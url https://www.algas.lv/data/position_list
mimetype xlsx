--- v2 (2026-02-21)
+++ v3 (2026-04-07)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2629">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2706">
   <si>
     <t>www.algas.lv</t>
   </si>
   <si>
-    <t>02/2026</t>
+    <t>04/2026</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_lv</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_lv</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_lv</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
   <si>
     <t>Administrācija</t>
   </si>
@@ -488,50 +488,80 @@
 * Operating towed machines such as seed drills or manure spreaders to plant, fertilize, dust, and spray crops. 
 * Loading hoppers, containers, or conveyors to feed machines with products, using forklifts, transfer augers, suction gates, shovels, or pitchforks. 
 * Spraying fertilizer or pesticide solutions to control insects, fungus and weed growth, and diseases, using hand sprayers. 
 * Mixing specified materials or chemicals, and dump solutions, powders, or seeds into planter or sprayer machinery. 
 * Irrigating soil, using portable pipes or ditch systems, and maintaining ditches or pipes and pumps. 
 * Directing and monitoring the activities of work crews engaged in planting, weeding, or harvesting activities. 
 * Loading and unloading crops or containers of materials, manually or using conveyors, handtrucks, forklifts, or transfer augers. 
 * Weighing crop-filled containers, and record weights and other identifying information. </t>
   </si>
   <si>
     <t>* Izmantojot vai apkalpojot lauksaimniecības ražošanā izmantoto ekipējumu, piemēram, traktorus, kombainus un apūdeņošanas iekārtas.
 * Novērojot un klausīdamies mašīnu darbu, lai konstatētu ekipējuma bojājumus.
 * Pievienojot traktoriem lauksaimniecības instrumentus, tādus kā arkli, diskus, spridzinātājus vai kombainus, izmantojot boltus un rokas instrumentus.
 * Vadot kravas automašīnas, lai pārvietotu ražu, piegādes, instrumentus vai lauksaimniecības strādniekus.
 * Regulējot, remontējot un apkalpojot lauksaimniecības tehniku un informējot vadītājus, kad tehnikai ir bojājumi.
 * Vadot vilcējus iekārtas, piemēram, sēklu sējmašīnas vai mēslojuma izkliedes, lai sētu, mēslotu, saiprotu un apšaubītu sējumus.
 * Ielādējot mezgu iekārtu, konteinerus vai konveijerus, lai apgādātu mašīnas ar izstrādājumiem, izmantojot kravas iekārtas, transportējošas uncu skavas, sūkņu vārtus, lāpstas vai garkaušus.
 * Spridzināt mēslojuma vai pesticīdu šķīdumus, lai kontrolētu kukaiņus, pelējumiņu un nezāļu augšanu, kā arī slimības, izmantojot rokas spridzinātājus.
 * Jaukšana specifiskus materiālus vai ķīmiskos vielas, un izlietot šķīdumus, pulverus vai sēklas sējmašīnās vai spridzinātāja iekārtās.
 * Apūdeņojot augsni, izmantojot pārnēsājamās caurules vai grāvju sistēmas, un uzturējot grāvjus vai caurules un sūkņus.
 * Vadot un uzraudzījot darba komandu darbības, kas iesaistītas sēšanā, nezāļu tīrīšanā vai ražas novākšanā.
 * Ielādējot un izlādējot ražu vai materiālu konteinerus, manuāli vai izmantojot konveijerus, kravas iekārtas, kravas automašīnas, kravas iekārtas vai transportējošas uncu skavas.
 * Sverot ar ražu piepildītos konteinerus un reģistrējot svarus un citu identificējošu informāciju.</t>
   </si>
   <si>
+    <t>Agricultural Specialist</t>
+  </si>
+  <si>
+    <t>Lauksaimniecības speciālists</t>
+  </si>
+  <si>
+    <t>* Preparing soil for planting and sowing through plowing, fertilization, and irrigation.
+* Sowing grains and industrial crops, as well as planting vegetables in prepared fields.
+* Protecting crops from diseases and pests through spraying and dusting with fungicides and pesticides.
+* Harvesting mature crops such as grains, rye, and barley, or gathering root vegetables like potatoes, corn, beets, and tobacco.
+* Classifying, storing, and dispatching harvested products to market.
+* Monitoring crop growth and development, ensuring optimal conditions for yield.
+* Implementing sustainable agricultural practices to enhance soil health and productivity.
+* Collaborating with agronomists and other specialists to improve farming techniques and crop varieties.
+* Keeping accurate records of planting schedules, crop yields, and pesticide applications.
+* Staying updated on agricultural trends, technologies, and regulations to ensure compliance and innovation in farming practices.</t>
+  </si>
+  <si>
+    <t>* Sagatavošana augsnei iestādīšanai un sēšanai, kas ietver arī artīšanu, mēslošanu un apūdeņošanu.
+* Labības un industriālo augu sēšana, kā arī dārzeņu stādīšana sagatavotās laukās.
+* Augu aizsardzība pret slimībām un kaitēkļiem, izmantojot fungicīdus un pesticīdus pulverizēšanas un putekļojšanas veidā.
+* Nogatavojušos labības, rudus un miežu novākšana vai biežu, kukurūzas, biešu un tabakas sakāršana.
+* Iegūto produktu klasificēšana, uzglabāšana un nosūtīšana uz tirgu.
+* Augu augšanas un attīstības uzraudzība, piedaloties optimālos apstākļus ražai.
+* Ilgtspējīgu lauksaimniecības prakses ieviešana augsnes veselības un produktivitātes uzlabošanai.
+* Sadarbība ar agronomiem un citiem speciālistiem, lai pilnveidotu lauksaimniecības tehnikas un augu šķirnes.
+* Precīzu ierakstu veidošana par stādīšanas grafikiem, ražas nozīmēm un pesticīdu lietošanu.
+* Lauksaimniecības tendencēm, tehnoloģijām un regulējumiem uzmanību pievēršana, lai nodrošinātu atbilstību un inovācijas lauksaimniecības praksē.</t>
+  </si>
+  <si>
     <t>Agricultural Technician</t>
   </si>
   <si>
     <t>Lauksaimniecības tehniķis</t>
   </si>
   <si>
     <t>* Responsibility for planting, spraying, collecting, storing and selling agricultural products.
 * Operating agricultural machinery and equipment and keeping them in working order.
 * Collecting the samples of crops and livestock.
 * Conducting experiments aimed at increasing the fertility of crops, livestock performance and their resistance to disease and pests.
 * Keeping records of discovered facts, their analysing and drawing conclusions.
 * Cleaning and sterilising the laboratory and laboratory equipment.</t>
   </si>
   <si>
     <t>* Atbildība par lauksaimniecības produktu stādīšanu, apsmidzināšanu, vākšanu, uzglabāšanu un realizāciju.
 * Lauksaimniecības tehnikas un iekārtu vadīšana un to uzturēšana darba kārtībā.
 * Ražu un mājlopu paraugu vākšana.
 * Eksperimentu veikšana ar mērķi palielināt ražu auglību, mājlopu produktivitāti un to izturību pret slimībām un kaitēkļiem.
 * Faktu reģistrēšana, to analīze un secinājumu izdarīšana.
 * Laboratorijas un laboratorijas iekārtu tīrīšana un sterilizēšana.</t>
   </si>
   <si>
     <t>Agricultural Technologist</t>
   </si>
   <si>
@@ -984,50 +1014,76 @@
 * Izveidot speciālus efektus (novecošana, zilumi, brūces utt.) ar grima palīdzību.
 * Izgatavot parikas un līdzīgus izstrādājumus.
 * Izgatavot zīmējumus no sejām un/vai galvām no gipsa.
 * Izgatavot maskas no lateksa un silikona no zīmējumiem no sejām un/vai galvām.</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Modelis</t>
   </si>
   <si>
     <t xml:space="preserve">* Posing in front of the lenses of photographers, following their instructions. 
 * Viewing of clothes, products etc.
 * Performing in TV adverts.
 * Cooperation with visagists, hair dressers and clothes stylists.
 * Transferring to castings and places of photographing.
 </t>
   </si>
   <si>
     <t>* Pozēšana fotogrāfu objektīvu priekšā, sekojot viņu norādēm.
 * Preču, produktu un drēbju apskate.
 * Iznāšanās televīzijas reklāmās.
 * Sadarbība ar vizāžistiem, frizieriem un kostīmu stilistiem.
 * Braukšana uz atlasēm un fotografēšanas vietām.</t>
+  </si>
+  <si>
+    <t>Museum Specialist</t>
+  </si>
+  <si>
+    <t>Muzeja speciālists</t>
+  </si>
+  <si>
+    <t>Management, registration, and protection of collection items.
+Professional processing and cataloguing of artefacts.
+Creation and implementation of exhibition projects.
+Scientific research activities in the relevant field.
+Preparation of educational and outreach materials and lectures.
+Methodological guidance in acquiring new collections.
+Collaboration with professional institutions.
+Supervision of storage conditions and conservation processes.</t>
+  </si>
+  <si>
+    <t>Kolekcijas priekšmetu pārvaldība, uzskaite un aizsardzība.
+Priekšmetu profesionāla apstrāde un katalogizācija.
+Izstāžu projektu izstrāde un īstenošana.
+Zinātniskās pētniecības veikšana attiecīgajā jomā.
+Popularizējošu materiālu un lekciju sagatavošana.
+Metodiska vadība jaunu kolekciju iegūšanā.
+Sadarbība ar profesionālām institūcijām.
+Glabāšanas un konservācijas apstākļu uzraudzība.</t>
   </si>
   <si>
     <t>Photographer</t>
   </si>
   <si>
     <t>Fotogrāfs</t>
   </si>
   <si>
     <t>* Photographing people, animals, objects, landscapes etc.
 * Using analogue and digital cameras, lenses, lighting equipment, filters, conversion lenses, etc.
 * Instructing people during photo shoots.
 * Editing photographs using computer technology.
 * Developing cine films, printing photographs.</t>
   </si>
   <si>
     <t>* Fotografēt cilvēkus, dzīvniekus, priekšmetus, ainavas utt.
 * Izmantot analoogās un digitālās kameras, objektīvus, apgaismojuma iekārtas, filtrus, konversijas objektīvus utt.
 * Instruēt cilvēkus fotouzņēmumu laikā.
 * Rediģēt fotografijas, izmantojot datoru tehnoloģijas.
 * Attīstīt kinolentes, izdrukāt fotogrāfijas.</t>
   </si>
   <si>
     <t>Restorer/Conservator</t>
   </si>
   <si>
@@ -2337,51 +2393,51 @@
   </si>
   <si>
     <t>Lielo klientu menedžeris</t>
   </si>
   <si>
     <t>* Building and maintaining business relationships with selected key clients.
 * Identification of potential key clients on the market and their progressive acquisition.
 * Participation in preparing sales plans.
 * Responsibility for meeting defined sales goals and financial results.
 * Monitoring the activities of competitors, the situation on the market, and the completion of market analysis.
 * Preparing and holding client presentations.
 * Representing and presenting the company at business meetings in line with corporate strategy.
 * Completing price calculations, negotiation of contractual terms and conditions.</t>
   </si>
   <si>
     <t>* Uzcelšana un uzturēšana attiecību ar izvēlētiem svarīgiem klientiem.
 * Svarīgo klientu potenciāla identificēšana tirgū un to pakāpeniska piesaiste.
 * Līdzdalība pārdošanas plānu sagatavošanā.
 * Atbildība par definēto pārdošanas mērķu un finansiālo rezultātu sasniegšanu.
 * Konkurentu darbības, tirgus situācijas un tirgus analīzes izpildes uzraudzība.
 * Klientu prezentāciju sagatavošana un organizēšana.
 * Uzņēmuma pārstāvēšana un prezentēšana uzņēmējdarbības tīgā, atbilstoši korporatīvajai stratēģijai.
 * Cena kalkulāciju veikšana, kontraktu nosacījumu sarunāšana un sagatavošana.</t>
   </si>
   <si>
-    <t>Product Marketing Manager</t>
+    <t>Product Manager</t>
   </si>
   <si>
     <t>Produktu vadītājs</t>
   </si>
   <si>
     <t>* Creating business solutions, processes and business models.
 * Processing technical and price proposals.
 * Designing and implementing measures for development.
 * Promoting the sale of products with respect to technical and procedural aspects and relations with suppliers.
 * Managing the relative technical and commercial documentation.
 * Analysing market conditions, processing the results of market analysis, providing regular reports on the results and their presentation.
 * Cooperating with business and technical section of the company.
 * Representing the company in meetings with business partners and other entities.</t>
   </si>
   <si>
     <t>* Uzņēmumu risinājumu, procesu un biznesa modeļu izveide.
 * Tehnisko un cenu piedāvājumu apstrāde.
 * Attīstības pasākumu projektēšana un īstenošana.
 * Produktu pārdošanas veicināšana attiecībā uz tehniskajiem un procedūra aspektiem un attiecībām ar piegādātājiem.
 * Saistītās tehniskās un komerciālās dokumentācijas vadība.
 * Tirgus apstākļu analīze, tirgus analīzes rezultātu apstrāde, regulāru ziņojumu sagatavošana par rezultātiem un to prezentācija.
 * Sadarbība ar uzņēmuma biznesa un tehniskajiem sektoriem.
 * Uzņēmuma pārstāvēšana tikšanās ar biznesa partneriem un citām struktūrām.</t>
   </si>
   <si>
@@ -2879,50 +2935,88 @@
 * Uzdevumu izpilde, kas saistīti ar struktūru izveidi.</t>
   </si>
   <si>
     <t>Civil Engineer</t>
   </si>
   <si>
     <t>Būvinženieris</t>
   </si>
   <si>
     <t>* Completing preparatory, technical, project and other construction and construction-technical documentation for the authorisation of constructions, their alterations, and maintenance work.
 * Completing partial documentation for territorial plans.
 * Completing documentation for the assessment of the impact of construction work on the environment.
 * Providing the technical and economic consulting services (expert opinions, surveys, estimates, etc.).
 * Performing construction measurements and construction diagnostics.
 * Providing professional author's supervision regarding the construction work in accordance with the approved project documentation.
 * Representation investor during the preparation and provision of construction works.</t>
   </si>
   <si>
     <t>* Izstrādā sagatavošanas, tehnikas, projekta un citas celtniecības un celtniecības-tehniskās dokumentācijas būvju atļaušanai, to pārbūvēm un labojumiem.
 * Izstrādā daļējas dokumentācijas daļas teritoriālo plāno jomā.
 * Izstrādā dokumentāciju būvdarbības ietekmes uz vidi novērtējumam.
 * Sniedz tehniskos un ekonomiskos konsultācijas pakalpojumus (ekspertu atzinumi, aptaujas, prognozes u.tml.).
 * Veic būvmērījumus un būvdiagnostiku.
 * Sniedz profesionālu autoruzraudzību par būvdarbību atbilstoši apstiprinātajai projekta dokumentācijai.
 * Pārstāv investoru būvdarbu sagatavošanas un izpildes laikā.</t>
+  </si>
+  <si>
+    <t>Civil Engineer for Public Procurement</t>
+  </si>
+  <si>
+    <t>Būvinženieris publisko iepirkumu jomā</t>
+  </si>
+  <si>
+    <t>* Preparing and submitting competitive bids for construction projects.
+* Analyzing project requirements and specifications to determine bid scope.
+* Collaborating with project managers, engineers, and other stakeholders to gather necessary information.
+* Conducting cost analysis and estimating project expenses to create accurate bid proposals.
+* Researching and identifying potential subcontractors and suppliers for project needs.
+* Ensuring compliance with legal and regulatory requirements in bid submissions.
+* Presenting bids to clients and addressing any inquiries or concerns.
+* Maintaining records of bids submitted and outcomes for future reference.
+* Monitoring industry trends and competitor activities to enhance bidding strategies.
+* Participating in negotiations with clients and stakeholders to secure contracts.
+* Assisting in the development of project schedules and resource allocation.
+* Providing support during the project execution phase to ensure adherence to bid specifications.
+* Contributing to the continuous improvement of bidding processes and methodologies.
+* Attending industry conferences and networking events to promote the company and gather insights.</t>
+  </si>
+  <si>
+    <t>* Sagatavošana un iesniegšana konkurējošu piedāvājumu izveide būvprojektu vajadzībām.
+* Projektu prasību un specifikāciju analīze, lai noteiktu piedāvājuma apjomu.
+* Sadarbība ar projektu vadītājiem, inženieriem un citiem ieinteresētajiem, lai iegūtu nepieciešamo informāciju.
+* Izdevumu analīze un projektu izmaksu novērtēšana, lai izveidotu precīzus piedāvājumus.
+* Pētniecība un potenciālo apakšuzņēmēju un piegādātāju identificēšana projektu vajadzībām.
+* Uzraudzība, lai piedāvājumi atbilstu juridiskajiem un regulatorajiem prasībām.
+* Piedāvājumu prezentācija klientiem un respondēšana uz jautājumiem vai bažām.
+* Dokumentēšana par iesniegtajiem piedāvājumiem un rezultātiem nākotnes atsaucei.
+* Brīvās tirgus nozaru tendenču un konkurentu aktivitāšu uzraudzība, lai pilnveidotu piedāvājumu stratēģijas.
+* Piedalīšanās sarunās ar klientiem un ieinteresētajiem, lai nodrošinātu līgumus.
+* Palīdzība projektu grafiku un resursu sadalījumu izveidē.
+* Projekta izpildes fāzē atbalsta sniegšana, lai nodrošinātu piedāvājumu specifikāciju ievērošanu.
+* Pastāvīgai būvniecības procesu un metodoloģiju pilnveidei veicinošana.
+* Apmeklējumi nozaru konferencēs un tīkla pasākumos, lai sekmētu uzņēmuma popularizēšanu un gūtu inzīnas.</t>
   </si>
   <si>
     <t>Construction Estimator</t>
   </si>
   <si>
     <t>Tāmētājs</t>
   </si>
   <si>
     <t>* Collection and analysis of partial data entering the final value of the construction costs of the works.
 * Examination of preliminary architectural drawings and engineering plans.
 * Attendance at construction sites, checking the availability of utilities.
 * Determining the amount of building materials and labour needed to construct the works.
 * Compilation of estimates taking into account all inputs and factors affecting the final cost value.
 * Drafting of final bids.
 * Providing advice on the profitability of construction projects.</t>
   </si>
   <si>
     <t>* Daļējo datu vākšana un analīze, lai noteiktu būvdarbu galīgo izmaksu vērtību.
 * Pirmsskicu arhitektūras rasējumu un inženierzinātņu plānu izvērtēšana.
 * Būvniecības vietu apmeklējumi, komunalās pakalpojumu pieejamības pārbaude.
 * Būvmateriālu un nepieciešamā darbaspēka daudzuma noteikšana būvdarbu uzcelšanai.
 * Novērtējumu sastādīšana, ņemot vērā visus ievades datus un faktorus, kas ietekmē galīgo izmaksu vērtību.
 * Galīgo piedāvājumu sagatavošana.
 * Konsultēšana par būvprojektu rentabilitāti.</t>
   </si>
@@ -3478,126 +3572,96 @@
     <t>* Veicot aprēķinus, kas nepieciešami vienkāršāku dzesēšanas un kondicionēšanas iekārtu projektēšanai.
 * Uzstādot, demontējot un pabeidzot dzesēšanas un kondicionēšanas iekārtas.
 * Konstatējot defektus un nosakot procedūras, kas nepieciešamas to novēršanai.
 * Savienojot automatiskos vadības komponentus ar dzesēšanas un kondicionēšanas iekārtām.
 * Novērtējot objektus attiecībā uz standartu un regulējumu ievērošanu.</t>
   </si>
   <si>
     <t>Roofer</t>
   </si>
   <si>
     <t>Jumiķis</t>
   </si>
   <si>
     <t>* Calculating, plotting and fabricating sheet metal products.
 * Cutting the sheet metal plates into the required dimensions.
 * Laying a soft and hard roof covering.
 * Covering roofs, terraces, balconies, loggias, parapets, cornices, window sills, etc. with sheet metal.</t>
   </si>
   <si>
     <t>* Metālapstrādes produkcijas aprēķināšana, izkārtošana un izgatavošana.
 * Metālapstrādes plēšu griešana nepieciešamajos izmēros.
 * Mīkstas un cieta jumta seguma likšana.
 * Jumtu, terašu, balkonu, lodžiju, parapetu, karnīžu, logu palodzes u.c. segšana ar metālapstrādes izstrādājumiem.</t>
   </si>
   <si>
-    <t>Scaffolder</t>
+    <t>Scaffolder worker</t>
   </si>
   <si>
     <t>Sastatņu montētājs</t>
   </si>
   <si>
     <t xml:space="preserve">* Putting up scaffoldings while considering the load-carrying capacity of the bed.
 * Putting up scaffoldings along the frontage of the buildings.
 * Putting up protective railings, protective nets, ladders, floors and blocks that prevent objects from falling down from the scaffolding.
 * Being responsible for building the right foundations of a scaffolding, for the correct anchoring and putting up of the scaffolding .
 * Taking apart the scaffolding and protective nets after finishing the building process.
 </t>
   </si>
   <si>
     <t>* Montēt rusējumus, ņemot vērā gultnes slodzesnesību.
 * Montēt rusējumus gar ēku fasādi.
 * Uzstādīt aizsargbarjeras, aizsargtīklus, kāpelētājus, grīdas un blokus, kas novērš priekšmetu nokrišanu no rusējuma.
 * Būt atbildīgam par rusējuma pareizu pamatu ierīkošanu, pareizu enkūrēšanu un uzstādīšanu.
 * Demontēt rusējumus un aizsargtīklus pēc būvniecības procesa pabeigšanas.</t>
   </si>
   <si>
     <t>Site Manager</t>
   </si>
   <si>
     <t>Būvobjekta vadītājs</t>
   </si>
   <si>
     <t>* Responsibility for organising, managing, and coordinating construction work and other activities on the construction site.
 * Assessing the construction work progress on a regular basis, monitoring the use of budgeted funds.* Recording all completed construction work in the construction log.
 * Taking decisions on the start and completion of construction work and other activities on the construction site and in the structure.
 * Issuing orders related to construction work, the organisation of work, and the movement of people on the construction site and in the structure. 
 * Taking the delivery of construction products, determining their suitability, and defining their placement and storage on the construction site.
 * Issuing orders to immediately halt construction work and other activities on the construction site and in the structure.
 * Coordinating the sequence of construction work activities.
 * Forbidding others from the construction site and from the structure.</t>
   </si>
   <si>
     <t>* Atbildība par būvdarbu un citu aktivitāšu organizēšanu, vadīšanu un koordinēšanu būvniecības objektā.
 * Regulāra būvdarbu norises novērtēšana, budžeta līdzekļu izmantošanas uzraudzība.
 * Ierakstīšana visus veiktos būvdarbus būvdienas žurnālā.
 * Lēmumu pieņemšana par būvdarbu un citu aktivitāšu sākšanu un pabeigšanu būvniecības objektā un konstrukcijās.
 * Rīkojumu izdošana attiecībā uz būvdarbiem, darbu organizēšanu un cilvēku pārvietošanos būvniecības objektā un konstrukcijās.
 * Būvproduktu apņemšana, to piemērotības noteikšana un izvietošanas un glabāšanas nosakums būvniecības objektā.
 * Rīkojumu izdošana par būvdarbu un citu aktivitāšu nekavējošu pārtraukšanu būvniecības objektā un konstrukcijās.
 * Būvdarbu darbību secības koordinēšana.
 * Citu personu aizliegšana no būvniecības objekta un konstrukcijām.</t>
-  </si>
-[...28 lines deleted...]
-* Sadarbība ar profesionāļiem un organizācijām, piemēram, piegādātājiem, ražotājiem, daudzumu aplēsējiem un arhitektiem.</t>
   </si>
   <si>
     <t>Stonemason</t>
   </si>
   <si>
     <t>Akmeņkalis</t>
   </si>
   <si>
     <t>* Selecting suitable stone blocks that are required to implement the contract.
 * Cutting stone blocks to the required dimensions.
 * Engraving and polishing stone plates.
 * Hewing, sandblasting, gilding and silvering letters.
 * Mounting and fixing tombstones in cemeteries.</t>
   </si>
   <si>
     <t>* Atlas izvēle pēc līguma prasībām nepieciešamo akmens bloku atlase.
 * Akmens bloku griešana pēc nepieciešamajām izmēriem.
 * Akmens plākšņu gravēšana un pulēšana.
 * Burtu kaltīšana, smilšu pūdēšana, zeltīšana un sudrīnāšana.
 * Kapakmeņu uzstādīšana un nostiprināšana kapsētās.</t>
   </si>
   <si>
     <t>Structural Engineer</t>
   </si>
   <si>
@@ -3738,58 +3802,58 @@
 * Completing monthly, quarterly, and annual closings.
 * Completing tax declarations.
 * Preparing statements for the Statistical Office of the Slovak Republic.
 * Communicating with auditors, tax authorities, and other institutions.</t>
   </si>
   <si>
     <t>* Uzraudzīt vienkāršo un/vai dubulto iegrāmatošanu uzņēmuma grāmatvedībā.
 * Nodrošināt visu izdoto rēķinu pareizu un laicīgu uzskaiti.
 * Pareizi reģistrēt visus uzticētos grāmatvedības dokumentus.
 * Veikt mēneša, ceturkšņa un gada slēgšanas.
 * Pildīt nodokļu deklarācijas.
 * Sagatavot paziņojumus Slovākijas Republikas statistikas birojā.
 * Komunicēt ar audītoriem, nodokļu iestādēm un citām institūcijām.</t>
   </si>
   <si>
     <t>Assistant of Auditor</t>
   </si>
   <si>
     <t>Auditora asistents</t>
   </si>
   <si>
     <t>* Performing economic activities (with the exception of signing a written report on the results of provided audit services) under the direction of a certified auditor.
 * Checking financial statements of customers.
 * Managing audit documentation.
 * Managing the auditor’s assistant labour book.
-* Providing co-operation to the Slovak Chamber of Auditors in case of a quality audit concerning the performance of auditing services.</t>
-[...6 lines deleted...]
-* Sniedz sadarbību Slovākijas auditoru palātai kvalitātes auditu gadījumā saistībā ar auditu pakalpojumu sniegšanu.</t>
+* Providing co-operation to the Chamber of Auditors in case of a quality audit concerning the performance of auditing services.</t>
+  </si>
+  <si>
+    <t>* Saimnieciskās darbības veikšana (izņemot rakstiska ziņojuma par sniegto revīzijas pakalpojumu rezultātiem parakstīšanu) sertificēta revidenta vadībā.
+* Klientu finanšu pārskatu pārbaude.
+* Revīzijas dokumentācijas pārvaldība.
+* Revidenta asistenta darba grāmatas pārvaldība.
+* Sadarbības nodrošināšana Revidentu palātai kvalitātes pārbaudes gadījumā attiecībā uz revīzijas pakalpojumu sniegšanu.</t>
   </si>
   <si>
     <t>Assistant to a Tax Advisor</t>
   </si>
   <si>
     <t>Nodokļu inspektora palīgs</t>
   </si>
   <si>
     <t>* Performing economic activities under the guidance of a certified tax consultant.
 * Preparing tax opinions in the Slovak and/or a foreign language.
 * Calculating the income tax of natural and legal persons.
 * Preparing tax returns for the income tax of natural and legal persons, VAT, property tax, car tax and excise duty.
 * Registering taxpayers at the relevant tax authorities.
 * Communicating with the clients of the company and representatives of the tax administration.</t>
   </si>
   <si>
     <t>* Veicot ekonomikās darbības sertificēta nodokļu konsulta vadībā.
 * Sagatavošana nodokļu viedokļus slovāku un/vai svešvalodā.
 * Aprēķinot fizisko un juridisko personu ienākuma nodokļus.
 * Sagatavošana nodokļu deklarācijas par fizisko un juridisko personu ienākuma nodokļiem, PVN, nekustamā īpašuma nodokli, automobiļu nodokli un akcīzes nodokli.
 * Reģistrējot nodokļu maksātājus attiecīgajās nodokļu iestādēs.
 * Komunicējot ar uzņēmuma klientiem un nodokļu administrācijas pārstāvjiem.</t>
   </si>
   <si>
     <t>Auditor</t>
@@ -5595,50 +5659,74 @@
   <si>
     <t>ABAP Programmer</t>
   </si>
   <si>
     <t>ABAP programmētājs</t>
   </si>
   <si>
     <t>* Developing complex computer applications and/or separate modules in the ABAP programming language.
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t>* Izstrādāt kompleksas datorprogrammas un/vai to atsevišķus moduļus ABAP programmēšanas valodā.
 * Analizēt klientu prasības un novērtēt potenciālos riskus un saistītās tehniskās problēmas.
 * Piedalīties tehnisko specifikāciju izveidē.
 * Nodot pabeigtos darbus klientiem/testētājiem testēšanas nolūkiem.
 * Noteikt un labot funkcionālos un drošības kļūdas avotkodā.
 * Nodot pabeigtās programmatūras lietojumprogrammas klientiem, projektu vadītājiem, u.c.
 * Sniegt tehnisko atbalstu klientiem.</t>
   </si>
   <si>
+    <t>Agile Coach</t>
+  </si>
+  <si>
+    <t>Agile coach</t>
+  </si>
+  <si>
+    <t>Implementing agile principles within teams and the organization.
+Coaching Scrum Masters, Product Owners, and development teams.
+Facilitating retrospectives, workshops, and agile ceremonies.
+Assessing team maturity and proposing improvements.
+Removing obstacles that hinder agile ways of working.
+Educating teams on agile frameworks (Scrum, Kanban, SAFe).
+Supporting a culture of continuous improvement.</t>
+  </si>
+  <si>
+    <t>Agilo principu ieviešana komandās un organizācijā.
+Scrum Masteru, Product Owneru un izstrādes komandu koučošana.
+Retrospekciju, semināru un agilo ceremoniju fasilitēšana.
+Komandas brieduma vērtēšana un uzlabojumu piedāvāšana.
+Šķēršļu novēršana, kas traucē agilai darbībai.
+Komandu izglītošana agilo ietvaru jomā (Scrum, Kanban, SAFe).
+Nepārtrauktas pilnveides kultūras atbalstīšana.</t>
+  </si>
+  <si>
     <t>AI Engineer</t>
   </si>
   <si>
     <t>Mākslīgā intelekta inženieris</t>
   </si>
   <si>
     <t>* Design, development and implementation of artificial intelligence and machine learning models.
 * Data processing and analysis, including dataset preparation, cleaning and annotation.
 * Development of algorithms for prediction, classification, image/speech recognition or natural language processing (NLP).
 * Integration of AI solutions into existing products, systems or cloud infrastructure.
 * Optimization of models in terms of performance, accuracy and computational resource requirements.
 * Collaboration with data analysts, software developers and business teams in defining requirements and goals.
 * Monitoring AI/ML trends and innovations and applying them in practice.
 * Documentation of procedures, solutions and experiment results.</t>
   </si>
   <si>
     <t>* Mākslīgā intelekta un mašīnmācīšanās modeļu izstrāde, attīstība un ieviešana.
 * Datu apstrāde un analīze, ieskaitot datu kopu sagatavošanu, tīrīšanu un anotāciju.
 * Algoritmu izstrāde prognozēšanai, klasifikācijai, attēlu/runas atpazīšanai vai dabiskās valodas apstrādei (NLP).
 * AI risinājumu integrēšana esošajos produktos, sistēmās vai mākoņinfrastruktūrā.
 * Modeļu optimizēšana veiktspējas, precizitātes un skaitļošanas resursu prasību ziņā.
 * Sadarbība ar datu analītiķiem, programmatūras izstrādātājiem un biznesa komandām prasību un mērķu noteikšanā.
 * AI/ML tendenču un jauninājumu uzraudzība un to pielietošana praksē.
 * Procedūru, risinājumu un eksperimentu rezultātu dokumentēšana.</t>
   </si>
@@ -6476,50 +6564,74 @@
   <si>
     <t>Objective-C Programmer</t>
   </si>
   <si>
     <t>Objective-C programmētājs</t>
   </si>
   <si>
     <t>* Developing mobile applications for the iOS platform and for devices with the iOS operating system (iPhone, iPad etc.).
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t>* Izstrādājot mobilās lietotnes iOS platformai un ierīcēm ar iOS operētājsistēmu (iPhone, iPad utt.).
 * Analizējot klientu prasības un novērtējot potenciālos riskus un saistītās tehniskās problēmas.
 * Piedaloties tehnisko specifikāciju izstrādāšanā.
 * Nodot izpildīto darbu klientiem/testētājiem testēšanas nolūkiem.
 * Noteikt un labot funkcionālus un drošības kļūdas avotkodā.
 * Nodot izpildītās programmatūras lietotnes klientiem, projekta vadītājiem utt.
 * Sniedzot klientiem tehnisko atbalstu.</t>
   </si>
   <si>
+    <t>Online Casino Technician</t>
+  </si>
+  <si>
+    <t>Tiešsaistes kazino tehniķis</t>
+  </si>
+  <si>
+    <t>Managing and monitoring online gaming systems.
+Resolving incidents related to gaming software.
+Deploying updates and game configurations.
+Testing the functionality of game modules.
+Communicating with developers and game providers.
+Ensuring operational stability and performance.
+Documenting technical interventions.</t>
+  </si>
+  <si>
+    <t>Tiešsaistes spēļu sistēmu pārvaldība un uzraudzība.
+Incidentu risināšana, kas saistīti ar spēļu programmatūru.
+Atjauninājumu un spēļu konfigurāciju ieviešana.
+Spēļu moduļu funkcionalitātes testēšana.
+Sadarbība ar izstrādātājiem un spēļu piegādātājiem.
+Darbības stabilitātes un veiktspējas nodrošināšana.
+Tehnisko darbību dokumentēšana.</t>
+  </si>
+  <si>
     <t>Oracle Programmer</t>
   </si>
   <si>
     <t>Oracle programmētājs</t>
   </si>
   <si>
     <t>* Developing computer applications and connecting them with the Oracle database system.
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t>* Izstrādāt datorprogrammas un tās savienot ar Oracle datu bāzes sistēmu.
 * Analizēt klientu prasības un novērtēt potenciālos riskus un saistītās tehniskās problēmas.
 * Piedalīties tehnikas specifikāciju izveidē.
 * Nodot pabeigtu darbu klientiem/testētājiem testēšanas nolūkiem.
 * Noteikt un labot funkcionālās un drošības kļūdas avota kodā.
 * Nodot pabeigtās programmatūras lietojumprogrammas klientiem, projektu vadītājiem u.tml.
 * Sniegt klientiem tehnisko palīdzību.</t>
   </si>
   <si>
     <t>Perl Programmer</t>
@@ -6626,80 +6738,128 @@
   <si>
     <t>* Developing and maintaining statistical software and tools using R programming language.
 * Analyzing complex datasets to extract meaningful insights and drive data-informed decision-making.
 * Collaborating with cross-functional teams to understand data requirements and deliver actionable solutions.
 * Creating data visualizations and reports to communicate findings effectively to stakeholders.
 * Writing clean, efficient, and well-documented code to ensure maintainability and scalability of projects.
 * Conducting data cleaning and preprocessing to ensure data quality and reliability.
 * Participating in code reviews and contributing to best practices in software development.
 * Staying updated with the latest advancements in R programming and data science methodologies.
 * Troubleshooting and debugging existing R applications to enhance functionality and performance.
 * Providing training and support to team members and stakeholders on R tools and techniques.</t>
   </si>
   <si>
     <t>* Izstrādāt un uzturēt statistiskās programmatūras un rīkus, izmantojot R programmēšanas valodu.
 * Analizēt kompleksus datu kopumus, lai iegūtu nozīmīgus atziņas un pielietotu datu informētu lēmumu pieņemšanu.
 * Sadarboties ar starpprofesionālām komandām, lai izprastu datu prasības un sniegtu izpildāmās risinājumus.
 * Izveidot datu vizualizācijas un atskaites, lai efektīvi sazinātos ar rezultātiem ar ieguldījumu turētājiem.
 * Rakstīt tīru, efektīvu un labi dokumentētu kodu, lai nodrošinātu projektu uzturēšanu un skalējamību.
 * Veikt datu tīrīšanu un sagatavošanu, lai nodrošinātu datu kvalitāti un uzticamību.
 * Piedalīties kodu revīzijās un ieguldīt labās prakses programmēšanas izstrādē.
 * Atjaunināt getCurrent informāciju par jaunākajiem sasniegumiem R programmēšanā un datu zinātnēs.
 * Novērst un atkļūdot problēmas esošās R aplikācijās, lai uzlabotu funkcionalitāti un veiktspēju.
 * Sniedzot apmācību un atbalstu komandas locekļiem un ieguldījumu turētājiem par R rīkiem un tehnikām.</t>
   </si>
   <si>
+    <t>RPA engineer</t>
+  </si>
+  <si>
+    <t>RPA inženieris</t>
+  </si>
+  <si>
+    <t>Automating processes using RPA tools (UiPath, BluePrism, Automation Anywhere).
+Modeling process flows and analyzing steps suitable for automation.
+Developing, testing, and deploying robotic scripts.
+Ensuring proper operation of RPA robots in production.
+Optimizing existing automations and resolving incidents.
+Documenting solutions and process procedures.
+Collaborating with process analysts, IT, and business departments.</t>
+  </si>
+  <si>
+    <t>Procesu automatizēšana ar RPA rīkiem (UiPath, BluePrism, Automation Anywhere).
+Procesu plūsmu modelēšana un automatizācijai piemērotu soļu analīze.
+Robotu skriptu izstrāde, testēšana un ieviešana.
+RPA robotu pareizas darbības nodrošināšana produkcijā.
+Esošo automatizāciju optimizācija un incidentu risināšana.
+Risinājumu un procesu dokumentēšana.
+Sadarbība ar procesu analītiķiem, IT un biznesa nodaļām.</t>
+  </si>
+  <si>
     <t>Ruby Developer/Programmer</t>
   </si>
   <si>
     <t>Ruby programmētājs</t>
   </si>
   <si>
     <t>* Collaborating with cross-functional teams to define, design, and ship new features in Ruby applications.
 * Writing clean, maintainable, and efficient code while following best practices and development standards.
 * Debugging and resolving issues in existing applications to ensure optimal performance and user experience.
 * Participating in code reviews to provide constructive feedback and improve team productivity.
 * Staying updated with emerging technologies and industry trends to enhance development processes.
 * Developing and maintaining documentation for code, processes, and applications.
 * Integrating user-facing elements with server-side logic to create seamless applications.
 * Ensuring the security and scalability of applications through rigorous testing and optimization.
 * Contributing to the continuous improvement of the development process and team collaboration.
 * Mentoring junior developers and sharing knowledge to foster a culture of learning within the team.</t>
   </si>
   <si>
     <t>* Sadarbība ar funkcionāli dažādām komandām lai definētu, izstrādātu un izplatītu jaunas funkcijas Ruby programmās.
 * Rakstīt tīru, uzturamu un efektīvu kodu, ievērojot labākās prakses un programmatūras izstrādes standartus.
 * Kļūdu meklēšana un novēršana esošās programmās, lai nodrošinātu optimālu sniegumu un lietotāja pieredzi.
 * Piedalīšanās kodu pārskatos, lai sniegtu konstruktīvus atbildes un uzlabotu komandas produktivitāti.
 * Sekošana līdzi jaunākajām tehnoloģijām un nozares tendencēm, lai uzlabotu izstrādes procesus.
 * Izstrādāšana un uzturēšana dokumentācijas kodu, procesiem un programmām.
 * Lietotāja saskarņu elementu integrēšana ar servera puses loģiku, lai izveidotu bezšuvu aplikācijas.
 * Programmās drošības un skalējamības nodrošināšana, veicot stingru testēšanu un optimizāciju.
 * Ieguldīšana kontinuālā attīstībā un komandas sadarbībā.
 * Jauno programmētāju mentorēšana un zināšanu koplietošana, lai veicinātu mācīšanās kultūru komandā.</t>
   </si>
   <si>
+    <t>SAP consultant</t>
+  </si>
+  <si>
+    <t>SAP konsultants</t>
+  </si>
+  <si>
+    <t>Analyzing business processes and designing solutions within SAP modules.
+Configuring the SAP system according to client requirements.
+Testing, documenting, and supporting deployment activities.
+Training users and providing expert support.
+Collaborating on data migration and integrations with other systems.
+Resolving incidents and optimizing SAP configurations.
+Supporting the development of SAP architecture and processes.</t>
+  </si>
+  <si>
+    <t>Biznesa procesu analīze un risinājumu izstrāde SAP moduļos.
+SAP sistēmas konfigurēšana atbilstoši klienta prasībām.
+Testēšana, dokumentēšana un atbalsts ieviešanas laikā.
+Lietotāju apmācība un profesionāla atbalsta nodrošināšana.
+Sadarbība datu migrācijas un integrāciju projektos ar citām sistēmām.
+Incidentu risināšana un SAP konfigurāciju optimizācija.
+SAP arhitektūras un procesu attīstības atbalstīšana.</t>
+  </si>
+  <si>
     <t>SAP specialist</t>
   </si>
   <si>
     <t>SAP speciālists</t>
   </si>
   <si>
     <t>* Provide adequate user support, receive and resolve bug reports and problems.
 * Monitor the system and take measures to ensure trouble-free operation.
 * Manage assigned modules according to agreed internal standards.
 * Communicate with other departments to provide appropriate support for SAP users.
 * Contribute to the development of operational methodologies and development plans.
 * Take over new innovations as well as professional decommissioning of obsolete information systems.</t>
   </si>
   <si>
     <t>* Nodrošiniet atbilstošu lietotāju atbalstu, saņemiet un novērsiet kļūdu ziņojumus un problēmas.
 * Pārraugiet sistēmu un veiciet pasākumus, lai nodrošinātu darbību bez traucējumiem.
 * Pārvaldiet piešķirtos moduļus saskaņā ar saskaņotajiem iekšējiem standartiem.
 * Sazinieties ar citiem departamentiem, lai sniegtu atbilstošu atbalstu SAP lietotājiem.
 * Veicināt darbības metodikas un attīstības plānu izstrādi.
 * Pārņemt jaunus jauninājumus, kā arī novecojušu informācijas sistēmu profesionālu ekspluatācijas pārtraukšanu.</t>
   </si>
   <si>
     <t>Scrum Master</t>
   </si>
   <si>
@@ -6758,50 +6918,108 @@
 * Datorvīrusu, spiegprogrammatūras, mēstuļu un citu ļaundabīgu programmu novēršana.
 * Antivīrusprogrammatūras, antispiegprogrammatūras un drošības labojumu atjaunošana.
 * Komunikācija ar klientiem, eksperta konsultāciju un padomu sniegšana.</t>
   </si>
   <si>
     <t>Software Engineer</t>
   </si>
   <si>
     <t>Programmatūras inženieris</t>
   </si>
   <si>
     <t>* Using computer and mathematical knowledge in designing, developing, and testing software.
 * Analysing customer requirements and proposing technical solutions.
 * Creating and maintaining technical documentation.
 * Developing software according to customer requirements.
 * Testing software and repairing errors.
 * Providing technical support to clients.</t>
   </si>
   <si>
     <t>* Izmantot datoru un matemātisko zināšanu programmatūras projektēšanā, izstrādē un testēšanā.
 * Analizēt klientu prasības un piedāvāt tehniskas risinājumus.
 * Izveidot un uzturēt tehnisko dokumentāciju.
 * Izstrādāt programmatūru atbilstoši klientu prasībām.
 * Testēt programmatūru un novērst kļūdas.
 * Sniedzot klientiem tehnisku atbalstu.</t>
+  </si>
+  <si>
+    <t>Solution architect</t>
+  </si>
+  <si>
+    <t>Solution arhitekts</t>
+  </si>
+  <si>
+    <t>Analyzing business requirements and translating them into technical solution designs.
+Designing system architectures, integrations, data flows, and technical components.
+Preparing architectural documentation, models, and diagrams.
+Selecting technologies and defining technical standards and best practices.
+Collaborating with developers, testers, business analysts, and the infrastructure team during implementation.
+Consulting design proposals with stakeholders and presenting architecture to both technical and non-technical audiences.
+Overseeing solution implementation and performing technical reviews.
+Addressing security, performance, scalability, and availability considerations.
+Designing integration interfaces (APIs) and system interconnection logic.
+Ensuring solution alignment with enterprise architecture and IT strategy.
+Supporting roadmap planning and effort estimation.</t>
+  </si>
+  <si>
+    <t>Biznesa prasību analīze un to pārnešana tehniskajos risinājuma dizainos.
+Sistēmu arhitektūras, integrāciju, datu plūsmu un tehnisko komponentu izstrāde.
+Arhitektūras dokumentācijas, modeļu un diagrammu sagatavošana.
+Tehnoloģiju izvēle un tehnisko standartu un labās prakses noteikšana.
+Sadarbība ar izstrādātājiem, testētājiem, biznesa analītiķiem un infrastruktūras komandu ieviešanas laikā.
+Priekšlikumu apspriešana ar ieinteresētajām pusēm un arhitektūras prezentēšana tehniskajai un netehniskajai auditorijai.
+Risinājuma ieviešanas uzraudzība un tehnisko pārbaužu veikšana.
+Drošības, veiktspējas, mērogojamības un pieejamības jautājumu risināšana.
+Integrācijas saskarņu (API) un sistēmu savienojuma loģikas izstrāde.
+Risinājuma atbilstības nodrošināšana uzņēmuma arhitektūrai un IT stratēģijai.
+Atbalsts ceļa kartes plānošanā un darba apjoma novērtēšanā.</t>
+  </si>
+  <si>
+    <t>SRE – Site Reliability Engineer</t>
+  </si>
+  <si>
+    <t>SRE – Vietnes uzturamības inženieris</t>
+  </si>
+  <si>
+    <t>Monitoring system availability and performance.
+Incident response — resolving outages and restoring services quickly.
+Automating operational tasks and deployments.
+Capacity planning and infrastructure scaling.
+Building and maintaining monitoring, alerting, and metrics.
+Collaborating with developers to improve application reliability.
+Post‑incident analysis and implementation of preventive measures.
+Ensuring system security and compliance with standards.</t>
+  </si>
+  <si>
+    <t>Sistēmu pieejamības un veiktspējas uzraudzība.
+Incident response – kļūmju novēršana un ātra pakalpojumu atjaunošana.
+Operatīvo uzdevumu un ieviešanas procesu automatizācija.
+Kapacitātes plānošana un infrastruktūras mērogošana.
+Monitoringa, brīdinājumu un metrikas izveide un uzturēšana.
+Sadarbība ar izstrādātājiem, lai uzlabotu lietotņu uzticamību.
+Pēckļūmes analīzes un preventīvo pasākumu ieviešana.
+Sistēmu drošības un standartu ievērošanas nodrošināšana.</t>
   </si>
   <si>
     <t>Systems Administrator</t>
   </si>
   <si>
     <t>Sistēmu administrators</t>
   </si>
   <si>
     <t>* Installation and administration of computer servers and workstations.
 * Installing, reinstalling and updating licensed software; keeping records on purchased licences.
 * Performing regular system and software audits.
 * Analysing system logs and identifying possible irregularities.
 * Optimising the system operation and performance.
 * Managing the rights of access to the computer network with an emphasis on safeguarding of sensitive data from unauthorised access.
 * Responsibility for the controlled access to the Internet and securing of incoming and outgoing data.
 * Carrying out regular back-ups of electronic data.
 * Providing methodological support to employees regarding the software and hardware equipment usage.
 * Solving technical problems.</t>
   </si>
   <si>
     <t>* Datoru serveru un darbstaciju uzstādīšana un administrēšana.
 * Licencētās programmatūras uzstādīšana, pārinstalēšana un atjaunināšana; iegādāto licenču reģistrēšana.
 * Regulāru sistēmu un programmatūras auditu veikšana.
 * Sistēmu žurnālu analīze un iespējamo neitralitāšu identificēšana.
 * Sistēmas darbības un veiktspējas optimizēšana.
@@ -7517,80 +7735,50 @@
 * Sagatavošana nepilnīga montāža.
 * Papildu ainu secības pielāgošana ar mērķi panākt sekvenču loģiku un nepārtrauktību.
 * Sadarbība ar filmu režisoriem, skaņas inženieriem un filmu komponistiem.</t>
   </si>
   <si>
     <t>Journalist</t>
   </si>
   <si>
     <t>Žurnālists</t>
   </si>
   <si>
     <t>* Collecting, sorting and verifying the information.
 * Processing interesting topics for readers, viewers and listeners.
 * Writing and preparing reports, reportages, commentaries, reviews, interviews, glosses, feuilletons etc.
 * Searching for and selecting images suitable for the articles.
 * Publishing information in mass media.</t>
   </si>
   <si>
     <t>* Informācijas savākšana, sakārtošana un pārbaude.
 * Interesantu tēmu sagatavošana lasītājiem, skatītājiem un klausītājiem.
 * Rakstu, reportāžu, komentāru, recenziju, interviju, glosu, feļetonu utt. rakstīšana un sagatavošana.
 * Attēlu meklēšana un izvēle rakstiņiem.
 * Informācijas publicēšana masu medijos.</t>
   </si>
   <si>
-    <t>Organizer</t>
-[...28 lines deleted...]
-  <si>
     <t>Photo Editor</t>
   </si>
   <si>
     <t>Foto redaktors</t>
   </si>
   <si>
     <t>* Searching for photographs, illustrations, and flash animations in online databases.
 * Assigning tasks to photographers.
 * Selecting suitable photographs and illustrations for the covers of periodicals, articles, websites, etc.
 * Archiving purchased photographs.
 * Communicating with editors and the issue manager, etc.</t>
   </si>
   <si>
     <t>* Fotogrāfiju, ilustrāciju un flash animāciju meklēšana tiešsaistes datu bāzēs.
 * Uzdevumu piešķiršana fotogrāfiem.
 * Piemērotu fotogrāfiju un ilustrāciju atlasana periodisko izdevumu, rakstu, tīmekļvietņu u.tml. vākiem.
 * Iegādāto fotogrāfiju arhivēšana.
 * Komunikācija ar redaktoriem un izdevuma vadītāju u.tml.</t>
   </si>
   <si>
     <t>Prepress Operator</t>
   </si>
   <si>
     <t>Pirmsiesiešanas operators</t>
   </si>
@@ -7764,54 +7952,54 @@
 * Conducting regular maintenance and troubleshooting of audio equipment.
 * Ensuring compliance with safety standards and regulations in audio production.
 * Recording sound effects, voiceovers, and music for various media projects.
 * Monitoring audio levels during recordings and live performances to ensure optimal sound.
 * Creating and maintaining audio archives for future reference and use.
 * Staying updated with the latest audio technology and techniques to enhance production quality.
 * Assisting in the planning and execution of sound design for multimedia projects.
 * Providing technical support and guidance to other team members during productions.
 * Managing audio budgets and resources effectively to optimize production costs.</t>
   </si>
   <si>
     <t>* Uzstādīt un operēt ar audio aprīkojumu tiešajiem pasākumiem, ierakstiem un raidījumiem.
 * Sadarboties ar producentiem, režisoriem un citiem komandas biedriem, lai sasniegtu vēlamo skaņas kvalitāti.
 * Jaukt un rediģēt audio celiņus, lai nodrošinātu skaidrību un līdzsvaru.
 * Veikt regulāru audio aprīkojuma apkalpošanu un kļūmju novēršanu.
 * Nodrošināt atbilstību drošības standartiem un reglamentiem audio produkcijā.
 * Ierakstīt skaņu efektus, balss pavadījumus un mūziku dažādiem mediju projektiem.
 * Uzraudzīt audio līmeņus ierakstu un tiešo uzstādījumu laikā, lai nodrošinātu optimālu skaņu.
 * Izveidot un uzturēt audio arhīvus nākotnes atsaucēm un izmantošanai.
 * Atjaunināt zināšanas par jaunākajiem audio tehnoloģijas un tehnikas pielietojumiem, lai uzlabotu produkcijas kvalitāti.
 * Palīdzēt plānot un izpildīt skaņas dizainu dažādiem multimediju projektiem.
 * Sniegt tehnisko atbalstu un vadību citiem komandas biedriem produkciju laikā.
 * Efektīvi vadīt audio budžetus un resursus, lai optimizētu ražošanas izmaksas.</t>
   </si>
   <si>
-    <t>TV Presenter</t>
-[...2 lines deleted...]
-    <t>TV pārstāvis</t>
+    <t>TV Host and Announcer</t>
+  </si>
+  <si>
+    <t>Televīzijas raidījumu vadītājs un diktors</t>
   </si>
   <si>
     <t>* Presenting and announcing various segments within electronic media, including radio and television programs.
 * Introducing daily programming, including shows, musical performances, and guest appearances.
 * Reading news articles and other texts in spoken format, ensuring clear and engaging delivery.
 * Conducting interviews with guests and experts to provide insightful commentary and discussion.
 * Engaging with the audience through interactive segments and social media platforms.
 * Collaborating with production teams to develop content and improve program quality.
 * Preparing for broadcasts by researching topics and gathering relevant information.
 * Delivering promotional messages and advertisements in a professional manner.
 * Adapting to live broadcasting situations with poise and professionalism.
 * Upholding the standards of journalistic integrity and accuracy in all communications.</t>
   </si>
   <si>
     <t>* Dažādu segmentu prezentēšana un paziņošana elektroniskajos plašsaziņas līdzekļos, ieskaitot radio un televīzijas programmas.
 * Katru dienu programmu ieviešana, ieskaitot šovus, mūzikas izpildījumus un viesu parādīšanos.
 * Ziņu rakstu un citu tekstus lasīšana sakarīgā formātā, nodrošinot skaidru un aizraujošu nolikšanu.
 * Intervijas veikšana ar viesiem un ekspertiem, lai sniegtu izzinošus komentārus un diskusijas.
 * Sasniegšana ar auditoriju caur interaktīviem segmentiem un sociālo mediju platformām.
 * Sadarbība ar producēšanas brigādēm, lai izstrādātu saturu un uzlabotu programmas kvalitāti.
 * Sagatavošanās pārraidēm, pētot tēmas un apkopot attiecīgu informāciju.
 * Reklāmas un reklamēšanas ziņojumu nolikšana profesionālā manierē.
 * Piemērošanās tiešraidē notiekošām situācijām ar savaldību un profesionalismu.
 * Žurnālistikas integritātes un precizitātes standartu ievērošana visās komunikācijās.</t>
   </si>
@@ -8222,50 +8410,74 @@
 * Atbildēt par reklāmas kampaņu jēgu un radošo komunikāciju.</t>
   </si>
   <si>
     <t>Auto Repair Shop Manager</t>
   </si>
   <si>
     <t>Auto servisa veikala vadītājs</t>
   </si>
   <si>
     <t>* Planning the receipt and organising of the repair processes with respect to the efficient use of personnel, means of production and material.
 * Managing, coordinating and motivating employees.
 * Assigning tasks to employees and monitoring their fulfilment.
 * Recording and evaluating the time worked and workers' performance.
 * Assisting in diagnosing the complex defects and determining the repair procedures.
 * Handling complaints and claims from customers.</t>
   </si>
   <si>
     <t>* Plāno produktu saņemšanu un remonta procesu organizēšanu, nodrošinot efektīvu personāla, ražošanas līdzekļu un materiālu izmantošanu.
 * Vadīt, koordinēt un motivēt darbiniekus.
 * Uzdot uzdevumus darbiniekiem un uzraudzīt to izpildīšanu.
 * Fiksēt un novērtēt nostrādāto laiku un darbinieku sniegumu.
 * Palīdzēt komplekso defektu diagnosticēšanā un remonta procedūru noteikšanā.
 * Apstrādāt klientu sūdzības un prasības.</t>
   </si>
   <si>
+    <t>Betting Sector Manager</t>
+  </si>
+  <si>
+    <t>Likmju produktu vadītājs</t>
+  </si>
+  <si>
+    <t>Managing the portfolio of sports and odds‑based betting products.
+Collaborating with trading, risk management, and marketing teams.
+Optimizing the offer and monitoring market performance.
+Creating promotional campaigns and player engagement activities.
+Ensuring regulatory and compliance adherence.
+Proposing product innovations.
+Monitoring competitors and industry trends.</t>
+  </si>
+  <si>
+    <t>Sporta un koeficientu likmju produktu portfeļa vadība.
+Sadarbība ar treidingu, risku vadību un mārketingu.
+Piedāvājuma optimizēšana un tirgus snieguma uzraudzība.
+Promo kampaņu un spēlētāju aktivitāšu izstrāde.
+Atbilstības kontrole likumdošanai.
+Produktu inovāciju plānošana.
+Konkurentu un tirgus tendenču monitorings.</t>
+  </si>
+  <si>
     <t>Brand Manager</t>
   </si>
   <si>
     <t>Zīmola vadītājs</t>
   </si>
   <si>
     <t>* Responsibility for the management of assigned brands.
 * Monitoring the market, consumer preferences and competitive activities.
 * Designing and implementing the brand marketing strategy.
 * Planning the marketing budget, controlling its spending and responsibility for its effective use.
 * Building a brand´s position in the market in accordance with the marketing strategy.
 * Managing and supervising advertising campaigns.
 * Communicating with partners and external suppliers.
 * Cooperating with other departments in the company.</t>
   </si>
   <si>
     <t>* Atbildība par piešķirtu zīmolu vadību.
 * Tirgus un patērētāju pieprasījumu, kā arī konkurentu aktivitāšu monitorēšana.
 * Zīmola mārketinga stratēģijas izstrāde un ieviešana.
 * Mārketinga budžeta plānošana, tā izlietojuma kontrole un atbildība par efektīvu izmantošanu.
 * Zīmola pozīcijas veidošana tirgū saskaņā ar mārketinga stratēģiju.
 * Reklāmas kampaņu vadīšana un uzraudzība.
 * Komunikācija ar partneriem un ārējiem piegādātājiem.
 * Sadarbība ar citiem uzņēmuma departamentiem.</t>
   </si>
@@ -8517,50 +8729,98 @@
   <si>
     <t>Finance Manager</t>
   </si>
   <si>
     <t>Finanšu vadītājs</t>
   </si>
   <si>
     <t>* Managing, coordinating, motivating, and assessing subordinate employees.
 * Ensuring strategic financial planning.
 * Preparing and processing of financial statements of the company.
 * Analysing the financial situation of the company.
 * Planning, managing, and monitoring of cash flow.
 * Communicating with financial institutions and external partners of the company.
 * Reporting results to the members of senior management.</t>
   </si>
   <si>
     <t>* Vadīt, koordinēt, motivēt un novērtēt pakļautībā esošos darbiniekus.
 * Nodrošināt stratēģisko finansiālo plānošanu.
 * Sagatavot un apstrādāt uzņēmuma finansiālos pārskatus.
 * Analizēt uzņēmuma finansiālo situāciju.
 * Plānot, vadīt un uzraudzīt naudas plūsmu.
 * Komunizēties ar finanšu iestādēm un uzņēmuma ārējiem partneriem.
 * Ziņot rezultātus seniora vadības amatpersonām.</t>
   </si>
   <si>
+    <t>Gaming Club Manager</t>
+  </si>
+  <si>
+    <t>Spēļu zāles vadītājs</t>
+  </si>
+  <si>
+    <t>Managing gaming venue operations and supervising staff.
+Ensuring compliance with rules and legislation.
+Maintaining customer satisfaction.
+Optimizing performance of gaming devices.
+Handling incidents and risk situations.
+Organizing staff schedules and training.
+Overseeing financial and security aspects of the venue.</t>
+  </si>
+  <si>
+    <t>Spēļu zāles darbības vadība un personāla uzraudzība.
+Noteikumu un likumdošanas ievērošanas kontrole.
+Klientu apmierinātības nodrošināšana.
+Spēļu iekārtu veiktspējas optimizācija.
+Incidentu un riska situāciju risināšana.
+Darbinieku grafiku un apmācību organizēšana.
+Finanšu un drošības aspektu uzraudzība.</t>
+  </si>
+  <si>
+    <t>Gaming Machines Manager</t>
+  </si>
+  <si>
+    <t>Spēļu iekārtu vadītājs</t>
+  </si>
+  <si>
+    <t>Managing the operation of gaming machines and technical equipment.
+Planning placement, performance, and rotation of machines.
+Communicating with technicians, suppliers, and venue operators.
+Monitoring revenues and device performance.
+Ensuring compliance with legislation.
+Overseeing maintenance and service interventions.
+Optimizing the game portfolio.</t>
+  </si>
+  <si>
+    <t>Spēļu automātu un tehnisko iekārtu darbības vadība.
+Automātu izvietojuma, veiktspējas un rotācijas plānošana.
+Sadarbība ar tehniķiem, piegādātājiem un spēļu vietām.
+Ieņēmumu un ierīču rezultātu uzraudzība.
+Atbilstības nodrošināšana likumdošanai.
+Servisa un apkopes darbu kontrole.
+Spēļu piedāvājuma optimizēšana.</t>
+  </si>
+  <si>
     <t>Head of Broadcasting</t>
   </si>
   <si>
     <t>Televīzijas vadītājs</t>
   </si>
   <si>
     <t>* Overseeing the planning, execution, and delivery of broadcast programming across various platforms.
 * Developing and implementing strategic initiatives to enhance audience engagement and viewership.
 * Collaborating with content creators, producers, and technical teams to ensure high-quality broadcasts.
 * Managing budgets, resources, and schedules to optimize operational efficiency.
 * Analyzing audience data and feedback to refine programming and improve viewer satisfaction.
 * Ensuring compliance with broadcasting regulations and industry standards.
 * Leading a team of broadcasting professionals, providing guidance, training, and performance evaluations.
 * Establishing and maintaining relationships with external partners, including advertisers and content distributors.
 * Staying updated on industry trends and emerging technologies to innovate broadcast practices.
 * Representing the broadcasting division in meetings and public events, promoting the organization's mission and vision.</t>
   </si>
   <si>
     <t>* Uzraudzīt raidījumu programmēšanas plānošanu, izpildi un piegādi dažādās platformās.
 * Izstrādāt un īstenot stratēģiskas iniciatīvas, lai uzlabotu auditorijas iesaistīšanos un skatītāju skaitu.
 * Sadarboties ar saturas veidotājiem, producentiem un tehniskajām komandām, lai nodrošinātu kvalitatīvus raidījumus.
 * Vadīt budžetus, resursus un grafikus, lai optimizētu operatīvo efektivitāti.
 * Analizēt auditorijas datus un atsauksmes, lai uzlabotu programmu un paaugstinātu skatītāju apmierinātību.
 * Nodrošināt atbilstību raidorganizāciju regulām un nozares standartiem.
 * Vadīt komandu raidorganizāciju profesionāļu, sniedzot vadību, apmācību un veiktspējas novērtēšanu.
@@ -8644,50 +8904,56 @@
 * Identificē iespējamos riskus un izaicinājumus produktu attīstībā.
 * Pārvalda produktu attīstības budžetu, pieņemot pārdomātus lēmumus, lai optimizētu resursu sadali un palielinātu ieguldījumu atdevi.
 * Izveido un izseko galvenos darbības rādītājus (KPI), kas saistīti ar produktu izstrādi, izmantojot uz datiem balstītu ieskatu, lai nepārtraukti uzlabotu procesus un rezultātus.</t>
   </si>
   <si>
     <t>Head of the Legal Department</t>
   </si>
   <si>
     <t>Juridiskā departamenta vadītājs</t>
   </si>
   <si>
     <t>* Managing, leading, motivating and evaluating subordinate staff.
 * Providing legal support, analyses and consulting to the company management.
 * Drafting, commenting and editing contracts.
 * Monitoring legislative changes at the national and European levels.
 * Cooperating with state authorities.
 * Representing the company in litigation and administrative proceedings.</t>
   </si>
   <si>
     <t>* Vadīt, vadīt, motivēt un novērtēt pakļautībā esošo personālu.
 * Sniedz zemāku juridisko atbalstu, analīzi un konsultācijas uzņēmuma vadībai.
 * Sagatavot, komentēt un rediģēt līgumus.
 * Uzraudzīt likumdošanas izmaiņas valsts un Eiropas līmenī.
 * Sadarboties ar valsts iestādēm.
 * Pārstāvēt uzņēmumu tiesiskos un administratīvajos procesos.</t>
+  </si>
+  <si>
+    <t>Head of Vehicle Technical Inspection</t>
+  </si>
+  <si>
+    <t>Transporta tehniskās apkopes servisa vadītājs</t>
   </si>
   <si>
     <t>Hotel manager</t>
   </si>
   <si>
     <t>* Managing a hotel, a group of hotels
 * Overseeing all departments, plants and resorts
 * Responsibility for preparation and execution of the business plan, the investment and financial plan of the hotel
 * Responsibility for the readiness of the hotel to provide services
 * Responsibility for securing sufficient number of qualified employees
 * Participation in the choice of and approving new employees, making decisions about termination of employment
 * Overseeing the operation of the hotel, checking daily reports and monthly statements of operation
 * Securing PR of the hotel
 * Overseeing satisfaction of the guests and the quality of provided services
 * Taking part in exhibitions, meetings, workshops.
 * Cooperating in creating business strategies and putting them into practice</t>
   </si>
   <si>
     <t>* Viesnīcas vai viesnīcu grupas vadīšana
 * Visu nodaļu, struktūrvienību un atpūtas komplekšu uzraudzība
 * Atbildība par biznesa plāna, investīciju un finansiālā plāna sagatavošanu un izpildi
 * Atbildība par viesnīcas gatavību pakalpojumu sniegšanai
 * Atbildība par pietiekamu kvalificētu darbinieku skaita nodrošināšanu
 * Līdzdalība jaunu darbinieku atlāšanā un apstiprināšanā, lēmumu pieņemšanā par darba attiecību izbeigšanu
 * Viesnīcas darbības uzraudzība, ikdienas ziņojumu un mēneša darbības pārskatu pārbaude
@@ -8817,50 +9083,74 @@
   <si>
     <t>Marketing Manager</t>
   </si>
   <si>
     <t>Mārketinga vadītājs</t>
   </si>
   <si>
     <t>* Development of short-time and long-time marketing strategy.
 *Strengthening the awareness and position of the brand on the market.
 * Analysing the market, monitoring trends and activities of competitors.
 * Proposing marketing budget, deciding on the use of funds and supervising their ongoing use.
 * Preparing and coordinating the course of marketing campaigns and supporting activities.
 * Monitoring the effectiveness of marketing campaigns and supporting activities.
 * Evaluating the successfulness of marketing campaigns and supporting activities.
 * Leadership, motivation and assignment of tasks to subordinate staff.</t>
   </si>
   <si>
     <t>* Īstermiņa un ilgtermiņa mārketinga stratēģijas izstrāde.
 * Zīmola pazīšanās un pozīcijas stiprināšana tirgū.
 * Tirgus analīze, tendenču sekošana un konkurentu aktivitāšu monitorēšana.
 * Mārketinga budžeta ierosināšana, lēmumu pieņemšana par finanšu izmantojumu un to nepārtrauktu izlietojumu uzraudzība.
 * Mārketinga kampaņu un atbalstošo pasākumu sagatavošana un koordinēšana.
 * Mārketinga kampaņu un atbalstošo pasākumu efektīvās izmantošanas uzraudzība.
 * Mārketinga kampaņu un atbalstošo pasākumu veiksmības novērtēšana.
 * Vadošana, motivēšana un uzdevumu piešķiršana tiešajiem padotajiem.</t>
+  </si>
+  <si>
+    <t>Online Casino Manager</t>
+  </si>
+  <si>
+    <t>Tiešsaistes kazino vadītājs</t>
+  </si>
+  <si>
+    <t>Managing online casino operations and product performance.
+Coordinating teams (support, risk, marketing, tech).
+Optimizing player offerings and promotional campaigns.
+Monitoring KPIs, game performance, and player behavior.
+Handling risk situations and compliance requirements.
+Overseeing security, AML, and responsible gaming.
+Proposing improvements to products and user experience.</t>
+  </si>
+  <si>
+    <t>Tiešsaistes kazino darbības un produktu veiktspējas vadība.
+Komandu koordinēšana (atbalsts, riski, mārketings, tehnika).
+Spēlētāju piedāvājumu un promo kampaņu optimizēšana.
+KPI, spēļu rezultātu un spēlētāju uzvedības uzraudzība.
+Riska situāciju un atbilstības prasību risināšana.
+Drošības, AML un atbildīgas spēles uzraudzība.
+Produktu un lietotāju pieredzes uzlabojumu priekšlikumi.</t>
   </si>
   <si>
     <t>Postmaster</t>
   </si>
   <si>
     <t>Pasta priekšnieks</t>
   </si>
   <si>
     <t>* Managing, supervising and organising activities within the post office.
 * Monitoring the stock level of operational material, forms and goods in storage, ordering and allocation of material to employees.
 * Addressing and eliminating the problems, failures and shortcomings.
 * Performing administrative tasks associated with the position of post office manager.</t>
   </si>
   <si>
     <t>* Vadīt, uzraudzīt un organizēt aktivitātes pasta nodaļā.
 * Uzraudzīt darbības materiālu, formas un preču krājumu līmeni noliktavā, veikt materiālu pasūtīšanu un piešķiršanu darbiniekiem.
 * Novērst un likvidēt problēmas, kļūdas un trūkumus.
 * Pildīt administratīvos uzdevumus, kas saistīti ar pasta nodaļas vadītāja amatu.</t>
   </si>
   <si>
     <t>Process Manager</t>
   </si>
   <si>
     <t>Procesu menedžeris</t>
   </si>
@@ -9070,50 +9360,74 @@
   <si>
     <t>* Overseeing daily operations of the restaurant to ensure a high standard of service and guest satisfaction.
 * Managing staff recruitment, training, and performance evaluations to build a competent team.
 * Developing and implementing effective marketing strategies to promote the restaurant and increase customer engagement.
 * Monitoring financial performance, including budgeting, forecasting, and cost control to maximize profitability.
 * Ensuring compliance with health and safety regulations, as well as maintaining cleanliness and hygiene standards.
 * Collaborating with kitchen staff to create and update menus that meet customer preferences and seasonal availability.
 * Handling customer inquiries, complaints, and feedback to enhance the dining experience and foster loyalty.
 * Maintaining relationships with suppliers and vendors to ensure timely delivery of quality products.
 * Analyzing market trends and competitor activities to identify opportunities for growth and improvement.
 * Planning and organizing special events and promotions to attract new customers and retain existing ones.</t>
   </si>
   <si>
     <t>* Uzraudzīt restorāna ikdienas darbību, lai nodrošinātu augstu servisa standartu un viesu apmierinātību.
 * Vadīt personāla rekrutēšanu, apmācību un darba novērtēšanu, lai izveidotu kompetentu komandu.
 * Izstrādāt un īstenot efektīvas mārketinga stratēģijas, lai reklamētu restorānu un palielinātu klientu iesaisti.
 * Uzraudzīt finansiālo sniegumu, ieskaitot budžetēšanu, prognozēšanu un izmaksu kontroli, lai maksimizētu ienesību.
 * Nodrošināt saskaņu ar veselības un drošības regulējumiem, kā arī saglabāt tīrības un higiēnas standartus.
 * Sadarboties ar virtuves darbiniekiem, lai izveidotu un atjaunotu menu, kas atbilst klientu vēlmēm un sezonālajai pieejamībai.
 * Apstrādāt klientu pieprasījumus, sūdzības un atsauksmes, lai uzlabotu ēdienošanas pieredzi un veicinātu uzticību.
 * Uzturēt attiecības ar piegādātājiem un tirgotājiem, lai nodrošinātu kvalitatīvu produktu laicīgu piegādi.
 * Analizēt tirgus tendences un konkurentu aktivitātes, lai identificētu iespējas pieaugumam un uzlabošanai.
 * Plānot un organizēt īpašus pasākumus un reklamēšanas akcijas, lai piesaistītu jaunus klientus un saglabātu esošos.</t>
   </si>
   <si>
+    <t>Retail Betting Operations Manager</t>
+  </si>
+  <si>
+    <t>Mazumtirdzniecības likmju filiāļu vadītājs</t>
+  </si>
+  <si>
+    <t>Managing the network of retail betting shops.
+Responsible for performance, revenue, and operational management.
+Organizing staff schedules and employee training.
+Ensuring compliance with legislation and internal policies.
+Handling complaints and customer‑related situations.
+Optimizing processes and operational costs.
+Collaborating with headquarters and marketing.</t>
+  </si>
+  <si>
+    <t>Mazumtirdzniecības derību punktu tīkla vadība.
+Atbildība par veiktspēju, ieņēmumiem un operatīvo darbu.
+Darbinieku grafiku un apmācību organizēšana.
+Atbilstības nodrošināšana likumiem un iekšējām vadlīnijām.
+Sūdzību un klientu situāciju risināšana.
+Procesu un izmaksu optimizēšana.
+Sadarbība ar centrāli un mārketingu.</t>
+  </si>
+  <si>
     <t>Returns Department Manager</t>
   </si>
   <si>
     <t>Preču atgriešanas nodaļas vadītājs</t>
   </si>
   <si>
     <t>* Managing and controlling employees at the complaints department.
 * Handling difficult customer complaints to their general satisfaction.
 * Preparation of documents for a possible attempt at conciliation and litigation with customers or suppliers.
 * Analysing the causes of difficult complaints.
 * Proposing appropriate measures to avoid complaints.</t>
   </si>
   <si>
     <t>* Vadīt un kontrolēt darbiniekus sūdzību nodaļā.
 * Apstrādāt sarežģītus klientu sūdzības līdz to vispārējai apmierināšanai.
 * Sagatavot dokumentus iespējamai samierināšanas un juridiskai kārtībai ar klientiem vai piegādātājiem.
 * Analizēt sarežģītu sūdzību cēloņus.
 * Ieteikt piemērotas pasākumu, lai izvēlētos sūdzības.’''</t>
   </si>
   <si>
     <t>Risk Manager</t>
   </si>
   <si>
     <t>Riska vadītājs</t>
   </si>
@@ -9657,60 +9971,50 @@
   <si>
     <t>PR Manager</t>
   </si>
   <si>
     <t>Sabiedrisko attiecību vadītājs</t>
   </si>
   <si>
     <t>* Responsibility for the internal and external communications of the company, maintaining good relations with media representatives and general public.
 * Drawing up and implementing the communication strategy of the company.
 * Preparing promotional articles, press releases, speeches and official responses to the questions posed by media representatives.
 * Monitoring the materials published in mass media, completing the media analyses.
 * Communicating with the representatives of the media, organising press conferences and similar media events.
 * Building and updating a database of contacts for media representatives.
 * Preparing proposals for sponsorship activities.
 * Coordinating the activities of subordinate employees.</t>
   </si>
   <si>
     <t>* Atbildība par uzņēmuma iekšējo un ārējo komunikāciju, uzturēšana labas attiecības ar mediju pārstāvjiem un plašākā sabiedrību.
 * Uzņēmuma komunikācijas stratēģijas izstrādāšana un īstenošana.
 * Sagatavošana reklamraksti, preses relīzes, runas un oficiālas atbildes uz mediju pārstāvju uzdotajiem jautājumiem.
 * Publicēto materiālu uzraudzība masu medijos, mediju analīžu veikšana.
 * Komunikācija ar mediju pārstāvjiem, preses konferenču un līdzīgu mediju pasākumu organizēšana.
 * Mediju pārstāvju kontaktu datubāzes veidošana un atjaunināšana.
 * Sagatavošana priekšlikumi sponsorēšanas aktivitātēm.
 * Apakšstrukturālo darbinieku darbības koordinēšana.</t>
-  </si>
-[...8 lines deleted...]
-* Uzņēmuma pārstāvēšana tikšanās ar biznesa partneriem un citām personām.</t>
   </si>
   <si>
     <t>SEO analyst</t>
   </si>
   <si>
     <t>SEO analītiķis</t>
   </si>
   <si>
     <t>* Execute search keyword discovery and expansion.
 * Perform SEO page audits.
 * Perform external back link analysis and provide recommendations.
 * Perform internal link optimization.
 * Perform SEO technical analysis and evaluation.
 * Monitor, track, and report on SEO metrics, including trend analysis, and keyword performance
 * Perform site quality checks, including navigation, content currency and broken link analysis
 * Perform usability analysis</t>
   </si>
   <si>
     <t>* Izpildīt meklēšanas atslēgvārdu atklāšanu un paplašināšanu.
 * Veikt SEO lapas audits.
 * Veikt ārējo saišu analīzi un sniegt ieteikumus.
 * Veikt iekšējo saišu optimizāciju.
 * Veikt SEO tehnisko analīzi un novērtējumu.
 * Uzraudzīt, sekot un ziņot par SEO rādītājiem, ieskaitot tendenču analīzi un atslēgvārdu sniegumu.
 * Veikt vietnes kvalitātes pārbaudes, ieskaitot navigāciju, satura aktualitāti un bojāto saišu analīzi.
@@ -10160,80 +10464,82 @@
   <si>
     <t>* Making machines, machinery and appliances operational in engineering production.
 * Analysing faults in order to identify the reasons why they originated.
 * Performing repairs of machines, machinery and appliances by replacing faulty components with new ones, or by modifying software.
 * Managing and checking technical documentation and keeping it up to date.
 * Ensuring technical support of processes and products in engineering production.</t>
   </si>
   <si>
     <t>* Inženierizstrādes ražošanā darba gatavošana mašīnu, mehānismu un iekārtu darbībai.
 * Analizēt kļūdas, lai noskaidrotu to izcelsmes cēloņus.
 * Veikt mašīnu, mehānismu un iekārtu remontu, aizstājot bojātos komponentus ar jauniem vai modificējot programmatūru.
 * Vadīt un pārbaudīt tehnisko dokumentāciju, kā arī uzturēt to aktuālu.
 * Nodrošināt inženierizstrādes ražošanas procesu un produktu tehnisko atbalstu.</t>
   </si>
   <si>
     <t>* Jaunu tehnoloģisko procesu izveide un esošo procesu uzlabošana.
 * Recepšu un tehnoloģisko procesu ievērošanas uzraudzība.
 * Pirmsražošanas procesa vadība, lai novērstu jebkādus iespējamos trūkumus.
 * Jaunu produktu kvalitātes novērtēšana.
 * Priekšlikumu sniegšana par ražošanas procesu optimizēšanu.
 * Noviržu analīze kopā ar maiņu priekšniekiem.
 * Tehnoloģiskās dokumentācijas un/vai zīmējumu sagatavošana und aktualizēšana.
 * Sadarbība cenām aprēķinu sagatavošanā.</t>
   </si>
   <si>
-    <t>* Preparing surfaces for varnishing by cleaning, sanding, and priming as necessary.
-[...22 lines deleted...]
-  <si>
     <t>* Metālu, plastmasu un polimēru metināšana atbilstoši tehniskajai dokumentācijai.
 * Piemērotu metināšanas un darba procesu noteikšana.
 * Metināšanas rīku un instrumentu izmantošana, atbildība par pareizu iestatīšanu un izmantošanu.
 * Šuvu attīrīšana, pulēšana un citas pabeigšanas darbi.
 * Šuvu kvalitātes pārbaude izmantojot testu sēriju.
 * Tehniskās aprīkojuma kopšana un uzturēšana darba kārtībā.</t>
+  </si>
+  <si>
+    <t>Welding technologist</t>
+  </si>
+  <si>
+    <t>Metināšanas tehnologs</t>
+  </si>
+  <si>
+    <t>Creating welding procedure specifications (WPS).
+Setting welding parameters for various materials.
+Inspecting weld quality and ensuring compliance with procedures.
+Responsibility for certification of welding processes and welders.
+Implementing new welding technologies and tools.
+Cooperating with production to resolve deviations.
+Analyzing weld defects and proposing corrective actions.
+Reviewing documentation and performing audit activities.</t>
+  </si>
+  <si>
+    <t>Metināšanas tehnoloģisko procesu (WPS) izstrāde.
+Metināšanas parametru iestatīšana dažādiem materiāliem.
+Šuvju kvalitātes kontrole un procedūru ievērošana.
+Atbildība par metināšanas procesu un metinātāju sertifikāciju.
+Jaunu metināšanas tehnoloģiju un rīku ieviešana.
+Sadarbība ar ražošanu noviržu novēršanā.
+Metinājumu defektu analīze un korektīvo pasākumu izstrāde.
+Dokumentācijas kontrole un audita aktivitātes.</t>
   </si>
   <si>
     <t>Medicine &amp; Social Care</t>
   </si>
   <si>
     <t>Medicīna, Sociālā aprūpe</t>
   </si>
   <si>
     <t>Ambulance Driver</t>
   </si>
   <si>
     <t>Ātrās palīdzības autovadītājs</t>
   </si>
   <si>
     <t>* Driving ambulances or assisting ambulance drivers in transporting sick, injured, or convalescent persons. 
 * Removing and replacing soiled linens and equipment in order to maintain sanitary conditions. 
 * Placing patients on stretchers, and loading stretchers into ambulances, usually with assistance from other attendants. 
 * Accompanying and assisting emergency medical technicians on calls. 
 * Earning and maintaining appropriate certifications. 
 * Replacing supplies and disposable items on ambulances. 
 * Reporting facts concerning accidents or emergencies to hospital personnel or law enforcement officials. 
 * Administering first aid such as bandaging, splinting, and administering oxygen. 
 * Restraining or shackling violent patients.</t>
   </si>
   <si>
@@ -10572,50 +10878,76 @@
 * Recepta ierīču pielāgošana.
 * Sabojāto recepta ierīču remonts.
 * Ieteikumi par specializēto testu veikšanu.</t>
   </si>
   <si>
     <t>Doctor</t>
   </si>
   <si>
     <t>Ārsts</t>
   </si>
   <si>
     <t>* Diagnosing acute and chronic illnesses within general medicine with subsequent therapy and recommendations for therapy and diagnostic procedures.
 * Close co-operation with other specialist doctors.
 * Collecting samples for haematology and biochemical tests, swabs for cultivation.
 * Recording the results of exams into a patient's health card, keeping ambulatory care records along with nurses.
 * Assigning points and recording individual health procedures for contracted health insurers.</t>
   </si>
   <si>
     <t>* Akūto un hronisko saslimšanu diagnostika vispārējā medicīnā ar sekojošu terapiju un rekomendācijām terapijai un diagnostiskiem procedūrām.
 * Cieša sadarbība ar citiem speciālistu ārstiem.
 * Paraugu vākšana hematoloģiskiem un bioķīmiskiem testiem, tamponu vākšana kultivēšanai.
 * Pārbaudes rezultātu reģistrēšana pacienta veselības kartē, ambulatorās aprūpes dokumentēšana kopā ar māsām.
 * Punktu piešķiršana un individuālo veselības procedūru reģistrēšana apdrošināšanas līgumu noslēgušajiem veselības apdrošinātājiem.</t>
   </si>
   <si>
+    <t>Gynecologist</t>
+  </si>
+  <si>
+    <t>Ginekologs</t>
+  </si>
+  <si>
+    <t>Diagnosis and treatment of gynecological conditions.
+Pregnancy management and prenatal care.
+Preventive gynecological examinations.
+Performing minor gynecological procedures.
+Consultations regarding contraception and reproductive health.
+Evaluating ultrasound and laboratory test results.
+Postoperative care for patients.
+Maintaining documentation and recommending further examinations.</t>
+  </si>
+  <si>
+    <t>Ginekoloģisko saslimšanu diagnostika un ārstēšana.
+Grūtniecības uzraudzība un prenatālā aprūpe.
+Profilaktiskās ginekoloģiskās pārbaudes.
+Mazāku ginekoloģisku procedūru veikšana.
+Konsultācijas par kontracepciju un reproduktīvo veselību.
+Ultraskaņas un laboratorisko testu rezultātu izvērtēšana.
+Pacienšu aprūpe pēc operācijām.
+Medicīniskās dokumentācijas kārtošana un papildu izmeklējumu ieteikšana.</t>
+  </si>
+  <si>
     <t>Head Nurse</t>
   </si>
   <si>
     <t>Galvenā medmāsa</t>
   </si>
   <si>
     <t xml:space="preserve">* Participating in planning the staffing budget and recruitment
 * Ensure that nursing care meets regulatory standards
 * Review and approve nursing policies and procedures
 * Evaluate nursing staff performance
 * Collaborate with nursing staff, upper management and external agencies in the coordination of patient care
 * Train nursing management staff and coordinate educational programs for patients and their families
 * Facilitate meetings with medical staff from other departments
 * Ensure that nursing care medical services are meeting patient needs
 * Implement quality assurance systems
 * Participating in development of new patient care programs
 </t>
   </si>
   <si>
     <t>* Piedalīšanās personāla izmaksu plānošanā un rekrutēšanā
 * Nodrošināt, ka māsu aprūpe atbilst regulatorajiem standartiem
 * Pārskatīt un apstiprināt māsu kopšanas politikas un procedūras
 * Novērtēt māsu personāla sniegumu
 * Sadarboties ar māsu personālu, augšējo vadību un ārējām aģentūrām pacientu kopšanas koordinēšanā
 * Nodrošināt māsu vadības personāla apmācības un koordinēt izglītības programmas pacientiem un viņu ģimenēm
@@ -10649,50 +10981,76 @@
 * Mainīt izmantoto un netīro gultas veļu.
 * Strādāt ar medicīniskās iestādes informācijas sistēmu.
 * Fiksēt veiktās procedūras dokumentācijā, ziņot par veiktajām aktivitātēm veselības apdrošināšanas kompāniju un statistikas vajadzībām.</t>
   </si>
   <si>
     <t>Hygiene Officer</t>
   </si>
   <si>
     <t>Higiēnas speciālists</t>
   </si>
   <si>
     <t>* Collecting samples of food, snacks, ready meals, drinks and water samples from springs, pools, dams and their subsequent microbiological analysing.
 * Performing announced and unannounced inspections of new and existing business operations.
 * Issuing approvals/disapprovals for the opening of new operations.
 * Issuing warnings and recommendations regarding the consumption and use of harmful food, cosmetics, contaminated water sources, water expanses etc.
 * Imposing fines on natural and legal persons in accordance with the applicable legislation.
 * Mandating compulsory vaccination in case of the risk of an outbreak.</t>
   </si>
   <si>
     <t>* Pārtikas, uzkodas, gatavo ēdieni, dzērienu un ūdens paraugu savākšana no avotiem, baseiniem, aizsprostiem un to mikrobioloģiskā analīze.
 * Jaunu un esošo uzņēmumu darbības pārbaudes, gan iepriekš paziņojot, gan bez paziņojuma.
 * Apstiprinājumu vai nepieņemšanas Aktu izsniegšana jaunu uzņēmumu darbības uzsākšanai.
 * Brīdinājumu un ieteikumu izsniegšana par kaitīgas pārtikas, kosmētikas, piesārņoto ūdens avotu, ūdens plašumu utt. lietošanu un patēriņu.
 * Naturaļiem un juridiskiem personām soda naudai uzlikšana saskaņā ar spēkā esošajiem tiesību aktiem.
 * Obligātu vakcinēšanu ieviešana, ja pastāv draudiba par slimības uzliesmojumiem.</t>
+  </si>
+  <si>
+    <t>Internist</t>
+  </si>
+  <si>
+    <t>Internists</t>
+  </si>
+  <si>
+    <t>Diagnosis and treatment of diseases of internal organs.
+Comprehensive management of chronic conditions (diabetes, hypertension, etc.).
+Interpretation of laboratory and imaging tests.
+Adjusting pharmacotherapy and monitoring treatment effects.
+Preventive check‑ups and patient education.
+Consultations for other specialists and general practitioners.
+Inpatient care depending on the workplace setting.
+Maintaining medical documentation and deciding on further examinations.</t>
+  </si>
+  <si>
+    <t>Iekšējo orgānu slimību diagnostika un ārstēšana.
+Hronisku slimību komplekss vadības process (diabēts, hipertensija u.c.).
+Laboratorisko un attēldiagnostikas izmeklējumu interpretācija.
+Farmakoterapijas nozīmēšana un efektivitātes uzraudzība.
+Profilaktiskās pārbaudes un pacientu izglītošana.
+Konsultācijas citiem speciālistiem un ģimenes ārstiem.
+Stacionārā aprūpe atbilstoši darba vietai.
+Medicīniskās dokumentācijas kārtošana un lēmumi par papildu izmeklējumiem.</t>
   </si>
   <si>
     <t>Masseur</t>
   </si>
   <si>
     <t>Masieris</t>
   </si>
   <si>
     <t>* Performing simple massages focusing on muscles, tendons, ligaments, joints, spine, and neck.
 * Performing sports massage and different types of wraps.
 * Performing reflexology massage and manual lymphatic drainage under the guidance of a certified physical therapist.
 * Providing advice concerning different types of exercises.</t>
   </si>
   <si>
     <t>* Veikt vienkāršus masāžas procedūras ar fokusu uz muskuļiem, cīpslām, saitēm, locītavām, mugurkaulu un kaklu.
 * Veikt sporta masāžu un dažādu veiduشناس.
 * Veikt refleksoloģijas masāžu un manuālo limfātiskās drenāžas procedūras sertificēta fizioterapeita uzraudzībā.
 * Sniegt konsultācijas par dažādiem vingrinājumu veidiem.</t>
   </si>
   <si>
     <t>Medical Advisor</t>
   </si>
   <si>
     <t>Medicīnas konsultants</t>
   </si>
@@ -10777,50 +11135,76 @@
   <si>
     <t>Midwife</t>
   </si>
   <si>
     <t>Vecmāte, akušiere</t>
   </si>
   <si>
     <t>* Providing care to women during pregnancy, childbirth and postpartum period.
 * Keeping and supporting the optimum health condition of new and expectant mothers.
 * Leading a physiological birth, cooperating with a doctor in case of complications.
 * Educating new and expectant mothers regarding the care for newborns.
 * Preparing new and expectant mothers for breastfeeding.
 * Visiting women with gynaecological problems.
 * Managing medical records.</t>
   </si>
   <si>
     <t>* Sniegšana aprūpē sievietēm grūtniecības, dzemdību un pēcdzemdību periodā.
 * Uzturēšana un atbalstīšana jauno un gaidāmo māšu labākās veselības stāvoklis.
 * Vadošana fiziolōgisko dzemdību, sadarbojoties ar ārstu komplikāciju gadījumā.
 * Izglītošana jaunās un gaidāmās mātes par jaundzimušo aprūpi.
 * Sagatavošana jaunās un gaidāmās mātes zīdīšanai.
 * Apmeklēšana sievietes ar ginekoloģiskiem problēmām.
 * Vadīšana mediķu ieraksti.</t>
   </si>
   <si>
+    <t>Neurologist</t>
+  </si>
+  <si>
+    <t>Neirologs</t>
+  </si>
+  <si>
+    <t>Diagnosis of disorders of the nervous system (brain, spinal cord, peripheral nerves).
+Performing neurological examinations.
+Ordering EMG, EEG, MRI, and other diagnostic tests.
+Treatment of acute and chronic neurological conditions.
+Long‑term follow‑up of patients with progressive diseases.
+Collaboration with rehabilitation and neurosurgery.
+Maintaining medical records.
+Educating patients and families on disease management.</t>
+  </si>
+  <si>
+    <t>Nervu sistēmas slimību diagnostika (smadzenes, muguras smadzenes, perifērie nervi).
+Neirologiskās izmeklēšanas veikšana.
+EMG, EEG, MR un citu testu nozīmēšana.
+Akūtu un hronisku neirologisku saslimšanu ārstēšana.
+Ilgtermiņa pacientu uzraudzība progresējošu slimību gadījumā.
+Sadarbība ar rehabilitācijas un neiroķirurģijas speciālistiem.
+Medicīniskās dokumentācijas uzturēšana.
+Pacientu un ģimenes izglītošana par slimības vadību.</t>
+  </si>
+  <si>
     <t>Nurse</t>
   </si>
   <si>
     <t>Medmāsa</t>
   </si>
   <si>
     <t>* Providing assistance during specialised medical procedures and examinations.
 * Measuring and monitoring patient vital signs and functions.
 * Administering injections and prescribed medications to patients.
 * Collecting samples of biological materials.
 * Ordering preventative check-ups and examinations for patients.
 * Administering health records and documentation.
 * Washing, disinfecting, and sterilising medical instruments and aids.
 * Providing first aid in an emergency.</t>
   </si>
   <si>
     <t>* Sniedz palīdzību specializēti medicīniskos procedūru un izmeklējumu laikā.
 * Mēra un uzrauga pacientu dzīvības funkcijas un pazīmes.
 * Pacientiem ievada injekcijas un izrakstītos medikamentus.
 * Vāc bioloģisko materiālu paraugus.
 * Pasūta profilaktiskos pārbaudes un izmeklējumus pacientiem.
 * Administrē veselības kartes un dokumentāciju.
 * Mazgā, dezinficē un sterilizē medicīniskos instrumentus un palīglīdzekļus.
 * Ārkārtas situācijā sniedz pirmās palīdzības pakalpojumus.</t>
   </si>
@@ -10895,50 +11279,76 @@
 * Konsultēšana par kontaktlēcu, brilju rāmju utt. izvēli.</t>
   </si>
   <si>
     <t>Orthopedic Technician</t>
   </si>
   <si>
     <t>Ortopēdists</t>
   </si>
   <si>
     <t>* Checking prosthetic products and semi-products.
 * Processing leather (rawhide) and lining materials manually and using machinery.
 * Making orthopaedic devices using machinery.
 * Joining orthopaedic materials by hand and machine sewing, riveting (solid bonding with metal components), etc.
 * Adjusting orthopaedic parts made from wood, leather, plastics, and other natural materials.
 * Making soft bandages and combined orthopaedic inserts.
 * Making orthopaedic shoes on the basis of prescriptions.</t>
   </si>
   <si>
     <t>* Mākslīgo locekļu un pusfabrikātu pārbaude.
 * Ādas (šķīstādas) un apšuvi materiālu apstrāde manuāli un izmantojot mašīnas.
 * Ortopeisku ierīču izgatavošana ar mašīnu palīdzību.
 * Ortopēdisko materiālu savienošana ar roku un mašīnu šuvējumu, kniedēšanu ( stingru savienojumu ar metāla komponentēm), utt.
 * Ortopēdisko detaļu piemērošana no koka, ādas, plastmasas, un citiem dabiskiem materiāliem.
 * Mīksto konstrukciju tapāšu un kombinēto ortopēdisko elements izgatavošana.
 * Ortopēdiskās kurpes izgatavošana pēc receptēm.</t>
+  </si>
+  <si>
+    <t>Pediatrician</t>
+  </si>
+  <si>
+    <t>Pediatrs</t>
+  </si>
+  <si>
+    <t>Diagnosis and treatment of illnesses in children from birth to adolescence.
+Preventive check‑ups and monitoring of child growth and development.
+Vaccination and management of vaccination records.
+Prescribing treatment and monitoring its effectiveness.
+Consulting with parents on children’s health and nutrition.
+Identifying developmental disorders and referring to specialists.
+Maintaining medical documentation.
+Cooperating with hospitals and specialists in comprehensive care.</t>
+  </si>
+  <si>
+    <t>Bērnu slimību diagnostika un ārstēšana no dzimšanas līdz pusaudža vecumam.
+Profilaktiskās pārbaudes un bērna augšanas un attīstības uzraudzība.
+Vakcinācija un vakcinācijas uzskaites kārtošana.
+Ārstēšanas nozīmēšana un tās efektivitātes uzraudzība.
+Konsultācijas vecākiem par bērnu veselību un uzturu.
+Attīstības traucējumu identificēšana un nosūtīšana pie speciālistiem.
+Medicīniskās dokumentācijas kārtošana.
+Sadarbība ar slimnīcām un speciālistiem sarežģītas ārstēšanas nodrošināšanā.</t>
   </si>
   <si>
     <t>Pharmaceutical Laboratory Technician</t>
   </si>
   <si>
     <t>Farmācijas laboratorijas tehniķis</t>
   </si>
   <si>
     <t>* Preparing medications according to standard prescriptions.
 * Weighing substances used in the preparation of medications, without participating in the formulation process according to the physician's instructions.
 * Maintaining laboratory equipment and ensuring cleanliness.
 * Conducting various physical-chemical and biological analyses and measurements using laboratory apparatus.
 * Assisting in the preparation of production and overseeing technological phases in the manufacturing of pharmaceutical and cosmetic products.
 * Collaborating with pharmacists and other healthcare professionals to ensure accurate medication preparation.
 * Adhering to safety and quality standards in all laboratory and production processes.
 * Documenting and reporting any discrepancies or issues encountered during the preparation and analysis processes.
 * Participating in training and continuous education to stay updated on new pharmaceutical practices and technologies.
 * Supporting the research and development of new pharmaceutical formulations and products.</t>
   </si>
   <si>
     <t>* Sagatavo medikamentus atbilstoši standarta receptēm.
 * Sver vielas, kuras tiek izmantotas medikamentu sagatavošanai, bez piedalīšanās formulēšanas procesā atbilstoši ārsta norādījumiem.
 * Uztur laboratorijas iekārtas un nodrošina tīrību.
 * Veic dažādus fizikāli ķīmiskus un bioloģiskus analizēšanas un mērījumus, izmantojot laboratorijas iekārtas.
 * Palīdz sagatavot ražošanu un uzrauga tehnoloģiskās fāzes farmaceitisko un kosmētisko izstrādājumu ražošanā.
@@ -11013,97 +11423,149 @@
 * Collaborating with educators and parents to promote health education and wellness initiatives.
 * Identifying and addressing health issues and concerns among students.
 * Ensuring compliance with health regulations and school policies.
 * Organizing and participating in health screenings and immunization programs.
 * Developing and implementing health promotion activities and programs in the school environment.
 * Responding to medical emergencies and providing first aid as needed.
 * Maintaining a safe and healthy school environment by promoting hygiene and disease prevention.
 * Serving as a resource for students, parents, and staff regarding health-related issues.
 * Keeping up-to-date with developments in pediatric nursing and school health practices.</t>
   </si>
   <si>
     <t>* Sniegt māsu aprūpi un atbalstu pirmskolas un skolas vecuma bērniem.
 * Veikt veselības novērtējumu un uzraudzīt studentu fizisko un emocionālo labklājību.
 * Iedot zāles un veikt ārstēšanas kā norādīts un uzturēt precīzus veselības reģistrus.
 * Sadarboties ar pedagogiem un vecākiem, lai veicinātu veselības izglītību un veselības iniciatīvas.
 * Identificēt un risināt veselības problēmas un bažas starp studentiem.
 * Nodrošināt atbilstību veselības regulējumiem un skolas politikai.
 * Organizēt un piedalīties veselības pārbaudēs un vakcinācijas programmās.
 * Izstrādāt un īstenot veselības veicināšanas pasākumus un programmas skolas vidē.
 * Reaģēt uz medicīniskiem avārijas gadījumiem un sniegt pirmās palīdzības pakalpojumus pēc nepieciešamības.
 * Uzturēt drošu un veselīgu skolas vidi, veicinot higiēnu un slimību profilaksi.
 * Kalpot par resursu studentiem, vecākiem un personālam veselības saistītu jautājumu ziņā.
 * Būt informētam par attīstību pediatrijas māsu un skolas veselības praksēs.</t>
   </si>
   <si>
+    <t>Psychiatrist</t>
+  </si>
+  <si>
+    <t>Psihiatrs</t>
+  </si>
+  <si>
+    <t>Diagnosis of mental disorders.
+Prescribing psychopharmaceuticals and monitoring effectiveness.
+Crisis intervention and management of acute conditions.
+Long‑term care of patients with chronic psychiatric diagnoses.
+Collaboration with psychologists and therapists.
+Inpatient care depending on the workplace setting.
+Preparation of expert reports and medical assessments.
+Maintaining documentation and planning treatment.</t>
+  </si>
+  <si>
+    <t>Garīgās veselības traucējumu diagnostika.
+Psihofarmakoterapijas nozīmēšana un efektivitātes uzraudzība.
+Krīzes intervence un akūtu stāvokļu vadība.
+Ilgtermiņa pacientu aprūpe ar hroniskām diagnozēm.
+Sadarbība ar psihologiem un terapeitiem.
+Stacionārā aprūpe atkarībā no ārstniecības iestādes.
+Slēdzienu un speciālo atzinumu sagatavošana.
+Dokumentācijas uzturēšana un ārstēšanas plānošana.</t>
+  </si>
+  <si>
     <t>Public Health Administrator</t>
   </si>
   <si>
     <t>Sabiedrības veselības administrators</t>
   </si>
   <si>
     <t>* Performing expert activities in the area of primary prevention, protection, support, and strengthening of public health.
 * Performing state health supervision in the field of environment and working environment, occupational health, the creation and protection of healthy living and working conditions of children and youth, and on workplaces with ionising radiation.
 * Monitoring and statistical analysis of environmental factors and health characteristics.
 * Performing specialised tasks within the public health surveillance.
 * Performing activities in the area of health counselling and education.</t>
   </si>
   <si>
     <t>* Veikt eksperta darbības sabiedrības veselības pamatprevencijas, aizsardzības, atbalsta un stiprināšanas jomā.
 * Veikt valsts veselības uzraudzību vidē un darba vidē, arodveselības, veselīgu bērnu un jauniešu dzīves un darba apstākļu radīšanas un aizsardzības jomā, kā arī darbavietās ar jonizējošo starojumu.
 * Veikt vides faktoru un veselības raksturlielumu monitorēšanu un statistisko analīzi.
 * Veikt specializētus uzdevumus sabiedrības veselības uzraudzības jomā.
 * Veikt darbības veselības konsultēšanas un izglītības jomā.</t>
   </si>
   <si>
     <t>Radiographer</t>
   </si>
   <si>
     <t>* Performing diagnostic imaging examinations using X-ray equipment to assist in the diagnosis and treatment of patients.
 * Collaborating with physicians and healthcare professionals to determine appropriate imaging techniques and protocols.
 * Preparing patients for radiographic procedures by explaining the process, addressing concerns, and ensuring comfort.
 * Positioning patients correctly to obtain high-quality images while minimizing exposure to radiation.
 * Maintaining and operating radiographic equipment, ensuring compliance with safety and quality standards.
 * Analyzing images for technical quality and assisting in the interpretation of findings.
 * Keeping accurate patient records and documenting procedures performed and results obtained.
 * Ensuring the cleanliness and organization of the radiography department and equipment.
 * Staying updated with advancements in radiographic technology and techniques through continuous education and training.
 * Adhering to all regulatory and safety guidelines to ensure a safe environment for patients and staff.</t>
   </si>
   <si>
     <t>* Veicot diagnostisko attēlu pārbaudes, izmantojot rentgena iekārtas, lai palīdzētu diagnosticēt un ārstēt pacientus.
 * Sadarbojoties ar ārstiem un veselības aprūpes profesionāļiem, lai noteiktu piemērotas attēlu uzņemšanas metodes un protokolus.
 * Sagatavojot pacientus radiogrāfiskām procedūrām, izskaidrojot procesu, risinot problēmas un nodrošinot ērtību.
 * Novietojot pacientus pareizi, lai iegūtu augstas kvalitātes attēlus, vienlaikus samazinot radioaktīvā starojuma iedarbību.
 * Uzturot un ekspluatējot radiogrāfisko iekārtu, nodrošinot atbilstību drošības un kvalitātes standartiem.
 * Analizējot attēlus tehniskās kvalitātes un palīdzējiot izskaidrot rezultātus.
 * Uzturot precīzus pacientu personas datu reģistrus un dokumentējot veiktās procedūras un iegūtos rezultātus.
 * Nodrošinot radiogrāfijas nodaļas un iekārtu tīrību un organizētību.
 * Izdzīvojot ar radiogrāfiskās tehnoloģijas un tehniku jaunumiem, kurš tiek veikts ar nepārtraukto izglītību un apmācību.
 * Ievērojot visus regulējošos un drošības vadlīnijas, lai nodrošinātu pacientu un personāla darbības drošību.</t>
   </si>
   <si>
+    <t>Radiologist</t>
+  </si>
+  <si>
+    <t>Radiologs</t>
+  </si>
+  <si>
+    <t>Performing and evaluating imaging examinations (X‑ray, ultrasound, CT, MRI).
+Providing findings and diagnostic recommendations.
+Collaborating with clinical physicians during diagnostics.
+Supervising the technical quality of imaging procedures.
+Ensuring radiation protection and compliance with legislation.
+Documenting and archiving imaging material.
+Recommending additional examinations when needed.
+Consulting results with other specialists.</t>
+  </si>
+  <si>
+    <t>Radioloģisko izmeklējumu veikšana un izvērtēšana (RTG, USG, CT, MR).
+Slēdzienu sagatavošana un diagnostisko rekomendāciju sniegšana.
+Sadarbība ar klīniskajiem ārstiem diagnostikas procesā.
+Izmeklējumu tehniskās kvalitātes uzraudzība.
+Radiācijas drošības nodrošināšana un normatīvu ievērošana.
+Attēlu dokumentēšana un arhivēšana.
+Papildu izmeklējumu ieteikšana pēc nepieciešamības.
+Rezultātu apspriešana ar citiem speciālistiem.</t>
+  </si>
+  <si>
     <t>Radiology Assistant</t>
   </si>
   <si>
     <t>Radioloģijas asistents</t>
   </si>
   <si>
     <t>* Independent specialised professional work during standard skiagraphic and skiascopic examinations.
 * Assisting with non-standard radiological operations using complex instrumentation.
 * Developing and processing of film material in the darkroom.
 * Performing CT and MR examinations and assisting in CT-guided intervention (biopsy and drainage).
 * Processing CT and MR image documentation and its recording on electronic media.
 * Informing the patient about the nature, preparation, duration, and potential risks of examination as well as the time of receiving the results.</t>
   </si>
   <si>
     <t>* Neatkarīgs specializēts profesionāls darbs standarta skiagrāfiskajos un skiaskopiskajos pārbaudes eksāmenos.
 * Palīdzība nestandarta radioloģiskajās operācijās, izmantojot sarežģītu instrumentāriju.
 * Filmu materiāla attīstīšana un apstrāde tumsā.
 * Veikšana CT un MR izmeklēšanas un palīdzība CT vadītās intervencijās (biopsijā un drenāžā).
 * CT un MR attēlu dokumentācijas apstrāde un tās ierakstīšana elektroniskos nesējos.
 * Pacienta informēšana par izmeklēšanas dabu, sagatavošanos, ilgumu, un potenciālajiem riskiem, kā arī gala rezultātu saņemšanas laiku.</t>
   </si>
   <si>
     <t>Social rehabilitation specialist</t>
   </si>
   <si>
@@ -11140,50 +11602,76 @@
     <t>Logopēds</t>
   </si>
   <si>
     <t>* Assessing, diagnosing, and treating speech, language, and communication disorders in individuals of all ages.
 * Developing personalized treatment plans tailored to the specific needs of each client.
 * Conducting therapy sessions to improve speech clarity, language skills, and communication abilities.
 * Collaborating with other healthcare professionals, educators, and families to support clients' overall development.
 * Utilizing evidence-based practices and therapeutic techniques to enhance client outcomes.
 * Monitoring and documenting clients’ progress and adjusting treatment plans as necessary.
 * Providing guidance and support to families regarding communication strategies and resources.
 * Educating clients and their families about speech and language disorders and the therapeutic process.
 * Participating in continuing education and professional development to stay current with best practices in the field.
 * Maintaining confidentiality and adhering to ethical standards in all aspects of practice.</t>
   </si>
   <si>
     <t>* Novērtējot, diagnosticējot un ārstējot runas, valodas un komunikācijas traucējumus visu vecumu indivīdiem.
 * Izstrādājot personalizētus ārstēšanas plānus, kas pielāgoti katru klienta specifiskajām vajadzībām.
 * Veicot terapijas sesijas, lai uzlabotu runas skaidrību, valodas prasmes un komunikācijas spējas.
 * Sadarbojoties ar citiem veselības aprūpes speciālistiem, izglītības darbiniekiem un ģimenēm, lai atbalstītu klientu kopējo attīstību.
 * Izmantojot pierādījumu balstītas prakses un terapeitiskās metodes, lai uzlabotu klientu rezultātus.
 * Uzraudzot un dokumentējot klientu progresu un pielāgojot ārstēšanas plānus pēc nepieciešamības.
 * Sniedzot vadību un atbalstu ģimenēm par komunikācijas stratēģijām un resursiem.
 * Izglītojot klientus un to ģimenes par runas un valodas traucējumiem un terapeitisko procesu.
 * Piedaloties turpinājās izglītībā un profesionālā attīstībā, lai paliktu aktuāli ar labākām praksēm nozarē.
 * Saglabājot konfidencialitāti un ievērojot ētiskos standartus praktikas visās jomās.</t>
+  </si>
+  <si>
+    <t>Surgeon</t>
+  </si>
+  <si>
+    <t>Ķirurgs</t>
+  </si>
+  <si>
+    <t>Diagnosis and indication of surgical procedures.
+Performing surgical operations.
+Pre‑ and postoperative patient care.
+Assessing surgical risks and informing the patient.
+Monitoring wound healing and preventing complications.
+Collaboration with anesthesiology and other specialties.
+Reviewing outcomes and planning follow‑up treatment.
+Maintaining surgical documentation.</t>
+  </si>
+  <si>
+    <t>Ķirurģisko operāciju diagnostika un indikāciju noteikšana.
+Operāciju veikšana.
+Pacienta aprūpe pirms un pēc operācijas.
+Operācijas riska izvērtēšana un pacienta informēšana.
+Brūču dzīšanas uzraudzība un komplikāciju profilakse.
+Sadarbība ar anesteziologiem un citām nozarēm.
+Rezultātu kontrole un turpmākās ārstēšanas plānošana.
+Ķirurģiskās dokumentācijas kārtošana.</t>
   </si>
   <si>
     <t>Veterinarian</t>
   </si>
   <si>
     <t>Veterinārārsts</t>
   </si>
   <si>
     <t>* Examining the health of animals, determining diagnoses.
 * Examining and removing tissues and biological materials.
 * Prescribing and administering drugs to animals.
 * Performing minor and major surgeries.
 * Vaccinating animals against diseases, treating them for parasites.
 * Sterilising animals.
 * Euthanising animals.
 * Providing advice to owners and keepers of animals regarding proper nutrition.</t>
   </si>
   <si>
     <t>* Izbeidz dzīvnieku veselību, nosakot diagnozi.
 * Pārbauda un izņem audi un bioloģiskos materiālus.
 * Izraksta un izsniedz dzīvniekiem medikamentus.
 * Veic mazas un lielas ķirurģiskas operācijas.
 * Vakcinē dzīvniekus pret slimībām, ārstē dzīvniekus no parazītiem.
 * Sterilizē dzīvniekus.
 * Eitanizē dzīvniekus.
@@ -12750,50 +13238,74 @@
   <si>
     <t>* Assisting families in planning and organizing funeral services in a compassionate and respectful manner.
 * Providing guidance on funeral arrangements, including casket selection, transportation, and memorial services.
 * Coordinating with various service providers, such as cemeteries, crematories, and florists.
 * Preparing and filing necessary legal documents, such as death certificates and permits.
 * Ensuring the proper care and preparation of the deceased, including embalming and dressing.
 * Managing logistics for the funeral service, including setting up the venue and overseeing the service proceedings.
 * Offering emotional support and counseling to grieving families throughout the planning process.
 * Maintaining a clean and respectful environment in the funeral home and associated facilities.
 * Adhering to health and safety regulations and ethical standards in all aspects of the job.
 * Participating in ongoing professional development and training to stay current with industry practices and regulations.</t>
   </si>
   <si>
     <t>* Palīdzēt ģimenēm plānot un organizēt bēru pakalpojumus ar līdzjūtību un cieņu.
 * Sniegt norādes par bēru sagatavošanu, ieskaitot zārku izvēli, transportu un piemiņas pakalpojumus.
 * Koordinēt darbu ar dažādiem pakalpojumu sniedzējiem, tādiem kā kapsētas, krematoriji un puķu veikali.
 * Sagatavot un iesniegt nepieciešamos juridiskos dokumentus, tādus kā nāves sertifikātus un atļaujas.
 * Nodrošināt pienācīgu rūpēšanos un sagatavošanos par mirušo, ieskaitot balzamēšanu un ģērbšanu.
 * Vadīt bēru pakalpojuma loģistiku, ieskaitot norises vietas ierīkošanu un uzraudzību pār pakalpojuma norisi.
 * Piedāvāt emocionālu atbalstu un konsultācijas sāpjušajām ģimenēm visā plānošanas procesā.
 * Uzturēt tīru un cienīgu vidi bēru mājā un saistītajās iestādēs.
 * Ievērot veselības un drošības normas un ētiskos standartus visos darba aspektos.
 * Piedalīties nepārtrauktā profesionālā attīstībā un apmācībā, lai būtu aktuāls ar nozares praksēm un regulām.</t>
   </si>
   <si>
+    <t>Gaming / Casino Operator</t>
+  </si>
+  <si>
+    <t>Spēļu zāles / kazino operators</t>
+  </si>
+  <si>
+    <t>Serving guests in a gaming room or casino.
+Supervising the operation of gaming devices.
+Providing information about games and rules.
+Handling basic technical and operational issues.
+Checking player age and eligibility.
+Complying with internal and legal regulations.
+Maintaining cleanliness and order in the venue.</t>
+  </si>
+  <si>
+    <t>Spēļu zāles vai kazino apmeklētāju apkalpošana.
+Spēļu iekārtu darbības uzraudzība.
+Informācijas sniegšana par spēlēm un noteikumiem.
+Pamata tehnisko un operatīvo problēmu risināšana.
+Spēlētāju vecuma un tiesību pārbaude.
+Iekšējo un likumdošanas prasību ievērošana.
+Tīrības un kārtības nodrošināšana telpās.</t>
+  </si>
+  <si>
     <t>Gardener</t>
   </si>
   <si>
     <t>Dārznieks</t>
   </si>
   <si>
     <t>* Caring for flower beds, lawns, trees and shrubs in gardens, orchards and public parks.
 * Hoeing and fertilising the soil, pulling weeds.
 * Planting and irrigating decorative plants, shrubs, trees and hedges.
 * Seeding, watering and mowing lawns.
 * Protecting vegetation from pests and diseases using chemical agents.
 * Harvesting and storing fruit and vegetables.
 * Repairing garden tools.</t>
   </si>
   <si>
     <t>* Rūpēties par puķu dobēm, zālieniem, koku un krūmu stādījumiem dārzos, ābolu dārzos un publiskajos parkos.
 * Smidzināt un mēslot augsni, plēst nezāles.
 * Stādīt un apūdeņot dekoratīvos augus, krūmus, kokus un dzīvžogus.
 * Izsēt, laistīt un pļaut zālienus.
 * Aizsargāt veģetāciju no kaitēkļiem un slimībām, izmantojot ķīmiskos aģentus.
 * Novākt un glabāt augļus un dārzeņus.
 * Labot dārza rīkus.</t>
   </si>
   <si>
     <t>Goldsmith, Jeweller</t>
@@ -13032,80 +13544,78 @@
 * Cauruļu pielāgošana, griežot, locot, metinot un rezējot vīnājumus.
 * Ūdensapgādes, kanalizācijas, gāzes un siltumapgādes cauruļu un aprīkojuma izvietošana, atmontēšana un apkalpošana.
 * Noplūdes un spiediena pārbaudes veikšana saskaņā ar spēkā esošajām normām.</t>
   </si>
   <si>
     <t>Refuse Collector</t>
   </si>
   <si>
     <t>Atkritumu savācējs/ izvedējs</t>
   </si>
   <si>
     <t>* Driving and operating a special vehicle for collecting municipal waste.
 * Manipulating containers for collecting municipal waste and moving them to the vehicle.
 * Emptying rubbish bins into the vehicle.
 * Returning dustbins to their original place.
 * Emptying the contents of the vehicle at disposal sites.</t>
   </si>
   <si>
     <t>* Vadīt un apkalpot speciālo transportlīdzekli sadzīves atkritumu vākšanai.
 * Pārvietot konteinerus sadzīves atkritumu vākšanai un pārvietot tos uz transportlīdzekli.
 * Izsūknēt atkritumu tvertnes transportlīdzeklī.
 * Atgriezt atkritumu tvertnes to sākotnējā vietā.
 * Izsūknēt transportlīdzekļa saturu utilizācijas vietās.</t>
   </si>
   <si>
-    <t>* Installing, maintaining, and repairing equipment and machinery in various industrial settings.
-[...24 lines deleted...]
-  <si>
     <t>Technology, Development</t>
   </si>
   <si>
     <t>Tehnoloģija</t>
+  </si>
+  <si>
+    <t>Gaming Machines Service Technician</t>
+  </si>
+  <si>
+    <t>Spēļu iekārtu servisa tehniķis</t>
+  </si>
+  <si>
+    <t>Installing, configuring, and servicing gaming machines.
+Diagnosing and repairing technical faults.
+Performing regular maintenance of gaming devices.
+Ensuring technical safety and operational functionality.
+Documenting interventions and reporting defects.
+Cooperating with operations managers.
+Testing new devices and components.</t>
+  </si>
+  <si>
+    <t>Spēļu ierīču uzstādīšana, konfigurēšana un apkope.
+Tehnisko bojājumu diagnostika un novēršana.
+Regulāras apkopes veikšana.
+Tehniskās drošības un funkcionalitātes nodrošināšana.
+Iejaukšanās darbību dokumentēšana un defektu ziņošana.
+Sadarbība ar operāciju vadītājiem.
+Jaunu ierīču un komponentu testēšana.</t>
   </si>
   <si>
     <t>Head of Technical Department</t>
   </si>
   <si>
     <t>Tehniskās nodaļas vadītājs</t>
   </si>
   <si>
     <t>* Organizing production based on monthly and annual production plans submitted to company management.
 * Developing plans in alignment with the company's business strategy.
 * Ensuring the implementation of plans by overseeing specific production facilities or subordinate technical services, including quality control, development, maintenance, and occupational safety, by delegating tasks to individual team members.
 * Organizing the flow of production documentation and proposing, implementing, and monitoring compliance with organizational regulations.
 * Addressing ongoing technical issues to ensure the facility operates continuously, safely, and efficiently.
 * Leading and managing the technical department to foster innovation and improve operational processes.
 * Collaborating with other departments to align technical activities with overall business objectives.
 * Conducting performance evaluations and providing guidance to team members to enhance their skills and productivity.
 * Monitoring industry trends and advancements to inform strategic decision-making and maintain competitive advantage.
 * Ensuring compliance with safety regulations and quality standards in all technical operations.</t>
   </si>
   <si>
     <t>* Organizēt ražošanu, pamatojoties uz ikmēneša un gadskārtējiem ražošanas plāniem, kas iesniegti uzņēmuma vadībai.
 * Izstrādāt plānus saskaņā ar uzņēmuma biznesa stratēģiju.
 * Uzraudzīt plānu īstenošanu, vadot noteiktas ražošanas iekārtas vai pakļautus tehniskos pakalpojumus, tostarp kvalitātes kontroles, izstrādes, uzturēšanas un darba drošības pakalpojumus, deleģējot uzdevumus atsevišķiem komandas dalībniekiem.
 * Organizēt ražošanas dokumentācijas plūsmu un ierosināt, ieviest un uzraudzīt organizatorisko reglamentu izpildi.
 * Risināt aktuālus tehniskos problēmas, lai nodrošinātu iekārtas nepārtrauktu, drošu un efektīvu darbību.
@@ -13159,74 +13669,50 @@
   <si>
     <t>Telecommunications</t>
   </si>
   <si>
     <t>Telekomunikācija</t>
   </si>
   <si>
     <t>Data Station Testing Specialist</t>
   </si>
   <si>
     <t>Datu stacijas testēšanas speciālists</t>
   </si>
   <si>
     <t>* Analyzing and complex testing of products with focus on DSL, Active Ethernet, GPON, VoIP and routre technologies.
 * Cooperating on projects.
 * Preparing and coordinating of technical designs for pilot operation of new technologies, product innovations and company solutions.
 * Processing technical specifications for acquiring and innovation of products.</t>
   </si>
   <si>
     <t>* Produktu analīze un kompleksas testēšanas ar fokusu uz DSL, Aktīvo Ethernet, GPON, VoIP un router tehnoloģijām.
 * Sadarbība projektos.
 * Tehnisko dizainu sagatavošana un koordinēšana jaunu tehnoloģiju, produktu inovāciju un uzņēmuma risinājumu pilotējai ekspluatācijai.
 * Tehnisko specifikāciju apstrāde produktu iegādei un inovēšanai.</t>
   </si>
   <si>
-    <t>* Assembling and fitting telecommunications equipment and systems according to specifications and technical drawings.
-[...22 lines deleted...]
-  <si>
     <t>ICT Specialist</t>
   </si>
   <si>
     <t>IKT speciālists</t>
   </si>
   <si>
     <t>* Installing, configuring and launching components (HW and SW) ICT solutions and services, including pilot operation.
 * Removing defects of 2nd level, including supporting executive components (NW and IT) at localization and removing of defects.
 * Executing system configurations ICT solutions and services.
 * Managing safety elements ICT solutions and services.
 * Communicating with technical support of suppliers, customers and getting involved in acceptation tests.
 * Getting involved in developing ICT services and solutions at putting them in operation.</t>
   </si>
   <si>
     <t>* Instalēt, konfigurēt un palaiž komponentus (HW un SW) ICT risinājumos un pakalpojumos, ieskaitot pilotoperāciju.
 * Novērst 2. līmeņa defektus, ieskaitot izpildkomponentu (NW un IT) atbalstu lokalizācijā un defektu novēršanā.
 * Izpildīt sistēmu konfigurācijas ICT risinājumos un pakalpojumos.
 * Vadīt drošības elementus ICT risinājumos un pakalpojumos.
 * Komunikēt ar piegādātāju, klientu tehniskā atbalsta dienestiem un piedalīties akcepttestos.
 * Piedalīties ICT pakalpojumu un risinājumu izstrādē un to ieviešanā ekspluatācijā.</t>
   </si>
   <si>
     <t>Mobile Network Development Specialist</t>
   </si>
   <si>
@@ -13413,74 +13899,50 @@
   <si>
     <t>Switching Network Development Specialist</t>
   </si>
   <si>
     <t>Komunikāciju tīkla attīstības speciālists</t>
   </si>
   <si>
     <t>* Planning hardware and software.
 * Implementation and optimization of connection systems, their mutual interconnection, interconnection with other nets and net elements.
 * Preparing, testing and implementation of technical system data, software functions and hardware connection systems.
 * Preparing the testing procedures for verification of functionality of hardware and software for the connection systems.
 * Processing of the statistics data of the connection systems.
 * Cooperating with suppliers in the area of adjusting dimensions of connection systems, their development, including also the development in the area of their software functions.
 * Preparing regular reports concerning productivity and utility of singular connection systems.
 * Cooperating on implementation of the roaming partners.</t>
   </si>
   <si>
     <t>* Aprīkojuma un programmatūras plānošana.
 * Savienojumu sistēmu ieviešana un optimizācija, to savstarpējā savienošana, savienošana ar citiem tīkliem un tīklu elementiem.
 * Tehnisko sistēmu datu, programmatūras funkciju un aprīkojuma savienojumu sistēmu sagatavošana, testēšana un ieviešana.
 * Testēšanas procedūru sagatavošana aparatūras un programmatūras funkcionalitātes pārbaudei savienojumu sistēmās.
 * Savienojumu sistēmu statistikas datu apstrāde.
 * Sadarbība ar piegādātājiem savienojumu sistēmu izmēru pielāgošanas, attīstības jomā, ieskaitot arī to programmatūras funkciju attīstību.
 * Regulāru ziņojumu sagatavošana par atsevišķu savienojumu sistēmu produktivitāti un lietderību.
 * Sadarbība roaminga partneru ieviešanā.</t>
-  </si>
-[...22 lines deleted...]
-* Sekojot tehnoloģiskajiem jaunievedumiem sakaru jomā, lai uzlabotu pakalpojumu sniegšanu.</t>
   </si>
   <si>
     <t>* Carrying out measurements of the access networks.
 * Setting up and moving telecommunication services.
 * Installing and configuring the terminals.
 * Installing and configuring the communication software.
 * Removing the incurred malfunctions.</t>
   </si>
   <si>
     <t>* Veicot piekļuves tīklu mērījumus.
 * Iestatot un pārvietojot telekomunikāciju pakalpojumus.
 * Instalējot un konfigurējot termināļus.
 * Instalējot un konfigurējot sakaru programmatūru.
 * Novēršot radušās bojājumus.</t>
   </si>
   <si>
     <t>Telecommunication Specialist</t>
   </si>
   <si>
     <t>Telekomunikāciju speciālists</t>
   </si>
   <si>
     <t>* Designing, implementing, and maintaining telecommunication systems and networks.
 * Analyzing system performance and identifying areas for improvement.
 * Collaborating with engineering teams to develop innovative communication solutions.
@@ -14636,51 +15098,51 @@
     <t>Hotel Porter</t>
   </si>
   <si>
     <t>Viesnīcas šveicars</t>
   </si>
   <si>
     <t>* Welcoming guests arriving at the hotel.
 * Helping guests when getting in and out of their vehicle, and opening doors.
 * Loading and unloading luggage to/from the vehicle.
 * Helping guests to carry their luggage.
 * Guiding guests to their hotel rooms and presenting the equipment rooms.
 * Responding to the commonly posed questions from guests, and solving problems.</t>
   </si>
   <si>
     <t>* Sagaidīt viesus, kas ierodas viesnīcā.
 * Palīdzēt viesiem iekāpēt un izkāpēt no transportlīdzekļa, kā arī atvērt durvis.
 * Iekraut un izkraut bagāžu transportlīdzeklim/no transportlīdzekļa.
 * Palīdzēt viesiem nest viņu bagāžu.
 * Aizvadīt viesus uz viņu viesnīcas numuriem un iepazīstināt ar numuru aprīkojumu.
 * Atbildēt uz bieži uzdotajiem jautājumiem no viesiem un risināt problēmas.</t>
   </si>
   <si>
     <t>Houseman</t>
   </si>
   <si>
-    <t>Viesnīcas apkalpotājs</t>
+    <t>Housekeeping nodaļas operatīvais darbinieks</t>
   </si>
   <si>
     <t>* Taking part in the effective fulfilling of the daily working tasks in the housekeeping department.
 * Caring for the main storehouse in the housekeeping department.
 * Taking orders of working aids for chambermaids and cleaners.
 * Taking out large goods and working aids to the individual storerooms on the storeys.
 * Taking out, bringing and sorting out of the hotel bed sheets and tea towels.
 * Taking responsibility for the regular monthly stocktaking.</t>
   </si>
   <si>
     <t>* Piedalīšanās mājsaimniecības nodaļas ikdienas darbu uzdevumu efektīvā izpildē.
 * Galvenā noliktavas mājsaimniecības nodaļā aprūpēšana.
 * Kambarmeiteņu un tīrītāju darbarīku pasūtīšana.
 * Lielo preču un darbarīku iznesana uz atsevišķām noliktavām stāvos.
 * Viesnīcas gultas veļas un tējkreklu iznesana, ienesana un šķirošana.
 * Regulāro mēneša inventarizāciju veikšanā atbildības ņemšana.</t>
   </si>
   <si>
     <t>Lifeguard, Swimming Instructor</t>
   </si>
   <si>
     <t>Glābējs, Peldēšanas instruktors</t>
   </si>
   <si>
     <t>* Saving drowning visitors of swimming pools, water parks, beaches and similar facilities.
@@ -15233,80 +15695,50 @@
     <t>Ekspeditors</t>
   </si>
   <si>
     <t>* Ensuring the national and international transport of goods.
 * Seeking and contacting new customers.
 * Receiving and completing pricing inquiries and orders for shipment.
 * Negotiating the terms and conditions and contracting with carriers.
 * Monitoring the availability of vehicles and ensuring their occupancy.
 * Entering data into the information system.
 * Preparing documents for billing.
 * Monitoring the payment discipline of customers.
 * Communicating with customers and carriers.
 * Resolving claims.</t>
   </si>
   <si>
     <t>* Nodrošināt vietējo un starptautisko preču transportu.
 * Meklēt un sazināties ar jauniem klientiem.
 * Saņemt un izpildīt cenu pieprasījumus un sūtījumu pasūtījumus.
 * Sarunāt noteikumus un nosacījumus un noslēgt līgumus ar pārvadātājiem.
 * Uzraudzīt transporta līdzekļu pieejamību un nodrošināt to aizņemšanu.
 * Ievadīt datus informācijas sistēmā.
 * Sagatavot dokumentus rēķinu izrakstīšanai.
 * Uzraudzīt klientu maksājumu disciplīnu.
 * Sazināties ar klientiem un pārvadātājiem.
 * Risināt pretenzijas.</t>
-  </si>
-[...28 lines deleted...]
-* Vadot iniciatīvas, lai veicinātu drošības un atbilstības kultūru organizācijā.</t>
   </si>
   <si>
     <t>Import/Export Officer</t>
   </si>
   <si>
     <t>Importa/eksporta speciālists</t>
   </si>
   <si>
     <t>* Checking figures, postings, and documents for correct entry, mathematical accuracy, and proper codes. 
 * Operating computers programmed with accounting software to record, store, and analyze information. 
 * Classifying, recording, and summarizing numerical and financial data to compile and keep financial records, using journals and ledgers or computers. 
 * Compiling statistical, financial, accounting or auditing reports and tables pertaining to such matters as cash receipts, expenditures, accounts payable and receivable, and profits and losses. 
 * Calculating, preparing, and issuing bills, invoices, account statements, and other financial statements according to established procedures. 
 * Preparing bank deposits by compiling data from cashiers, verifying and balancing receipts, and sending cash, checks, or other forms of payment to banks. 
 * Compiling budget data and documents, based on estimated revenues and expenses and previous budgets. 
 * Preparing purchase orders and expense reports. 
 * Transferring details from separate journals to general ledgers or data processing sheets. 
 * Completing and submitting tax forms and returns, workers' compensation forms, pension contribution forms, and other government documents.</t>
   </si>
   <si>
     <t>* Pārbaudīt ciparus, ierakstus un dokumentus, lai nodrošinātu to pareizu ievadīšanu, matemātisko precizitāti un atbilstību kodekiem.
 * Vadīt datorus, kuros ir ieprogrammēta grāmatvedības programmatūra, lai reģistrētu, uzglabātu un analizētu informāciju.
 * Klasificēt, reģistrēt un apkopot skaitliskus un finansiālos datus, lai sagatavotu un uzturētu finanšu ierakstus, izmantojot žurnālus un grāmatvedību vai datorus.
 * Sagatavot statistiskos, finansiālos, grāmatvedības vai audita ziņojumus un tabulas par tādām lietām kā skaidrā nauda, izdevumi, parādi un kredīti, kā arī peļņu un zaudējumiem.
 * Aprēķināt, sagatavot un izdot rēķinus, faktūras, kontu izvērstus un citus finansiālos paziņojumus atbilstoši noteiktajām procedūrām.
@@ -16491,82 +16923,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F675"/>
+  <dimension ref="A1:F692"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6:F675"/>
+      <selection activeCell="E6" sqref="E6:F692"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.7051" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.7051" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.7051" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.7051" customWidth="true" style="0"/>
     <col min="5" max="5" width="53.844" customWidth="true" style="0"/>
     <col min="6" max="6" width="53.844" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2"/>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3"/>
       <c r="B3" s="1">
-        <v>670</v>
+        <v>687</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>4</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
       <c r="E5" t="s">
         <v>6</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>8</v>
@@ -17147,12846 +17579,13182 @@
         <v>127</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>74</v>
       </c>
       <c r="B35" t="s">
         <v>75</v>
       </c>
       <c r="C35" t="s">
         <v>128</v>
       </c>
       <c r="D35" t="s">
         <v>129</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
+        <v>74</v>
+      </c>
+      <c r="B36" t="s">
+        <v>75</v>
+      </c>
+      <c r="C36" t="s">
         <v>132</v>
       </c>
-      <c r="B36" t="s">
+      <c r="D36" t="s">
         <v>133</v>
       </c>
-      <c r="C36" t="s">
+      <c r="E36" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="D36" t="s">
+      <c r="F36" s="2" t="s">
         <v>135</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B37" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C37" t="s">
         <v>138</v>
       </c>
       <c r="D37" t="s">
         <v>139</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B38" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C38" t="s">
         <v>142</v>
       </c>
       <c r="D38" t="s">
         <v>143</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B39" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C39" t="s">
         <v>146</v>
       </c>
       <c r="D39" t="s">
         <v>147</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B40" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C40" t="s">
         <v>150</v>
       </c>
       <c r="D40" t="s">
         <v>151</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B41" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C41" t="s">
         <v>154</v>
       </c>
       <c r="D41" t="s">
         <v>155</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B42" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C42" t="s">
         <v>158</v>
       </c>
       <c r="D42" t="s">
         <v>159</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B43" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C43" t="s">
         <v>162</v>
       </c>
       <c r="D43" t="s">
         <v>163</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B44" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C44" t="s">
         <v>166</v>
       </c>
       <c r="D44" t="s">
         <v>167</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B45" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C45" t="s">
         <v>170</v>
       </c>
       <c r="D45" t="s">
         <v>171</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B46" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C46" t="s">
         <v>174</v>
       </c>
       <c r="D46" t="s">
         <v>175</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>176</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B47" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C47" t="s">
         <v>178</v>
       </c>
       <c r="D47" t="s">
         <v>179</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B48" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C48" t="s">
         <v>182</v>
       </c>
       <c r="D48" t="s">
         <v>183</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>184</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B49" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C49" t="s">
         <v>186</v>
       </c>
       <c r="D49" t="s">
         <v>187</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B50" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C50" t="s">
         <v>190</v>
       </c>
       <c r="D50" t="s">
         <v>191</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B51" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C51" t="s">
         <v>194</v>
       </c>
       <c r="D51" t="s">
         <v>195</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
+        <v>136</v>
+      </c>
+      <c r="B52" t="s">
+        <v>137</v>
+      </c>
+      <c r="C52" t="s">
         <v>198</v>
       </c>
-      <c r="B52" t="s">
+      <c r="D52" t="s">
         <v>199</v>
       </c>
-      <c r="C52" t="s">
+      <c r="E52" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="D52" t="s">
+      <c r="F52" s="2" t="s">
         <v>201</v>
-      </c>
-[...4 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>198</v>
+        <v>136</v>
       </c>
       <c r="B53" t="s">
-        <v>199</v>
+        <v>137</v>
       </c>
       <c r="C53" t="s">
+        <v>202</v>
+      </c>
+      <c r="D53" t="s">
+        <v>203</v>
+      </c>
+      <c r="E53" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="D53" t="s">
+      <c r="F53" s="2" t="s">
         <v>205</v>
-      </c>
-[...4 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="B54" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="C54" t="s">
         <v>208</v>
       </c>
       <c r="D54" t="s">
         <v>209</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="B55" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="C55" t="s">
         <v>212</v>
       </c>
       <c r="D55" t="s">
         <v>213</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>214</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="B56" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="C56" t="s">
         <v>216</v>
       </c>
       <c r="D56" t="s">
         <v>217</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="B57" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="C57" t="s">
         <v>220</v>
       </c>
       <c r="D57" t="s">
         <v>221</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="B58" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="C58" t="s">
         <v>224</v>
       </c>
       <c r="D58" t="s">
         <v>225</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="B59" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="C59" t="s">
         <v>228</v>
       </c>
       <c r="D59" t="s">
         <v>229</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>230</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="B60" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="C60" t="s">
         <v>232</v>
       </c>
       <c r="D60" t="s">
         <v>233</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>234</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="B61" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="C61" t="s">
         <v>236</v>
       </c>
       <c r="D61" t="s">
         <v>237</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="B62" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="C62" t="s">
         <v>240</v>
       </c>
       <c r="D62" t="s">
         <v>241</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>242</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="B63" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="C63" t="s">
         <v>244</v>
       </c>
       <c r="D63" t="s">
         <v>245</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="B64" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="C64" t="s">
         <v>248</v>
       </c>
       <c r="D64" t="s">
         <v>249</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="B65" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="C65" t="s">
         <v>252</v>
       </c>
       <c r="D65" t="s">
         <v>253</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="B66" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="C66" t="s">
         <v>256</v>
       </c>
       <c r="D66" t="s">
         <v>257</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>258</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="B67" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="C67" t="s">
         <v>260</v>
       </c>
       <c r="D67" t="s">
         <v>261</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="B68" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="C68" t="s">
         <v>264</v>
       </c>
       <c r="D68" t="s">
         <v>265</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>266</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="B69" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="C69" t="s">
         <v>268</v>
       </c>
       <c r="D69" t="s">
         <v>269</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>270</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="B70" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="C70" t="s">
         <v>272</v>
       </c>
       <c r="D70" t="s">
         <v>273</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>274</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
+        <v>206</v>
+      </c>
+      <c r="B71" t="s">
+        <v>207</v>
+      </c>
+      <c r="C71" t="s">
         <v>276</v>
       </c>
-      <c r="B71" t="s">
+      <c r="D71" t="s">
         <v>277</v>
       </c>
-      <c r="C71" t="s">
+      <c r="E71" s="2" t="s">
         <v>278</v>
       </c>
-      <c r="D71" t="s">
+      <c r="F71" s="2" t="s">
         <v>279</v>
-      </c>
-[...4 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>276</v>
+        <v>206</v>
       </c>
       <c r="B72" t="s">
-        <v>277</v>
+        <v>207</v>
       </c>
       <c r="C72" t="s">
+        <v>280</v>
+      </c>
+      <c r="D72" t="s">
+        <v>281</v>
+      </c>
+      <c r="E72" s="2" t="s">
         <v>282</v>
       </c>
-      <c r="D72" t="s">
+      <c r="F72" s="2" t="s">
         <v>283</v>
-      </c>
-[...4 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B73" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C73" t="s">
         <v>286</v>
       </c>
       <c r="D73" t="s">
         <v>287</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>288</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B74" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C74" t="s">
         <v>290</v>
       </c>
       <c r="D74" t="s">
         <v>291</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>292</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B75" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C75" t="s">
         <v>294</v>
       </c>
       <c r="D75" t="s">
         <v>295</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B76" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C76" t="s">
         <v>298</v>
       </c>
       <c r="D76" t="s">
         <v>299</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>300</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B77" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C77" t="s">
         <v>302</v>
       </c>
       <c r="D77" t="s">
         <v>303</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>304</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B78" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C78" t="s">
         <v>306</v>
       </c>
       <c r="D78" t="s">
         <v>307</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>308</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B79" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C79" t="s">
         <v>310</v>
       </c>
       <c r="D79" t="s">
         <v>311</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>312</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B80" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C80" t="s">
         <v>314</v>
       </c>
       <c r="D80" t="s">
         <v>315</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>316</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B81" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C81" t="s">
         <v>318</v>
       </c>
       <c r="D81" t="s">
         <v>319</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>320</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B82" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C82" t="s">
         <v>322</v>
       </c>
       <c r="D82" t="s">
         <v>323</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>324</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B83" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C83" t="s">
         <v>326</v>
       </c>
       <c r="D83" t="s">
         <v>327</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>328</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
+        <v>284</v>
+      </c>
+      <c r="B84" t="s">
+        <v>285</v>
+      </c>
+      <c r="C84" t="s">
         <v>330</v>
       </c>
-      <c r="B84" t="s">
+      <c r="D84" t="s">
         <v>331</v>
       </c>
-      <c r="C84" t="s">
+      <c r="E84" s="2" t="s">
         <v>332</v>
       </c>
-      <c r="D84" t="s">
+      <c r="F84" s="2" t="s">
         <v>333</v>
-      </c>
-[...4 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>330</v>
+        <v>284</v>
       </c>
       <c r="B85" t="s">
-        <v>331</v>
+        <v>285</v>
       </c>
       <c r="C85" t="s">
+        <v>334</v>
+      </c>
+      <c r="D85" t="s">
+        <v>335</v>
+      </c>
+      <c r="E85" s="2" t="s">
         <v>336</v>
       </c>
-      <c r="D85" t="s">
+      <c r="F85" s="2" t="s">
         <v>337</v>
-      </c>
-[...4 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="B86" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="C86" t="s">
         <v>340</v>
       </c>
       <c r="D86" t="s">
         <v>341</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>342</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="B87" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="C87" t="s">
-        <v>314</v>
+        <v>344</v>
       </c>
       <c r="D87" t="s">
-        <v>315</v>
+        <v>345</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>316</v>
+        <v>346</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="B88" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="C88" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D88" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="B89" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="C89" t="s">
-        <v>351</v>
+        <v>322</v>
       </c>
       <c r="D89" t="s">
+        <v>323</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="F89" s="2" t="s">
         <v>352</v>
-      </c>
-[...4 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B90" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C90" t="s">
         <v>355</v>
       </c>
       <c r="D90" t="s">
         <v>356</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>357</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B91" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C91" t="s">
         <v>359</v>
       </c>
       <c r="D91" t="s">
         <v>360</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>361</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B92" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C92" t="s">
         <v>363</v>
       </c>
       <c r="D92" t="s">
         <v>364</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>365</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B93" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C93" t="s">
         <v>367</v>
       </c>
       <c r="D93" t="s">
         <v>368</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>369</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B94" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C94" t="s">
         <v>371</v>
       </c>
       <c r="D94" t="s">
         <v>372</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>373</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B95" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C95" t="s">
         <v>375</v>
       </c>
       <c r="D95" t="s">
         <v>376</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>377</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B96" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C96" t="s">
         <v>379</v>
       </c>
       <c r="D96" t="s">
         <v>380</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>381</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B97" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C97" t="s">
         <v>383</v>
       </c>
       <c r="D97" t="s">
         <v>384</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B98" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C98" t="s">
         <v>387</v>
       </c>
       <c r="D98" t="s">
         <v>388</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>389</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B99" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C99" t="s">
         <v>391</v>
       </c>
       <c r="D99" t="s">
         <v>392</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B100" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C100" t="s">
         <v>395</v>
       </c>
       <c r="D100" t="s">
         <v>396</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>397</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B101" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C101" t="s">
         <v>399</v>
       </c>
       <c r="D101" t="s">
         <v>400</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>401</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B102" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C102" t="s">
         <v>403</v>
       </c>
       <c r="D102" t="s">
         <v>404</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>405</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B103" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C103" t="s">
         <v>407</v>
       </c>
       <c r="D103" t="s">
         <v>408</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>409</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B104" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C104" t="s">
         <v>411</v>
       </c>
       <c r="D104" t="s">
         <v>412</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>413</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B105" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C105" t="s">
         <v>415</v>
       </c>
       <c r="D105" t="s">
         <v>416</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>417</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B106" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C106" t="s">
         <v>419</v>
       </c>
       <c r="D106" t="s">
         <v>420</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>421</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B107" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C107" t="s">
         <v>423</v>
       </c>
       <c r="D107" t="s">
         <v>424</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>425</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B108" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C108" t="s">
         <v>427</v>
       </c>
       <c r="D108" t="s">
         <v>428</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>429</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B109" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C109" t="s">
         <v>431</v>
       </c>
       <c r="D109" t="s">
         <v>432</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>433</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B110" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C110" t="s">
         <v>435</v>
       </c>
       <c r="D110" t="s">
         <v>436</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>437</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B111" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C111" t="s">
         <v>439</v>
       </c>
       <c r="D111" t="s">
         <v>440</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>441</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B112" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C112" t="s">
         <v>443</v>
       </c>
       <c r="D112" t="s">
         <v>444</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>445</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B113" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C113" t="s">
         <v>447</v>
       </c>
       <c r="D113" t="s">
         <v>448</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>449</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B114" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C114" t="s">
         <v>451</v>
       </c>
       <c r="D114" t="s">
         <v>452</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>453</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="B115" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C115" t="s">
         <v>455</v>
       </c>
       <c r="D115" t="s">
         <v>456</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>457</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
+        <v>353</v>
+      </c>
+      <c r="B116" t="s">
+        <v>354</v>
+      </c>
+      <c r="C116" t="s">
         <v>459</v>
       </c>
-      <c r="B116" t="s">
+      <c r="D116" t="s">
         <v>460</v>
       </c>
-      <c r="C116" t="s">
+      <c r="E116" s="2" t="s">
         <v>461</v>
       </c>
-      <c r="D116" t="s">
+      <c r="F116" s="2" t="s">
         <v>462</v>
-      </c>
-[...4 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>459</v>
+        <v>353</v>
       </c>
       <c r="B117" t="s">
-        <v>460</v>
+        <v>354</v>
       </c>
       <c r="C117" t="s">
+        <v>463</v>
+      </c>
+      <c r="D117" t="s">
+        <v>464</v>
+      </c>
+      <c r="E117" s="2" t="s">
         <v>465</v>
       </c>
-      <c r="D117" t="s">
+      <c r="F117" s="2" t="s">
         <v>466</v>
-      </c>
-[...4 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B118" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C118" t="s">
         <v>469</v>
       </c>
       <c r="D118" t="s">
         <v>470</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>471</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B119" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C119" t="s">
         <v>473</v>
       </c>
       <c r="D119" t="s">
         <v>474</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>475</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B120" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C120" t="s">
         <v>477</v>
       </c>
       <c r="D120" t="s">
         <v>478</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>479</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B121" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C121" t="s">
         <v>481</v>
       </c>
       <c r="D121" t="s">
         <v>482</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>483</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B122" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C122" t="s">
         <v>485</v>
       </c>
       <c r="D122" t="s">
         <v>486</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>487</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B123" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C123" t="s">
         <v>489</v>
       </c>
       <c r="D123" t="s">
         <v>490</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>491</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B124" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C124" t="s">
         <v>493</v>
       </c>
       <c r="D124" t="s">
         <v>494</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>495</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B125" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C125" t="s">
         <v>497</v>
       </c>
       <c r="D125" t="s">
         <v>498</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>499</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B126" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C126" t="s">
         <v>501</v>
       </c>
       <c r="D126" t="s">
         <v>502</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>503</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B127" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C127" t="s">
         <v>505</v>
       </c>
       <c r="D127" t="s">
         <v>506</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>507</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B128" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C128" t="s">
-        <v>294</v>
+        <v>509</v>
       </c>
       <c r="D128" t="s">
-        <v>295</v>
+        <v>510</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="F128" s="2" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B129" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C129" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="D129" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B130" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C130" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="D130" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B131" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C131" t="s">
-        <v>519</v>
+        <v>302</v>
       </c>
       <c r="D131" t="s">
-        <v>520</v>
+        <v>303</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>521</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B132" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C132" t="s">
         <v>523</v>
       </c>
       <c r="D132" t="s">
         <v>524</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>525</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B133" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C133" t="s">
         <v>527</v>
       </c>
       <c r="D133" t="s">
         <v>528</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>529</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B134" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C134" t="s">
         <v>531</v>
       </c>
       <c r="D134" t="s">
         <v>532</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>533</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B135" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C135" t="s">
         <v>535</v>
       </c>
       <c r="D135" t="s">
         <v>536</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>537</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B136" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C136" t="s">
         <v>539</v>
       </c>
       <c r="D136" t="s">
         <v>540</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>541</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B137" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C137" t="s">
         <v>543</v>
       </c>
       <c r="D137" t="s">
         <v>544</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>545</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B138" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C138" t="s">
         <v>547</v>
       </c>
       <c r="D138" t="s">
         <v>548</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>549</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B139" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C139" t="s">
         <v>551</v>
       </c>
       <c r="D139" t="s">
         <v>552</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>553</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B140" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C140" t="s">
         <v>555</v>
       </c>
       <c r="D140" t="s">
         <v>556</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>557</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B141" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C141" t="s">
         <v>559</v>
       </c>
       <c r="D141" t="s">
         <v>560</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>561</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B142" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C142" t="s">
         <v>563</v>
       </c>
       <c r="D142" t="s">
         <v>564</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>565</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B143" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C143" t="s">
         <v>567</v>
       </c>
       <c r="D143" t="s">
         <v>568</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>569</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B144" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C144" t="s">
         <v>571</v>
       </c>
       <c r="D144" t="s">
         <v>572</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>573</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B145" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C145" t="s">
         <v>575</v>
       </c>
       <c r="D145" t="s">
         <v>576</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>577</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B146" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C146" t="s">
         <v>579</v>
       </c>
       <c r="D146" t="s">
         <v>580</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>581</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B147" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C147" t="s">
         <v>583</v>
       </c>
       <c r="D147" t="s">
         <v>584</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>585</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B148" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C148" t="s">
         <v>587</v>
       </c>
       <c r="D148" t="s">
         <v>588</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>589</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B149" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C149" t="s">
         <v>591</v>
       </c>
       <c r="D149" t="s">
         <v>592</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>593</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B150" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C150" t="s">
         <v>595</v>
       </c>
       <c r="D150" t="s">
         <v>596</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>597</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B151" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C151" t="s">
         <v>599</v>
       </c>
       <c r="D151" t="s">
         <v>600</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>601</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B152" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C152" t="s">
         <v>603</v>
       </c>
       <c r="D152" t="s">
         <v>604</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>605</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B153" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C153" t="s">
         <v>607</v>
       </c>
       <c r="D153" t="s">
         <v>608</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>609</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="B154" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C154" t="s">
         <v>611</v>
       </c>
       <c r="D154" t="s">
         <v>612</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
+        <v>467</v>
+      </c>
+      <c r="B155" t="s">
+        <v>468</v>
+      </c>
+      <c r="C155" t="s">
         <v>615</v>
       </c>
-      <c r="B155" t="s">
+      <c r="D155" t="s">
         <v>616</v>
       </c>
-      <c r="C155" t="s">
+      <c r="E155" s="2" t="s">
         <v>617</v>
       </c>
-      <c r="D155" t="s">
+      <c r="F155" s="2" t="s">
         <v>618</v>
-      </c>
-[...4 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>615</v>
+        <v>467</v>
       </c>
       <c r="B156" t="s">
-        <v>616</v>
+        <v>468</v>
       </c>
       <c r="C156" t="s">
+        <v>619</v>
+      </c>
+      <c r="D156" t="s">
+        <v>620</v>
+      </c>
+      <c r="E156" s="2" t="s">
         <v>621</v>
       </c>
-      <c r="D156" t="s">
+      <c r="F156" s="2" t="s">
         <v>622</v>
-      </c>
-[...4 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>615</v>
+        <v>623</v>
       </c>
       <c r="B157" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
       <c r="C157" t="s">
         <v>625</v>
       </c>
       <c r="D157" t="s">
         <v>626</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>627</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
+        <v>623</v>
+      </c>
+      <c r="B158" t="s">
+        <v>624</v>
+      </c>
+      <c r="C158" t="s">
         <v>629</v>
       </c>
-      <c r="B158" t="s">
+      <c r="D158" t="s">
         <v>630</v>
       </c>
-      <c r="C158" t="s">
+      <c r="E158" s="2" t="s">
         <v>631</v>
       </c>
-      <c r="D158" t="s">
+      <c r="F158" s="2" t="s">
         <v>632</v>
-      </c>
-[...4 lines deleted...]
-        <v>634</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="B159" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="C159" t="s">
+        <v>633</v>
+      </c>
+      <c r="D159" t="s">
+        <v>634</v>
+      </c>
+      <c r="E159" s="2" t="s">
         <v>635</v>
       </c>
-      <c r="D159" t="s">
+      <c r="F159" s="2" t="s">
         <v>636</v>
-      </c>
-[...4 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B160" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C160" t="s">
         <v>639</v>
       </c>
       <c r="D160" t="s">
         <v>640</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>641</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B161" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C161" t="s">
         <v>643</v>
       </c>
       <c r="D161" t="s">
         <v>644</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>645</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B162" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C162" t="s">
         <v>647</v>
       </c>
       <c r="D162" t="s">
         <v>648</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>649</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B163" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C163" t="s">
         <v>651</v>
       </c>
       <c r="D163" t="s">
         <v>652</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>653</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B164" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C164" t="s">
         <v>655</v>
       </c>
       <c r="D164" t="s">
         <v>656</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>657</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B165" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C165" t="s">
         <v>659</v>
       </c>
       <c r="D165" t="s">
         <v>660</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>661</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B166" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C166" t="s">
         <v>663</v>
       </c>
       <c r="D166" t="s">
         <v>664</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>665</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B167" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C167" t="s">
         <v>667</v>
       </c>
       <c r="D167" t="s">
         <v>668</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>669</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B168" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C168" t="s">
         <v>671</v>
       </c>
       <c r="D168" t="s">
         <v>672</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>673</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B169" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C169" t="s">
         <v>675</v>
       </c>
       <c r="D169" t="s">
         <v>676</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>677</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B170" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C170" t="s">
         <v>679</v>
       </c>
       <c r="D170" t="s">
         <v>680</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>681</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B171" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C171" t="s">
         <v>683</v>
       </c>
       <c r="D171" t="s">
         <v>684</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>685</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B172" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C172" t="s">
-        <v>232</v>
+        <v>687</v>
       </c>
       <c r="D172" t="s">
-        <v>233</v>
+        <v>688</v>
       </c>
       <c r="E172" s="2" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="F172" s="2" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B173" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C173" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="D173" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="E173" s="2" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="F173" s="2" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B174" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C174" t="s">
-        <v>693</v>
+        <v>240</v>
       </c>
       <c r="D174" t="s">
-        <v>694</v>
+        <v>241</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>695</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B175" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C175" t="s">
         <v>697</v>
       </c>
       <c r="D175" t="s">
         <v>698</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>699</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B176" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C176" t="s">
         <v>701</v>
       </c>
       <c r="D176" t="s">
         <v>702</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>703</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B177" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C177" t="s">
         <v>705</v>
       </c>
       <c r="D177" t="s">
         <v>706</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>707</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B178" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C178" t="s">
         <v>709</v>
       </c>
       <c r="D178" t="s">
         <v>710</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>711</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B179" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C179" t="s">
         <v>713</v>
       </c>
       <c r="D179" t="s">
         <v>714</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>715</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B180" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C180" t="s">
         <v>717</v>
       </c>
       <c r="D180" t="s">
         <v>718</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>719</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B181" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C181" t="s">
         <v>721</v>
       </c>
       <c r="D181" t="s">
         <v>722</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>723</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B182" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C182" t="s">
         <v>725</v>
       </c>
       <c r="D182" t="s">
         <v>726</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>727</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B183" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C183" t="s">
         <v>729</v>
       </c>
       <c r="D183" t="s">
         <v>730</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>731</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>629</v>
+        <v>637</v>
       </c>
       <c r="B184" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="C184" t="s">
         <v>733</v>
       </c>
       <c r="D184" t="s">
         <v>734</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>735</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
+        <v>637</v>
+      </c>
+      <c r="B185" t="s">
+        <v>638</v>
+      </c>
+      <c r="C185" t="s">
         <v>737</v>
       </c>
-      <c r="B185" t="s">
+      <c r="D185" t="s">
         <v>738</v>
       </c>
-      <c r="C185" t="s">
+      <c r="E185" s="2" t="s">
         <v>739</v>
       </c>
-      <c r="D185" t="s">
+      <c r="F185" s="2" t="s">
         <v>740</v>
-      </c>
-[...4 lines deleted...]
-        <v>742</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>737</v>
+        <v>637</v>
       </c>
       <c r="B186" t="s">
-        <v>738</v>
+        <v>638</v>
       </c>
       <c r="C186" t="s">
+        <v>741</v>
+      </c>
+      <c r="D186" t="s">
+        <v>742</v>
+      </c>
+      <c r="E186" s="2" t="s">
         <v>743</v>
       </c>
-      <c r="D186" t="s">
+      <c r="F186" s="2" t="s">
         <v>744</v>
-      </c>
-[...4 lines deleted...]
-        <v>746</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="B187" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C187" t="s">
         <v>747</v>
       </c>
       <c r="D187" t="s">
         <v>748</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>749</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="B188" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C188" t="s">
         <v>751</v>
       </c>
       <c r="D188" t="s">
         <v>752</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>753</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="B189" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C189" t="s">
         <v>755</v>
       </c>
       <c r="D189" t="s">
         <v>756</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>757</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="B190" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C190" t="s">
         <v>759</v>
       </c>
       <c r="D190" t="s">
         <v>760</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>761</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="B191" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C191" t="s">
         <v>763</v>
       </c>
       <c r="D191" t="s">
         <v>764</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>765</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="B192" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C192" t="s">
         <v>767</v>
       </c>
       <c r="D192" t="s">
         <v>768</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>769</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="B193" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C193" t="s">
         <v>771</v>
       </c>
       <c r="D193" t="s">
         <v>772</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>773</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="B194" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C194" t="s">
         <v>775</v>
       </c>
       <c r="D194" t="s">
         <v>776</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>777</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="B195" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C195" t="s">
         <v>779</v>
       </c>
       <c r="D195" t="s">
         <v>780</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>781</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="B196" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C196" t="s">
         <v>783</v>
       </c>
       <c r="D196" t="s">
         <v>784</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>785</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="B197" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C197" t="s">
         <v>787</v>
       </c>
       <c r="D197" t="s">
         <v>788</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>789</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="B198" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C198" t="s">
         <v>791</v>
       </c>
       <c r="D198" t="s">
         <v>792</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>793</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="B199" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C199" t="s">
         <v>795</v>
       </c>
       <c r="D199" t="s">
         <v>796</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>797</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="B200" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C200" t="s">
         <v>799</v>
       </c>
       <c r="D200" t="s">
         <v>800</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>801</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="B201" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C201" t="s">
         <v>803</v>
       </c>
       <c r="D201" t="s">
         <v>804</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>805</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="B202" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C202" t="s">
         <v>807</v>
       </c>
       <c r="D202" t="s">
         <v>808</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>809</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="B203" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C203" t="s">
         <v>811</v>
       </c>
       <c r="D203" t="s">
         <v>812</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>813</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="B204" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C204" t="s">
         <v>815</v>
       </c>
       <c r="D204" t="s">
         <v>816</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>817</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="B205" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C205" t="s">
         <v>819</v>
       </c>
       <c r="D205" t="s">
         <v>820</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>821</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="B206" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C206" t="s">
         <v>823</v>
       </c>
       <c r="D206" t="s">
         <v>824</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>825</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="B207" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="C207" t="s">
         <v>827</v>
       </c>
       <c r="D207" t="s">
         <v>828</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>829</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
+        <v>745</v>
+      </c>
+      <c r="B208" t="s">
+        <v>746</v>
+      </c>
+      <c r="C208" t="s">
         <v>831</v>
       </c>
-      <c r="B208" t="s">
+      <c r="D208" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>295</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>833</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>831</v>
+        <v>745</v>
       </c>
       <c r="B209" t="s">
-        <v>832</v>
+        <v>746</v>
       </c>
       <c r="C209" t="s">
-        <v>511</v>
+        <v>835</v>
       </c>
       <c r="D209" t="s">
-        <v>512</v>
+        <v>836</v>
       </c>
       <c r="E209" s="2" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="F209" s="2" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="B210" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="C210" t="s">
-        <v>837</v>
+        <v>302</v>
       </c>
       <c r="D210" t="s">
-        <v>838</v>
+        <v>303</v>
       </c>
       <c r="E210" s="2" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="F210" s="2" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="B211" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="C211" t="s">
-        <v>841</v>
+        <v>523</v>
       </c>
       <c r="D211" t="s">
-        <v>842</v>
+        <v>524</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>843</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="B212" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="C212" t="s">
         <v>845</v>
       </c>
       <c r="D212" t="s">
         <v>846</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>847</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="B213" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="C213" t="s">
         <v>849</v>
       </c>
       <c r="D213" t="s">
         <v>850</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>851</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="B214" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="C214" t="s">
         <v>853</v>
       </c>
       <c r="D214" t="s">
         <v>854</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>855</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="B215" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="C215" t="s">
         <v>857</v>
       </c>
       <c r="D215" t="s">
         <v>858</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>859</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="B216" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="C216" t="s">
         <v>861</v>
       </c>
       <c r="D216" t="s">
         <v>862</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>863</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>864</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="B217" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="C217" t="s">
-        <v>302</v>
+        <v>865</v>
       </c>
       <c r="D217" t="s">
-        <v>303</v>
+        <v>866</v>
       </c>
       <c r="E217" s="2" t="s">
-        <v>304</v>
+        <v>867</v>
       </c>
       <c r="F217" s="2" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="B218" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="C218" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="D218" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="E218" s="2" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="F218" s="2" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="B219" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="C219" t="s">
-        <v>870</v>
+        <v>310</v>
       </c>
       <c r="D219" t="s">
-        <v>871</v>
+        <v>311</v>
       </c>
       <c r="E219" s="2" t="s">
-        <v>872</v>
+        <v>312</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="B220" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="C220" t="s">
         <v>874</v>
       </c>
       <c r="D220" t="s">
         <v>875</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>876</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="B221" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="C221" t="s">
         <v>878</v>
       </c>
       <c r="D221" t="s">
         <v>879</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>880</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="B222" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="C222" t="s">
         <v>882</v>
       </c>
       <c r="D222" t="s">
         <v>883</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>884</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="B223" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="C223" t="s">
         <v>886</v>
       </c>
       <c r="D223" t="s">
         <v>887</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>888</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="B224" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="C224" t="s">
         <v>890</v>
       </c>
       <c r="D224" t="s">
         <v>891</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>892</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="B225" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="C225" t="s">
         <v>894</v>
       </c>
       <c r="D225" t="s">
         <v>895</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>896</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="B226" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="C226" t="s">
-        <v>314</v>
+        <v>898</v>
       </c>
       <c r="D226" t="s">
-        <v>315</v>
+        <v>899</v>
       </c>
       <c r="E226" s="2" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="F226" s="2" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>900</v>
+        <v>839</v>
       </c>
       <c r="B227" t="s">
-        <v>901</v>
+        <v>840</v>
       </c>
       <c r="C227" t="s">
         <v>902</v>
       </c>
       <c r="D227" t="s">
         <v>903</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>904</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>900</v>
+        <v>839</v>
       </c>
       <c r="B228" t="s">
-        <v>901</v>
+        <v>840</v>
       </c>
       <c r="C228" t="s">
+        <v>322</v>
+      </c>
+      <c r="D228" t="s">
+        <v>323</v>
+      </c>
+      <c r="E228" s="2" t="s">
         <v>906</v>
       </c>
-      <c r="D228" t="s">
+      <c r="F228" s="2" t="s">
         <v>907</v>
-      </c>
-[...4 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
       <c r="B229" t="s">
-        <v>901</v>
+        <v>909</v>
       </c>
       <c r="C229" t="s">
         <v>910</v>
       </c>
       <c r="D229" t="s">
         <v>911</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>912</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
       <c r="B230" t="s">
-        <v>901</v>
+        <v>909</v>
       </c>
       <c r="C230" t="s">
         <v>914</v>
       </c>
       <c r="D230" t="s">
         <v>915</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>916</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
       <c r="B231" t="s">
-        <v>901</v>
+        <v>909</v>
       </c>
       <c r="C231" t="s">
         <v>918</v>
       </c>
       <c r="D231" t="s">
         <v>919</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>920</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
       <c r="B232" t="s">
-        <v>901</v>
+        <v>909</v>
       </c>
       <c r="C232" t="s">
         <v>922</v>
       </c>
       <c r="D232" t="s">
         <v>923</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>924</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
+        <v>908</v>
+      </c>
+      <c r="B233" t="s">
+        <v>909</v>
+      </c>
+      <c r="C233" t="s">
         <v>926</v>
       </c>
-      <c r="B233" t="s">
+      <c r="D233" t="s">
         <v>927</v>
       </c>
-      <c r="C233" t="s">
+      <c r="E233" s="2" t="s">
         <v>928</v>
       </c>
-      <c r="D233" t="s">
+      <c r="F233" s="2" t="s">
         <v>929</v>
-      </c>
-[...4 lines deleted...]
-        <v>931</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>926</v>
+        <v>908</v>
       </c>
       <c r="B234" t="s">
-        <v>927</v>
+        <v>909</v>
       </c>
       <c r="C234" t="s">
+        <v>930</v>
+      </c>
+      <c r="D234" t="s">
+        <v>931</v>
+      </c>
+      <c r="E234" s="2" t="s">
         <v>932</v>
       </c>
-      <c r="D234" t="s">
+      <c r="F234" s="2" t="s">
         <v>933</v>
-      </c>
-[...4 lines deleted...]
-        <v>935</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>926</v>
+        <v>934</v>
       </c>
       <c r="B235" t="s">
-        <v>927</v>
+        <v>935</v>
       </c>
       <c r="C235" t="s">
         <v>936</v>
       </c>
       <c r="D235" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="E235" s="2" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="F235" s="2" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>926</v>
+        <v>934</v>
       </c>
       <c r="B236" t="s">
-        <v>927</v>
+        <v>935</v>
       </c>
       <c r="C236" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="D236" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="E236" s="2" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="F236" s="2" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>926</v>
+        <v>934</v>
       </c>
       <c r="B237" t="s">
-        <v>927</v>
+        <v>935</v>
       </c>
       <c r="C237" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="D237" t="s">
         <v>944</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>945</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>926</v>
+        <v>934</v>
       </c>
       <c r="B238" t="s">
-        <v>927</v>
+        <v>935</v>
       </c>
       <c r="C238" t="s">
         <v>947</v>
       </c>
       <c r="D238" t="s">
         <v>948</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>949</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
+        <v>934</v>
+      </c>
+      <c r="B239" t="s">
+        <v>935</v>
+      </c>
+      <c r="C239" t="s">
         <v>951</v>
       </c>
-      <c r="B239" t="s">
+      <c r="D239" t="s">
         <v>952</v>
       </c>
-      <c r="C239" t="s">
+      <c r="E239" s="2" t="s">
         <v>953</v>
       </c>
-      <c r="D239" t="s">
+      <c r="F239" s="2" t="s">
         <v>954</v>
-      </c>
-[...4 lines deleted...]
-        <v>956</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>951</v>
+        <v>934</v>
       </c>
       <c r="B240" t="s">
-        <v>952</v>
+        <v>935</v>
       </c>
       <c r="C240" t="s">
+        <v>955</v>
+      </c>
+      <c r="D240" t="s">
+        <v>956</v>
+      </c>
+      <c r="E240" s="2" t="s">
         <v>957</v>
       </c>
-      <c r="D240" t="s">
+      <c r="F240" s="2" t="s">
         <v>958</v>
-      </c>
-[...4 lines deleted...]
-        <v>960</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B241" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C241" t="s">
         <v>961</v>
       </c>
       <c r="D241" t="s">
         <v>962</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>963</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B242" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C242" t="s">
         <v>965</v>
       </c>
       <c r="D242" t="s">
         <v>966</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>967</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B243" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C243" t="s">
         <v>969</v>
       </c>
       <c r="D243" t="s">
         <v>970</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>971</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B244" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C244" t="s">
         <v>973</v>
       </c>
       <c r="D244" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="E244" s="2" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="F244" s="2" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B245" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C245" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="D245" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="E245" s="2" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="F245" s="2" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B246" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C246" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="D246" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="E246" s="2" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="F246" s="2" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B247" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C247" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="D247" t="s">
         <v>985</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>986</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B248" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C248" t="s">
         <v>988</v>
       </c>
       <c r="D248" t="s">
         <v>989</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>990</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B249" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C249" t="s">
         <v>992</v>
       </c>
       <c r="D249" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="E249" s="2" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="F249" s="2" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B250" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C250" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="D250" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="E250" s="2" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="F250" s="2" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B251" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C251" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="D251" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="E251" s="2" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F251" s="2" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B252" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C252" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="D252" t="s">
         <v>1004</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>1005</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B253" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C253" t="s">
         <v>1007</v>
       </c>
       <c r="D253" t="s">
         <v>1008</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>1009</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B254" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C254" t="s">
         <v>1011</v>
       </c>
       <c r="D254" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="E254" s="2" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="F254" s="2" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B255" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C255" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="D255" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="E255" s="2" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="F255" s="2" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B256" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C256" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="D256" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="E256" s="2" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="F256" s="2" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B257" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C257" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="D257" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E257" s="2" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F257" s="2" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B258" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C258" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D258" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="E258" s="2" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F258" s="2" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B259" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C259" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="D259" t="s">
         <v>1030</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>1031</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B260" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C260" t="s">
         <v>1033</v>
       </c>
       <c r="D260" t="s">
         <v>1034</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>1035</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B261" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C261" t="s">
         <v>1037</v>
       </c>
       <c r="D261" t="s">
         <v>1038</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>1039</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B262" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C262" t="s">
         <v>1041</v>
       </c>
       <c r="D262" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E262" s="2" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="F262" s="2" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B263" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C263" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="D263" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E263" s="2" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F263" s="2" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B264" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C264" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="D264" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="E264" s="2" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="F264" s="2" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B265" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C265" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="D265" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="E265" s="2" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="F265" s="2" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B266" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C266" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="D266" t="s">
         <v>1056</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>1057</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B267" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C267" t="s">
         <v>1059</v>
       </c>
       <c r="D267" t="s">
         <v>1060</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>1061</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B268" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C268" t="s">
         <v>1063</v>
       </c>
       <c r="D268" t="s">
         <v>1064</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>1065</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B269" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C269" t="s">
         <v>1067</v>
       </c>
       <c r="D269" t="s">
         <v>1068</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>1069</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B270" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C270" t="s">
         <v>1071</v>
       </c>
       <c r="D270" t="s">
         <v>1072</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>1073</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B271" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C271" t="s">
         <v>1075</v>
       </c>
       <c r="D271" t="s">
         <v>1076</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>1077</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>1078</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B272" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C272" t="s">
         <v>1079</v>
       </c>
       <c r="D272" t="s">
         <v>1080</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>1081</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B273" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C273" t="s">
         <v>1083</v>
       </c>
       <c r="D273" t="s">
         <v>1084</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>1085</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B274" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C274" t="s">
         <v>1087</v>
       </c>
       <c r="D274" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="E274" s="2" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="F274" s="2" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B275" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C275" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="D275" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="E275" s="2" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="F275" s="2" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B276" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C276" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="D276" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="E276" s="2" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="F276" s="2" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B277" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C277" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="D277" t="s">
         <v>1099</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>1100</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B278" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C278" t="s">
         <v>1102</v>
       </c>
       <c r="D278" t="s">
         <v>1103</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>1104</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>1105</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B279" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C279" t="s">
         <v>1106</v>
       </c>
       <c r="D279" t="s">
         <v>1107</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>1108</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B280" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C280" t="s">
         <v>1110</v>
       </c>
       <c r="D280" t="s">
         <v>1111</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>1112</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B281" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C281" t="s">
         <v>1114</v>
       </c>
       <c r="D281" t="s">
         <v>1115</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B282" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C282" t="s">
         <v>1118</v>
       </c>
       <c r="D282" t="s">
         <v>1119</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>1120</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B283" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C283" t="s">
         <v>1122</v>
       </c>
       <c r="D283" t="s">
         <v>1123</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>1124</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>1125</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B284" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C284" t="s">
         <v>1126</v>
       </c>
       <c r="D284" t="s">
         <v>1127</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>1128</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B285" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C285" t="s">
-        <v>886</v>
+        <v>1130</v>
       </c>
       <c r="D285" t="s">
-        <v>887</v>
+        <v>1131</v>
       </c>
       <c r="E285" s="2" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="F285" s="2" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B286" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C286" t="s">
-        <v>890</v>
+        <v>1134</v>
       </c>
       <c r="D286" t="s">
-        <v>891</v>
+        <v>1135</v>
       </c>
       <c r="E286" s="2" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
       <c r="F286" s="2" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B287" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C287" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="D287" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="E287" s="2" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="F287" s="2" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B288" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C288" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
       <c r="D288" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="E288" s="2" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="F288" s="2" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B289" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C289" t="s">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="D289" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="E289" s="2" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="F289" s="2" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B290" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C290" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="D290" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="E290" s="2" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="F290" s="2" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B291" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C291" t="s">
-        <v>1150</v>
+        <v>894</v>
       </c>
       <c r="D291" t="s">
-        <v>1151</v>
+        <v>895</v>
       </c>
       <c r="E291" s="2" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="F291" s="2" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B292" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C292" t="s">
-        <v>1154</v>
+        <v>898</v>
       </c>
       <c r="D292" t="s">
-        <v>1155</v>
+        <v>899</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>1156</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B293" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C293" t="s">
         <v>1158</v>
       </c>
       <c r="D293" t="s">
         <v>1159</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>1160</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>1161</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="B294" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="C294" t="s">
         <v>1162</v>
       </c>
       <c r="D294" t="s">
         <v>1163</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>1164</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>1165</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
+        <v>959</v>
+      </c>
+      <c r="B295" t="s">
+        <v>960</v>
+      </c>
+      <c r="C295" t="s">
         <v>1166</v>
       </c>
-      <c r="B295" t="s">
+      <c r="D295" t="s">
         <v>1167</v>
       </c>
-      <c r="C295" t="s">
+      <c r="E295" s="2" t="s">
         <v>1168</v>
       </c>
-      <c r="D295" t="s">
+      <c r="F295" s="2" t="s">
         <v>1169</v>
-      </c>
-[...4 lines deleted...]
-        <v>1171</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>1166</v>
+        <v>959</v>
       </c>
       <c r="B296" t="s">
-        <v>1167</v>
+        <v>960</v>
       </c>
       <c r="C296" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E296" s="2" t="s">
         <v>1172</v>
       </c>
-      <c r="D296" t="s">
+      <c r="F296" s="2" t="s">
         <v>1173</v>
-      </c>
-[...4 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>1166</v>
+        <v>959</v>
       </c>
       <c r="B297" t="s">
-        <v>1167</v>
+        <v>960</v>
       </c>
       <c r="C297" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E297" s="2" t="s">
         <v>1176</v>
       </c>
-      <c r="D297" t="s">
+      <c r="F297" s="2" t="s">
         <v>1177</v>
-      </c>
-[...4 lines deleted...]
-        <v>1179</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>1166</v>
+        <v>959</v>
       </c>
       <c r="B298" t="s">
-        <v>1167</v>
+        <v>960</v>
       </c>
       <c r="C298" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E298" s="2" t="s">
         <v>1180</v>
       </c>
-      <c r="D298" t="s">
+      <c r="F298" s="2" t="s">
         <v>1181</v>
-      </c>
-[...4 lines deleted...]
-        <v>1183</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>1166</v>
+        <v>959</v>
       </c>
       <c r="B299" t="s">
-        <v>1167</v>
+        <v>960</v>
       </c>
       <c r="C299" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E299" s="2" t="s">
         <v>1184</v>
       </c>
-      <c r="D299" t="s">
+      <c r="F299" s="2" t="s">
         <v>1185</v>
-      </c>
-[...4 lines deleted...]
-        <v>1187</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>1166</v>
+        <v>959</v>
       </c>
       <c r="B300" t="s">
-        <v>1167</v>
+        <v>960</v>
       </c>
       <c r="C300" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E300" s="2" t="s">
         <v>1188</v>
       </c>
-      <c r="D300" t="s">
+      <c r="F300" s="2" t="s">
         <v>1189</v>
-      </c>
-[...4 lines deleted...]
-        <v>1191</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>1166</v>
+        <v>959</v>
       </c>
       <c r="B301" t="s">
-        <v>1167</v>
+        <v>960</v>
       </c>
       <c r="C301" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E301" s="2" t="s">
         <v>1192</v>
       </c>
-      <c r="D301" t="s">
+      <c r="F301" s="2" t="s">
         <v>1193</v>
-      </c>
-[...4 lines deleted...]
-        <v>1195</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>1166</v>
+        <v>959</v>
       </c>
       <c r="B302" t="s">
-        <v>1167</v>
+        <v>960</v>
       </c>
       <c r="C302" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E302" s="2" t="s">
         <v>1196</v>
       </c>
-      <c r="D302" t="s">
+      <c r="F302" s="2" t="s">
         <v>1197</v>
-      </c>
-[...4 lines deleted...]
-        <v>1199</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>1166</v>
+        <v>1198</v>
       </c>
       <c r="B303" t="s">
-        <v>1167</v>
+        <v>1199</v>
       </c>
       <c r="C303" t="s">
         <v>1200</v>
       </c>
       <c r="D303" t="s">
         <v>1201</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>1202</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>1203</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>1166</v>
+        <v>1198</v>
       </c>
       <c r="B304" t="s">
-        <v>1167</v>
+        <v>1199</v>
       </c>
       <c r="C304" t="s">
         <v>1204</v>
       </c>
       <c r="D304" t="s">
         <v>1205</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>1206</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>1207</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>1166</v>
+        <v>1198</v>
       </c>
       <c r="B305" t="s">
-        <v>1167</v>
+        <v>1199</v>
       </c>
       <c r="C305" t="s">
         <v>1208</v>
       </c>
       <c r="D305" t="s">
         <v>1209</v>
       </c>
       <c r="E305" s="2" t="s">
         <v>1210</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>1211</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>1166</v>
+        <v>1198</v>
       </c>
       <c r="B306" t="s">
-        <v>1167</v>
+        <v>1199</v>
       </c>
       <c r="C306" t="s">
         <v>1212</v>
       </c>
       <c r="D306" t="s">
         <v>1213</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>1214</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>1215</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>1166</v>
+        <v>1198</v>
       </c>
       <c r="B307" t="s">
-        <v>1167</v>
+        <v>1199</v>
       </c>
       <c r="C307" t="s">
         <v>1216</v>
       </c>
       <c r="D307" t="s">
         <v>1217</v>
       </c>
       <c r="E307" s="2" t="s">
         <v>1218</v>
       </c>
       <c r="F307" s="2" t="s">
         <v>1219</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>1166</v>
+        <v>1198</v>
       </c>
       <c r="B308" t="s">
-        <v>1167</v>
+        <v>1199</v>
       </c>
       <c r="C308" t="s">
         <v>1220</v>
       </c>
       <c r="D308" t="s">
         <v>1221</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>1222</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>1223</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>1166</v>
+        <v>1198</v>
       </c>
       <c r="B309" t="s">
-        <v>1167</v>
+        <v>1199</v>
       </c>
       <c r="C309" t="s">
         <v>1224</v>
       </c>
       <c r="D309" t="s">
         <v>1225</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>1226</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>1227</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B310" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C310" t="s">
         <v>1228</v>
       </c>
-      <c r="B310" t="s">
+      <c r="D310" t="s">
         <v>1229</v>
       </c>
-      <c r="C310" t="s">
+      <c r="E310" s="2" t="s">
         <v>1230</v>
       </c>
-      <c r="D310" t="s">
+      <c r="F310" s="2" t="s">
         <v>1231</v>
-      </c>
-[...4 lines deleted...]
-        <v>1233</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>1228</v>
+        <v>1198</v>
       </c>
       <c r="B311" t="s">
-        <v>1229</v>
+        <v>1199</v>
       </c>
       <c r="C311" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E311" s="2" t="s">
         <v>1234</v>
       </c>
-      <c r="D311" t="s">
+      <c r="F311" s="2" t="s">
         <v>1235</v>
-      </c>
-[...4 lines deleted...]
-        <v>1237</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>1228</v>
+        <v>1198</v>
       </c>
       <c r="B312" t="s">
-        <v>1229</v>
+        <v>1199</v>
       </c>
       <c r="C312" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E312" s="2" t="s">
         <v>1238</v>
       </c>
-      <c r="D312" t="s">
+      <c r="F312" s="2" t="s">
         <v>1239</v>
-      </c>
-[...4 lines deleted...]
-        <v>1241</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>1228</v>
+        <v>1198</v>
       </c>
       <c r="B313" t="s">
-        <v>1229</v>
+        <v>1199</v>
       </c>
       <c r="C313" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E313" s="2" t="s">
         <v>1242</v>
       </c>
-      <c r="D313" t="s">
+      <c r="F313" s="2" t="s">
         <v>1243</v>
-      </c>
-[...4 lines deleted...]
-        <v>1245</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>1228</v>
+        <v>1198</v>
       </c>
       <c r="B314" t="s">
-        <v>1229</v>
+        <v>1199</v>
       </c>
       <c r="C314" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E314" s="2" t="s">
         <v>1246</v>
       </c>
-      <c r="D314" t="s">
-[...2 lines deleted...]
-      <c r="E314" s="2" t="s">
+      <c r="F314" s="2" t="s">
         <v>1247</v>
-      </c>
-[...1 lines deleted...]
-        <v>1248</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>1228</v>
+        <v>1198</v>
       </c>
       <c r="B315" t="s">
-        <v>1229</v>
+        <v>1199</v>
       </c>
       <c r="C315" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D315" t="s">
         <v>1249</v>
       </c>
-      <c r="D315" t="s">
+      <c r="E315" s="2" t="s">
         <v>1250</v>
       </c>
-      <c r="E315" s="2" t="s">
+      <c r="F315" s="2" t="s">
         <v>1251</v>
-      </c>
-[...1 lines deleted...]
-        <v>1252</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>1228</v>
+        <v>1198</v>
       </c>
       <c r="B316" t="s">
-        <v>1229</v>
+        <v>1199</v>
       </c>
       <c r="C316" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D316" t="s">
         <v>1253</v>
       </c>
-      <c r="D316" t="s">
+      <c r="E316" s="2" t="s">
         <v>1254</v>
       </c>
-      <c r="E316" s="2" t="s">
+      <c r="F316" s="2" t="s">
         <v>1255</v>
-      </c>
-[...1 lines deleted...]
-        <v>1256</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>1228</v>
+        <v>1198</v>
       </c>
       <c r="B317" t="s">
-        <v>1229</v>
+        <v>1199</v>
       </c>
       <c r="C317" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D317" t="s">
         <v>1257</v>
       </c>
-      <c r="D317" t="s">
+      <c r="E317" s="2" t="s">
         <v>1258</v>
       </c>
-      <c r="E317" s="2" t="s">
+      <c r="F317" s="2" t="s">
         <v>1259</v>
-      </c>
-[...1 lines deleted...]
-        <v>1260</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>1228</v>
+        <v>1260</v>
       </c>
       <c r="B318" t="s">
-        <v>1229</v>
+        <v>1261</v>
       </c>
       <c r="C318" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="D318" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="E318" s="2" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="F318" s="2" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>1228</v>
+        <v>1260</v>
       </c>
       <c r="B319" t="s">
-        <v>1229</v>
+        <v>1261</v>
       </c>
       <c r="C319" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="D319" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="E319" s="2" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="F319" s="2" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>1228</v>
+        <v>1260</v>
       </c>
       <c r="B320" t="s">
-        <v>1229</v>
+        <v>1261</v>
       </c>
       <c r="C320" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="D320" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="E320" s="2" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="F320" s="2" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>1228</v>
+        <v>1260</v>
       </c>
       <c r="B321" t="s">
-        <v>1229</v>
+        <v>1261</v>
       </c>
       <c r="C321" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="D321" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="E321" s="2" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="F321" s="2" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>1228</v>
+        <v>1260</v>
       </c>
       <c r="B322" t="s">
-        <v>1229</v>
+        <v>1261</v>
       </c>
       <c r="C322" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="D322" t="s">
         <v>1278</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>1279</v>
       </c>
       <c r="F322" s="2" t="s">
         <v>1280</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>1228</v>
+        <v>1260</v>
       </c>
       <c r="B323" t="s">
-        <v>1229</v>
+        <v>1261</v>
       </c>
       <c r="C323" t="s">
         <v>1281</v>
       </c>
       <c r="D323" t="s">
         <v>1282</v>
       </c>
       <c r="E323" s="2" t="s">
         <v>1283</v>
       </c>
       <c r="F323" s="2" t="s">
         <v>1284</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>1228</v>
+        <v>1260</v>
       </c>
       <c r="B324" t="s">
-        <v>1229</v>
+        <v>1261</v>
       </c>
       <c r="C324" t="s">
         <v>1285</v>
       </c>
       <c r="D324" t="s">
         <v>1286</v>
       </c>
       <c r="E324" s="2" t="s">
         <v>1287</v>
       </c>
       <c r="F324" s="2" t="s">
         <v>1288</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>1228</v>
+        <v>1260</v>
       </c>
       <c r="B325" t="s">
-        <v>1229</v>
+        <v>1261</v>
       </c>
       <c r="C325" t="s">
         <v>1289</v>
       </c>
       <c r="D325" t="s">
         <v>1290</v>
       </c>
       <c r="E325" s="2" t="s">
         <v>1291</v>
       </c>
       <c r="F325" s="2" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>1228</v>
+        <v>1260</v>
       </c>
       <c r="B326" t="s">
-        <v>1229</v>
+        <v>1261</v>
       </c>
       <c r="C326" t="s">
         <v>1293</v>
       </c>
       <c r="D326" t="s">
         <v>1294</v>
       </c>
       <c r="E326" s="2" t="s">
         <v>1295</v>
       </c>
       <c r="F326" s="2" t="s">
         <v>1296</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>1228</v>
+        <v>1260</v>
       </c>
       <c r="B327" t="s">
-        <v>1229</v>
+        <v>1261</v>
       </c>
       <c r="C327" t="s">
-        <v>182</v>
+        <v>1297</v>
       </c>
       <c r="D327" t="s">
-        <v>183</v>
+        <v>1298</v>
       </c>
       <c r="E327" s="2" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="F327" s="2" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>1228</v>
+        <v>1260</v>
       </c>
       <c r="B328" t="s">
-        <v>1229</v>
+        <v>1261</v>
       </c>
       <c r="C328" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="D328" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="E328" s="2" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="F328" s="2" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>1228</v>
+        <v>1260</v>
       </c>
       <c r="B329" t="s">
-        <v>1229</v>
+        <v>1261</v>
       </c>
       <c r="C329" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="D329" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="E329" s="2" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="F329" s="2" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>1307</v>
+        <v>1260</v>
       </c>
       <c r="B330" t="s">
-        <v>1308</v>
+        <v>1261</v>
       </c>
       <c r="C330" t="s">
         <v>1309</v>
       </c>
       <c r="D330" t="s">
         <v>1310</v>
       </c>
       <c r="E330" s="2" t="s">
         <v>1311</v>
       </c>
       <c r="F330" s="2" t="s">
         <v>1312</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>1307</v>
+        <v>1260</v>
       </c>
       <c r="B331" t="s">
-        <v>1308</v>
+        <v>1261</v>
       </c>
       <c r="C331" t="s">
         <v>1313</v>
       </c>
       <c r="D331" t="s">
         <v>1314</v>
       </c>
       <c r="E331" s="2" t="s">
         <v>1315</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>1316</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>1307</v>
+        <v>1260</v>
       </c>
       <c r="B332" t="s">
-        <v>1308</v>
+        <v>1261</v>
       </c>
       <c r="C332" t="s">
         <v>1317</v>
       </c>
       <c r="D332" t="s">
         <v>1318</v>
       </c>
       <c r="E332" s="2" t="s">
         <v>1319</v>
       </c>
       <c r="F332" s="2" t="s">
         <v>1320</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>1307</v>
+        <v>1260</v>
       </c>
       <c r="B333" t="s">
-        <v>1308</v>
+        <v>1261</v>
       </c>
       <c r="C333" t="s">
         <v>1321</v>
       </c>
       <c r="D333" t="s">
         <v>1322</v>
       </c>
       <c r="E333" s="2" t="s">
         <v>1323</v>
       </c>
       <c r="F333" s="2" t="s">
         <v>1324</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>1307</v>
+        <v>1260</v>
       </c>
       <c r="B334" t="s">
-        <v>1308</v>
+        <v>1261</v>
       </c>
       <c r="C334" t="s">
+        <v>190</v>
+      </c>
+      <c r="D334" t="s">
+        <v>191</v>
+      </c>
+      <c r="E334" s="2" t="s">
         <v>1325</v>
       </c>
-      <c r="D334" t="s">
+      <c r="F334" s="2" t="s">
         <v>1326</v>
-      </c>
-[...4 lines deleted...]
-        <v>1328</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1307</v>
+        <v>1260</v>
       </c>
       <c r="B335" t="s">
-        <v>1308</v>
+        <v>1261</v>
       </c>
       <c r="C335" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E335" s="2" t="s">
         <v>1329</v>
       </c>
-      <c r="D335" t="s">
+      <c r="F335" s="2" t="s">
         <v>1330</v>
-      </c>
-[...4 lines deleted...]
-        <v>1332</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>1307</v>
+        <v>1260</v>
       </c>
       <c r="B336" t="s">
-        <v>1308</v>
+        <v>1261</v>
       </c>
       <c r="C336" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E336" s="2" t="s">
         <v>1333</v>
       </c>
-      <c r="D336" t="s">
+      <c r="F336" s="2" t="s">
         <v>1334</v>
-      </c>
-[...4 lines deleted...]
-        <v>1336</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>1307</v>
+        <v>1335</v>
       </c>
       <c r="B337" t="s">
-        <v>1308</v>
+        <v>1336</v>
       </c>
       <c r="C337" t="s">
         <v>1337</v>
       </c>
       <c r="D337" t="s">
         <v>1338</v>
       </c>
       <c r="E337" s="2" t="s">
         <v>1339</v>
       </c>
       <c r="F337" s="2" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>1307</v>
+        <v>1335</v>
       </c>
       <c r="B338" t="s">
-        <v>1308</v>
+        <v>1336</v>
       </c>
       <c r="C338" t="s">
         <v>1341</v>
       </c>
       <c r="D338" t="s">
         <v>1342</v>
       </c>
       <c r="E338" s="2" t="s">
         <v>1343</v>
       </c>
       <c r="F338" s="2" t="s">
         <v>1344</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C339" t="s">
         <v>1345</v>
       </c>
-      <c r="B339" t="s">
+      <c r="D339" t="s">
         <v>1346</v>
       </c>
-      <c r="C339" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E339" s="2" t="s">
-        <v>214</v>
+        <v>1347</v>
       </c>
       <c r="F339" s="2" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1345</v>
+        <v>1335</v>
       </c>
       <c r="B340" t="s">
-        <v>1346</v>
+        <v>1336</v>
       </c>
       <c r="C340" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="D340" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="E340" s="2" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="F340" s="2" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1345</v>
+        <v>1335</v>
       </c>
       <c r="B341" t="s">
-        <v>1346</v>
+        <v>1336</v>
       </c>
       <c r="C341" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="D341" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="E341" s="2" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="F341" s="2" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>1356</v>
+        <v>1335</v>
       </c>
       <c r="B342" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C342" t="s">
         <v>1357</v>
       </c>
-      <c r="C342" t="s">
+      <c r="D342" t="s">
         <v>1358</v>
       </c>
-      <c r="D342" t="s">
+      <c r="E342" s="2" t="s">
         <v>1359</v>
       </c>
-      <c r="E342" s="2" t="s">
+      <c r="F342" s="2" t="s">
         <v>1360</v>
-      </c>
-[...1 lines deleted...]
-        <v>1361</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>1356</v>
+        <v>1335</v>
       </c>
       <c r="B343" t="s">
-        <v>1357</v>
+        <v>1336</v>
       </c>
       <c r="C343" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D343" t="s">
         <v>1362</v>
       </c>
-      <c r="D343" t="s">
+      <c r="E343" s="2" t="s">
         <v>1363</v>
       </c>
-      <c r="E343" s="2" t="s">
+      <c r="F343" s="2" t="s">
         <v>1364</v>
-      </c>
-[...1 lines deleted...]
-        <v>1365</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1356</v>
+        <v>1335</v>
       </c>
       <c r="B344" t="s">
-        <v>1357</v>
+        <v>1336</v>
       </c>
       <c r="C344" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D344" t="s">
         <v>1366</v>
       </c>
-      <c r="D344" t="s">
+      <c r="E344" s="2" t="s">
         <v>1367</v>
       </c>
-      <c r="E344" s="2" t="s">
+      <c r="F344" s="2" t="s">
         <v>1368</v>
-      </c>
-[...1 lines deleted...]
-        <v>1369</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>1356</v>
+        <v>1335</v>
       </c>
       <c r="B345" t="s">
-        <v>1357</v>
+        <v>1336</v>
       </c>
       <c r="C345" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D345" t="s">
         <v>1370</v>
       </c>
-      <c r="D345" t="s">
+      <c r="E345" s="2" t="s">
         <v>1371</v>
       </c>
-      <c r="E345" s="2" t="s">
+      <c r="F345" s="2" t="s">
         <v>1372</v>
-      </c>
-[...1 lines deleted...]
-        <v>1373</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>1356</v>
+        <v>1373</v>
       </c>
       <c r="B346" t="s">
-        <v>1357</v>
+        <v>1374</v>
       </c>
       <c r="C346" t="s">
-        <v>1374</v>
+        <v>220</v>
       </c>
       <c r="D346" t="s">
-        <v>1374</v>
+        <v>221</v>
       </c>
       <c r="E346" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="F346" s="2" t="s">
         <v>1375</v>
-      </c>
-[...1 lines deleted...]
-        <v>1376</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>1356</v>
+        <v>1373</v>
       </c>
       <c r="B347" t="s">
-        <v>1357</v>
+        <v>1374</v>
       </c>
       <c r="C347" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D347" t="s">
         <v>1377</v>
       </c>
-      <c r="D347" t="s">
+      <c r="E347" s="2" t="s">
         <v>1378</v>
       </c>
-      <c r="E347" s="2" t="s">
+      <c r="F347" s="2" t="s">
         <v>1379</v>
-      </c>
-[...1 lines deleted...]
-        <v>1380</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>1356</v>
+        <v>1373</v>
       </c>
       <c r="B348" t="s">
-        <v>1357</v>
+        <v>1374</v>
       </c>
       <c r="C348" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D348" t="s">
         <v>1381</v>
       </c>
-      <c r="D348" t="s">
+      <c r="E348" s="2" t="s">
         <v>1382</v>
       </c>
-      <c r="E348" s="2" t="s">
+      <c r="F348" s="2" t="s">
         <v>1383</v>
-      </c>
-[...1 lines deleted...]
-        <v>1384</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B349" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C349" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="D349" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="E349" s="2" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="F349" s="2" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B350" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C350" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="D350" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="E350" s="2" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="F350" s="2" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B351" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C351" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="D351" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="E351" s="2" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="F351" s="2" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B352" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C352" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="D352" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="E352" s="2" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="F352" s="2" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B353" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C353" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="D353" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="E353" s="2" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="F353" s="2" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B354" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C354" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="D354" t="s">
         <v>1406</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>1407</v>
       </c>
       <c r="F354" s="2" t="s">
         <v>1408</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B355" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C355" t="s">
         <v>1409</v>
       </c>
       <c r="D355" t="s">
         <v>1410</v>
       </c>
       <c r="E355" s="2" t="s">
         <v>1411</v>
       </c>
       <c r="F355" s="2" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B356" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C356" t="s">
         <v>1413</v>
       </c>
       <c r="D356" t="s">
         <v>1414</v>
       </c>
       <c r="E356" s="2" t="s">
         <v>1415</v>
       </c>
       <c r="F356" s="2" t="s">
         <v>1416</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B357" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C357" t="s">
         <v>1417</v>
       </c>
       <c r="D357" t="s">
         <v>1418</v>
       </c>
       <c r="E357" s="2" t="s">
         <v>1419</v>
       </c>
       <c r="F357" s="2" t="s">
         <v>1420</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B358" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C358" t="s">
         <v>1421</v>
       </c>
       <c r="D358" t="s">
         <v>1422</v>
       </c>
       <c r="E358" s="2" t="s">
         <v>1423</v>
       </c>
       <c r="F358" s="2" t="s">
         <v>1424</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B359" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C359" t="s">
         <v>1425</v>
       </c>
       <c r="D359" t="s">
         <v>1426</v>
       </c>
       <c r="E359" s="2" t="s">
         <v>1427</v>
       </c>
       <c r="F359" s="2" t="s">
         <v>1428</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B360" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C360" t="s">
         <v>1429</v>
       </c>
       <c r="D360" t="s">
         <v>1430</v>
       </c>
       <c r="E360" s="2" t="s">
         <v>1431</v>
       </c>
       <c r="F360" s="2" t="s">
         <v>1432</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B361" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C361" t="s">
         <v>1433</v>
       </c>
       <c r="D361" t="s">
         <v>1434</v>
       </c>
       <c r="E361" s="2" t="s">
         <v>1435</v>
       </c>
       <c r="F361" s="2" t="s">
         <v>1436</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B362" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C362" t="s">
         <v>1437</v>
       </c>
       <c r="D362" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="E362" s="2" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="F362" s="2" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B363" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C363" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="D363" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="E363" s="2" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="F363" s="2" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B364" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C364" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="D364" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="E364" s="2" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="F364" s="2" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B365" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C365" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D365" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="E365" s="2" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="F365" s="2" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B366" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C366" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="D366" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="E366" s="2" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="F366" s="2" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B367" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C367" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="D367" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="E367" s="2" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="F367" s="2" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B368" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C368" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="D368" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="E368" s="2" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="F368" s="2" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B369" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C369" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="D369" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="E369" s="2" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="F369" s="2" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B370" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C370" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="D370" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="E370" s="2" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="F370" s="2" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B371" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C371" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="D371" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="E371" s="2" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="F371" s="2" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B372" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C372" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="D372" t="s">
-        <v>1476</v>
-[...4 lines deleted...]
-      <c r="F372" s="2" t="s">
         <v>1478</v>
       </c>
+      <c r="E372" s="2"/>
+      <c r="F372" s="2"/>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B373" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C373" t="s">
         <v>1479</v>
       </c>
       <c r="D373" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E373" s="2" t="s">
         <v>1480</v>
       </c>
-      <c r="E373" s="2" t="s">
+      <c r="F373" s="2" t="s">
         <v>1481</v>
-      </c>
-[...1 lines deleted...]
-        <v>1482</v>
       </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B374" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C374" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D374" t="s">
         <v>1483</v>
       </c>
-      <c r="D374" t="s">
+      <c r="E374" s="2" t="s">
         <v>1484</v>
       </c>
-      <c r="E374" s="2" t="s">
+      <c r="F374" s="2" t="s">
         <v>1485</v>
-      </c>
-[...1 lines deleted...]
-        <v>1486</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B375" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C375" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D375" t="s">
         <v>1487</v>
       </c>
-      <c r="D375" t="s">
+      <c r="E375" s="2" t="s">
         <v>1488</v>
       </c>
-      <c r="E375" s="2" t="s">
+      <c r="F375" s="2" t="s">
         <v>1489</v>
-      </c>
-[...1 lines deleted...]
-        <v>1490</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B376" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C376" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D376" t="s">
         <v>1491</v>
       </c>
-      <c r="D376" t="s">
+      <c r="E376" s="2" t="s">
         <v>1492</v>
       </c>
-      <c r="E376" s="2" t="s">
+      <c r="F376" s="2" t="s">
         <v>1493</v>
-      </c>
-[...1 lines deleted...]
-        <v>1494</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B377" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C377" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D377" t="s">
         <v>1495</v>
       </c>
-      <c r="D377" t="s">
+      <c r="E377" s="2" t="s">
         <v>1496</v>
       </c>
-      <c r="E377" s="2" t="s">
+      <c r="F377" s="2" t="s">
         <v>1497</v>
-      </c>
-[...1 lines deleted...]
-        <v>1498</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B378" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C378" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D378" t="s">
         <v>1499</v>
       </c>
-      <c r="D378" t="s">
+      <c r="E378" s="2" t="s">
         <v>1500</v>
       </c>
-      <c r="E378" s="2" t="s">
+      <c r="F378" s="2" t="s">
         <v>1501</v>
-      </c>
-[...1 lines deleted...]
-        <v>1502</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B379" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C379" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D379" t="s">
         <v>1503</v>
       </c>
-      <c r="D379" t="s">
+      <c r="E379" s="2" t="s">
         <v>1504</v>
       </c>
-      <c r="E379" s="2" t="s">
+      <c r="F379" s="2" t="s">
         <v>1505</v>
-      </c>
-[...1 lines deleted...]
-        <v>1506</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B380" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C380" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D380" t="s">
         <v>1507</v>
       </c>
-      <c r="D380" t="s">
+      <c r="E380" s="2" t="s">
         <v>1508</v>
       </c>
-      <c r="E380" s="2" t="s">
+      <c r="F380" s="2" t="s">
         <v>1509</v>
-      </c>
-[...1 lines deleted...]
-        <v>1510</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B381" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C381" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D381" t="s">
         <v>1511</v>
       </c>
-      <c r="D381" t="s">
+      <c r="E381" s="2" t="s">
         <v>1512</v>
       </c>
-      <c r="E381" s="2" t="s">
+      <c r="F381" s="2" t="s">
         <v>1513</v>
-      </c>
-[...1 lines deleted...]
-        <v>1514</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B382" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C382" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D382" t="s">
         <v>1515</v>
       </c>
-      <c r="D382" t="s">
+      <c r="E382" s="2" t="s">
         <v>1516</v>
       </c>
-      <c r="E382" s="2" t="s">
+      <c r="F382" s="2" t="s">
         <v>1517</v>
-      </c>
-[...1 lines deleted...]
-        <v>1518</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B383" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C383" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E383" s="2" t="s">
         <v>1519</v>
       </c>
-      <c r="D383" t="s">
+      <c r="F383" s="2" t="s">
         <v>1520</v>
-      </c>
-[...4 lines deleted...]
-        <v>1522</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B384" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C384" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E384" s="2" t="s">
         <v>1523</v>
       </c>
-      <c r="D384" t="s">
+      <c r="F384" s="2" t="s">
         <v>1524</v>
-      </c>
-[...4 lines deleted...]
-        <v>1526</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B385" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C385" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E385" s="2" t="s">
         <v>1527</v>
       </c>
-      <c r="D385" t="s">
+      <c r="F385" s="2" t="s">
         <v>1528</v>
-      </c>
-[...4 lines deleted...]
-        <v>1530</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B386" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C386" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E386" s="2" t="s">
         <v>1531</v>
       </c>
-      <c r="D386" t="s">
+      <c r="F386" s="2" t="s">
         <v>1532</v>
-      </c>
-[...4 lines deleted...]
-        <v>1534</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B387" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C387" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E387" s="2" t="s">
         <v>1535</v>
       </c>
-      <c r="D387" t="s">
+      <c r="F387" s="2" t="s">
         <v>1536</v>
-      </c>
-[...4 lines deleted...]
-        <v>1538</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B388" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C388" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E388" s="2" t="s">
         <v>1539</v>
       </c>
-      <c r="D388" t="s">
+      <c r="F388" s="2" t="s">
         <v>1540</v>
-      </c>
-[...4 lines deleted...]
-        <v>1542</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>1356</v>
+        <v>1384</v>
       </c>
       <c r="B389" t="s">
-        <v>1357</v>
+        <v>1385</v>
       </c>
       <c r="C389" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E389" s="2" t="s">
         <v>1543</v>
       </c>
-      <c r="D389" t="s">
+      <c r="F389" s="2" t="s">
         <v>1544</v>
-      </c>
-[...4 lines deleted...]
-        <v>1546</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E390" s="2" t="s">
         <v>1547</v>
       </c>
-      <c r="B390" t="s">
+      <c r="F390" s="2" t="s">
         <v>1548</v>
-      </c>
-[...10 lines deleted...]
-        <v>1552</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>1547</v>
+        <v>1384</v>
       </c>
       <c r="B391" t="s">
-        <v>1548</v>
+        <v>1385</v>
       </c>
       <c r="C391" t="s">
-        <v>347</v>
+        <v>1549</v>
       </c>
       <c r="D391" t="s">
-        <v>348</v>
+        <v>1550</v>
       </c>
       <c r="E391" s="2" t="s">
-        <v>1553</v>
+        <v>1551</v>
       </c>
       <c r="F391" s="2" t="s">
-        <v>1554</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>1547</v>
+        <v>1384</v>
       </c>
       <c r="B392" t="s">
-        <v>1548</v>
+        <v>1385</v>
       </c>
       <c r="C392" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E392" s="2" t="s">
         <v>1555</v>
       </c>
-      <c r="D392" t="s">
+      <c r="F392" s="2" t="s">
         <v>1556</v>
-      </c>
-[...4 lines deleted...]
-        <v>1558</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>1547</v>
+        <v>1384</v>
       </c>
       <c r="B393" t="s">
-        <v>1548</v>
+        <v>1385</v>
       </c>
       <c r="C393" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E393" s="2" t="s">
         <v>1559</v>
       </c>
-      <c r="D393" t="s">
+      <c r="F393" s="2" t="s">
         <v>1560</v>
-      </c>
-[...4 lines deleted...]
-        <v>1562</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>1547</v>
+        <v>1384</v>
       </c>
       <c r="B394" t="s">
-        <v>1548</v>
+        <v>1385</v>
       </c>
       <c r="C394" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E394" s="2" t="s">
         <v>1563</v>
       </c>
-      <c r="D394" t="s">
+      <c r="F394" s="2" t="s">
         <v>1564</v>
-      </c>
-[...4 lines deleted...]
-        <v>1566</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>1547</v>
+        <v>1384</v>
       </c>
       <c r="B395" t="s">
-        <v>1548</v>
+        <v>1385</v>
       </c>
       <c r="C395" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E395" s="2" t="s">
         <v>1567</v>
       </c>
-      <c r="D395" t="s">
-[...2 lines deleted...]
-      <c r="E395" s="2" t="s">
+      <c r="F395" s="2" t="s">
         <v>1568</v>
-      </c>
-[...1 lines deleted...]
-        <v>1569</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>1547</v>
+        <v>1384</v>
       </c>
       <c r="B396" t="s">
-        <v>1548</v>
+        <v>1385</v>
       </c>
       <c r="C396" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D396" t="s">
         <v>1570</v>
       </c>
-      <c r="D396" t="s">
+      <c r="E396" s="2" t="s">
         <v>1571</v>
       </c>
-      <c r="E396" s="2" t="s">
+      <c r="F396" s="2" t="s">
         <v>1572</v>
-      </c>
-[...1 lines deleted...]
-        <v>1573</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>1547</v>
+        <v>1384</v>
       </c>
       <c r="B397" t="s">
-        <v>1548</v>
+        <v>1385</v>
       </c>
       <c r="C397" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D397" t="s">
         <v>1574</v>
       </c>
-      <c r="D397" t="s">
+      <c r="E397" s="2" t="s">
         <v>1575</v>
       </c>
-      <c r="E397" s="2" t="s">
+      <c r="F397" s="2" t="s">
         <v>1576</v>
-      </c>
-[...1 lines deleted...]
-        <v>1577</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>1547</v>
+        <v>1384</v>
       </c>
       <c r="B398" t="s">
-        <v>1548</v>
+        <v>1385</v>
       </c>
       <c r="C398" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D398" t="s">
         <v>1578</v>
       </c>
-      <c r="D398" t="s">
+      <c r="E398" s="2" t="s">
         <v>1579</v>
       </c>
-      <c r="E398" s="2" t="s">
+      <c r="F398" s="2" t="s">
         <v>1580</v>
-      </c>
-[...1 lines deleted...]
-        <v>1581</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>1547</v>
+        <v>1384</v>
       </c>
       <c r="B399" t="s">
-        <v>1548</v>
+        <v>1385</v>
       </c>
       <c r="C399" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D399" t="s">
         <v>1582</v>
       </c>
-      <c r="D399" t="s">
+      <c r="E399" s="2" t="s">
         <v>1583</v>
       </c>
-      <c r="E399" s="2" t="s">
+      <c r="F399" s="2" t="s">
         <v>1584</v>
-      </c>
-[...1 lines deleted...]
-        <v>1585</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>1547</v>
+        <v>1384</v>
       </c>
       <c r="B400" t="s">
-        <v>1548</v>
+        <v>1385</v>
       </c>
       <c r="C400" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D400" t="s">
         <v>1586</v>
       </c>
-      <c r="D400" t="s">
+      <c r="E400" s="2" t="s">
         <v>1587</v>
       </c>
-      <c r="E400" s="2" t="s">
+      <c r="F400" s="2" t="s">
         <v>1588</v>
-      </c>
-[...1 lines deleted...]
-        <v>1589</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>1547</v>
+        <v>1384</v>
       </c>
       <c r="B401" t="s">
-        <v>1548</v>
+        <v>1385</v>
       </c>
       <c r="C401" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D401" t="s">
         <v>1590</v>
       </c>
-      <c r="D401" t="s">
+      <c r="E401" s="2" t="s">
         <v>1591</v>
       </c>
-      <c r="E401" s="2" t="s">
+      <c r="F401" s="2" t="s">
         <v>1592</v>
-      </c>
-[...1 lines deleted...]
-        <v>1593</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>1547</v>
+        <v>1384</v>
       </c>
       <c r="B402" t="s">
-        <v>1548</v>
+        <v>1385</v>
       </c>
       <c r="C402" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D402" t="s">
         <v>1594</v>
       </c>
-      <c r="D402" t="s">
+      <c r="E402" s="2" t="s">
         <v>1595</v>
       </c>
-      <c r="E402" s="2" t="s">
+      <c r="F402" s="2" t="s">
         <v>1596</v>
-      </c>
-[...1 lines deleted...]
-        <v>1597</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>1547</v>
+        <v>1597</v>
       </c>
       <c r="B403" t="s">
-        <v>1548</v>
+        <v>1598</v>
       </c>
       <c r="C403" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="D403" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="E403" s="2" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="F403" s="2" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>1547</v>
+        <v>1597</v>
       </c>
       <c r="B404" t="s">
-        <v>1548</v>
+        <v>1598</v>
       </c>
       <c r="C404" t="s">
-        <v>1602</v>
+        <v>355</v>
       </c>
       <c r="D404" t="s">
+        <v>356</v>
+      </c>
+      <c r="E404" s="2" t="s">
         <v>1603</v>
       </c>
-      <c r="E404" s="2" t="s">
+      <c r="F404" s="2" t="s">
         <v>1604</v>
-      </c>
-[...1 lines deleted...]
-        <v>1605</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>1547</v>
+        <v>1597</v>
       </c>
       <c r="B405" t="s">
-        <v>1548</v>
+        <v>1598</v>
       </c>
       <c r="C405" t="s">
-        <v>403</v>
+        <v>1605</v>
       </c>
       <c r="D405" t="s">
-        <v>404</v>
+        <v>1606</v>
       </c>
       <c r="E405" s="2" t="s">
-        <v>405</v>
+        <v>1607</v>
       </c>
       <c r="F405" s="2" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>1547</v>
+        <v>1597</v>
       </c>
       <c r="B406" t="s">
-        <v>1548</v>
+        <v>1598</v>
       </c>
       <c r="C406" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="D406" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="E406" s="2" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="F406" s="2" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>1547</v>
+        <v>1597</v>
       </c>
       <c r="B407" t="s">
-        <v>1548</v>
+        <v>1598</v>
       </c>
       <c r="C407" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="D407" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="E407" s="2" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="F407" s="2" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>1547</v>
+        <v>1597</v>
       </c>
       <c r="B408" t="s">
-        <v>1548</v>
+        <v>1598</v>
       </c>
       <c r="C408" t="s">
-        <v>1158</v>
+        <v>1617</v>
       </c>
       <c r="D408" t="s">
-        <v>1159</v>
+        <v>1617</v>
       </c>
       <c r="E408" s="2" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
       <c r="F408" s="2" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>1617</v>
+        <v>1597</v>
       </c>
       <c r="B409" t="s">
-        <v>1618</v>
+        <v>1598</v>
       </c>
       <c r="C409" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="D409" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="E409" s="2" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="F409" s="2" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>1617</v>
+        <v>1597</v>
       </c>
       <c r="B410" t="s">
-        <v>1618</v>
+        <v>1598</v>
       </c>
       <c r="C410" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="D410" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="E410" s="2" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="F410" s="2" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>1617</v>
+        <v>1597</v>
       </c>
       <c r="B411" t="s">
-        <v>1618</v>
+        <v>1598</v>
       </c>
       <c r="C411" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="D411" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="E411" s="2" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="F411" s="2" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>1617</v>
+        <v>1597</v>
       </c>
       <c r="B412" t="s">
-        <v>1618</v>
+        <v>1598</v>
       </c>
       <c r="C412" t="s">
-        <v>294</v>
+        <v>1632</v>
       </c>
       <c r="D412" t="s">
-        <v>295</v>
+        <v>1633</v>
       </c>
       <c r="E412" s="2" t="s">
-        <v>1631</v>
+        <v>1634</v>
       </c>
       <c r="F412" s="2" t="s">
-        <v>1632</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>1617</v>
+        <v>1597</v>
       </c>
       <c r="B413" t="s">
-        <v>1618</v>
+        <v>1598</v>
       </c>
       <c r="C413" t="s">
-        <v>527</v>
+        <v>1636</v>
       </c>
       <c r="D413" t="s">
-        <v>528</v>
+        <v>1637</v>
       </c>
       <c r="E413" s="2" t="s">
-        <v>1633</v>
+        <v>1638</v>
       </c>
       <c r="F413" s="2" t="s">
-        <v>1634</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>1617</v>
+        <v>1597</v>
       </c>
       <c r="B414" t="s">
-        <v>1618</v>
+        <v>1598</v>
       </c>
       <c r="C414" t="s">
-        <v>1635</v>
+        <v>1640</v>
       </c>
       <c r="D414" t="s">
-        <v>1636</v>
+        <v>1641</v>
       </c>
       <c r="E414" s="2" t="s">
-        <v>1637</v>
+        <v>1642</v>
       </c>
       <c r="F414" s="2" t="s">
-        <v>1638</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>1617</v>
+        <v>1597</v>
       </c>
       <c r="B415" t="s">
-        <v>1618</v>
+        <v>1598</v>
       </c>
       <c r="C415" t="s">
-        <v>1639</v>
+        <v>1644</v>
       </c>
       <c r="D415" t="s">
-        <v>1640</v>
+        <v>1645</v>
       </c>
       <c r="E415" s="2" t="s">
-        <v>1641</v>
+        <v>1646</v>
       </c>
       <c r="F415" s="2" t="s">
-        <v>1642</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>1617</v>
+        <v>1597</v>
       </c>
       <c r="B416" t="s">
-        <v>1618</v>
+        <v>1598</v>
       </c>
       <c r="C416" t="s">
-        <v>563</v>
+        <v>1648</v>
       </c>
       <c r="D416" t="s">
-        <v>564</v>
+        <v>1649</v>
       </c>
       <c r="E416" s="2" t="s">
-        <v>1643</v>
+        <v>1650</v>
       </c>
       <c r="F416" s="2" t="s">
-        <v>1644</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>1617</v>
+        <v>1597</v>
       </c>
       <c r="B417" t="s">
-        <v>1618</v>
+        <v>1598</v>
       </c>
       <c r="C417" t="s">
-        <v>302</v>
+        <v>1652</v>
       </c>
       <c r="D417" t="s">
-        <v>303</v>
+        <v>1653</v>
       </c>
       <c r="E417" s="2" t="s">
-        <v>304</v>
+        <v>1654</v>
       </c>
       <c r="F417" s="2" t="s">
-        <v>1645</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>1617</v>
+        <v>1597</v>
       </c>
       <c r="B418" t="s">
-        <v>1618</v>
+        <v>1598</v>
       </c>
       <c r="C418" t="s">
-        <v>1646</v>
+        <v>1656</v>
       </c>
       <c r="D418" t="s">
-        <v>1647</v>
+        <v>1657</v>
       </c>
       <c r="E418" s="2" t="s">
-        <v>1648</v>
+        <v>1658</v>
       </c>
       <c r="F418" s="2" t="s">
-        <v>1649</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>1617</v>
+        <v>1597</v>
       </c>
       <c r="B419" t="s">
-        <v>1618</v>
+        <v>1598</v>
       </c>
       <c r="C419" t="s">
-        <v>1650</v>
+        <v>1660</v>
       </c>
       <c r="D419" t="s">
-        <v>1651</v>
+        <v>1661</v>
       </c>
       <c r="E419" s="2" t="s">
-        <v>1652</v>
+        <v>1662</v>
       </c>
       <c r="F419" s="2" t="s">
-        <v>1653</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>1617</v>
+        <v>1597</v>
       </c>
       <c r="B420" t="s">
-        <v>1618</v>
+        <v>1598</v>
       </c>
       <c r="C420" t="s">
-        <v>1654</v>
+        <v>1190</v>
       </c>
       <c r="D420" t="s">
-        <v>1655</v>
+        <v>1191</v>
       </c>
       <c r="E420" s="2" t="s">
-        <v>1656</v>
+        <v>1664</v>
       </c>
       <c r="F420" s="2" t="s">
-        <v>1657</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>1617</v>
+        <v>1666</v>
       </c>
       <c r="B421" t="s">
-        <v>1618</v>
+        <v>1667</v>
       </c>
       <c r="C421" t="s">
-        <v>1658</v>
+        <v>1668</v>
       </c>
       <c r="D421" t="s">
-        <v>1659</v>
+        <v>1669</v>
       </c>
       <c r="E421" s="2" t="s">
-        <v>1660</v>
+        <v>1670</v>
       </c>
       <c r="F421" s="2" t="s">
-        <v>1661</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>1617</v>
+        <v>1666</v>
       </c>
       <c r="B422" t="s">
-        <v>1618</v>
+        <v>1667</v>
       </c>
       <c r="C422" t="s">
-        <v>1662</v>
+        <v>1672</v>
       </c>
       <c r="D422" t="s">
-        <v>1663</v>
+        <v>1673</v>
       </c>
       <c r="E422" s="2" t="s">
-        <v>1664</v>
+        <v>1674</v>
       </c>
       <c r="F422" s="2" t="s">
-        <v>1665</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>1617</v>
+        <v>1666</v>
       </c>
       <c r="B423" t="s">
-        <v>1618</v>
+        <v>1667</v>
       </c>
       <c r="C423" t="s">
-        <v>878</v>
+        <v>1676</v>
       </c>
       <c r="D423" t="s">
-        <v>879</v>
+        <v>1677</v>
       </c>
       <c r="E423" s="2" t="s">
-        <v>880</v>
+        <v>1678</v>
       </c>
       <c r="F423" s="2" t="s">
-        <v>1666</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>1617</v>
+        <v>1666</v>
       </c>
       <c r="B424" t="s">
-        <v>1618</v>
+        <v>1667</v>
       </c>
       <c r="C424" t="s">
-        <v>1667</v>
+        <v>302</v>
       </c>
       <c r="D424" t="s">
-        <v>1668</v>
+        <v>303</v>
       </c>
       <c r="E424" s="2" t="s">
-        <v>1669</v>
+        <v>1680</v>
       </c>
       <c r="F424" s="2" t="s">
-        <v>1670</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>1617</v>
+        <v>1666</v>
       </c>
       <c r="B425" t="s">
-        <v>1618</v>
+        <v>1667</v>
       </c>
       <c r="C425" t="s">
-        <v>1671</v>
+        <v>539</v>
       </c>
       <c r="D425" t="s">
-        <v>1672</v>
+        <v>540</v>
       </c>
       <c r="E425" s="2" t="s">
-        <v>1673</v>
+        <v>1682</v>
       </c>
       <c r="F425" s="2" t="s">
-        <v>1674</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>1617</v>
+        <v>1666</v>
       </c>
       <c r="B426" t="s">
-        <v>1618</v>
+        <v>1667</v>
       </c>
       <c r="C426" t="s">
-        <v>886</v>
+        <v>1684</v>
       </c>
       <c r="D426" t="s">
-        <v>887</v>
+        <v>1685</v>
       </c>
       <c r="E426" s="2" t="s">
-        <v>1130</v>
+        <v>1686</v>
       </c>
       <c r="F426" s="2" t="s">
-        <v>1675</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>1617</v>
+        <v>1666</v>
       </c>
       <c r="B427" t="s">
-        <v>1618</v>
+        <v>1667</v>
       </c>
       <c r="C427" t="s">
-        <v>1676</v>
+        <v>1688</v>
       </c>
       <c r="D427" t="s">
-        <v>1677</v>
+        <v>1689</v>
       </c>
       <c r="E427" s="2" t="s">
-        <v>1678</v>
+        <v>1690</v>
       </c>
       <c r="F427" s="2" t="s">
-        <v>1679</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>1617</v>
+        <v>1666</v>
       </c>
       <c r="B428" t="s">
-        <v>1618</v>
+        <v>1667</v>
       </c>
       <c r="C428" t="s">
-        <v>894</v>
+        <v>575</v>
       </c>
       <c r="D428" t="s">
-        <v>895</v>
+        <v>576</v>
       </c>
       <c r="E428" s="2" t="s">
-        <v>1680</v>
+        <v>1692</v>
       </c>
       <c r="F428" s="2" t="s">
-        <v>1681</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>1617</v>
+        <v>1666</v>
       </c>
       <c r="B429" t="s">
-        <v>1618</v>
+        <v>1667</v>
       </c>
       <c r="C429" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="D429" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="E429" s="2" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="F429" s="2" t="s">
-        <v>1682</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>1617</v>
+        <v>1666</v>
       </c>
       <c r="B430" t="s">
-        <v>1618</v>
+        <v>1667</v>
       </c>
       <c r="C430" t="s">
-        <v>322</v>
+        <v>1695</v>
       </c>
       <c r="D430" t="s">
-        <v>323</v>
+        <v>1696</v>
       </c>
       <c r="E430" s="2" t="s">
-        <v>1683</v>
+        <v>1697</v>
       </c>
       <c r="F430" s="2" t="s">
-        <v>1684</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>1617</v>
+        <v>1666</v>
       </c>
       <c r="B431" t="s">
-        <v>1618</v>
+        <v>1667</v>
       </c>
       <c r="C431" t="s">
-        <v>611</v>
+        <v>1699</v>
       </c>
       <c r="D431" t="s">
-        <v>612</v>
+        <v>1700</v>
       </c>
       <c r="E431" s="2" t="s">
-        <v>613</v>
+        <v>1701</v>
       </c>
       <c r="F431" s="2" t="s">
-        <v>1685</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>1686</v>
+        <v>1666</v>
       </c>
       <c r="B432" t="s">
-        <v>1687</v>
+        <v>1667</v>
       </c>
       <c r="C432" t="s">
-        <v>1688</v>
+        <v>1703</v>
       </c>
       <c r="D432" t="s">
-        <v>1689</v>
+        <v>1704</v>
       </c>
       <c r="E432" s="2" t="s">
-        <v>1690</v>
+        <v>1705</v>
       </c>
       <c r="F432" s="2" t="s">
-        <v>1691</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>1686</v>
+        <v>1666</v>
       </c>
       <c r="B433" t="s">
-        <v>1687</v>
+        <v>1667</v>
       </c>
       <c r="C433" t="s">
-        <v>1692</v>
+        <v>1707</v>
       </c>
       <c r="D433" t="s">
-        <v>1693</v>
+        <v>1708</v>
       </c>
       <c r="E433" s="2" t="s">
-        <v>1694</v>
+        <v>1709</v>
       </c>
       <c r="F433" s="2" t="s">
-        <v>1695</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>1686</v>
+        <v>1666</v>
       </c>
       <c r="B434" t="s">
-        <v>1687</v>
+        <v>1667</v>
       </c>
       <c r="C434" t="s">
-        <v>1696</v>
+        <v>1711</v>
       </c>
       <c r="D434" t="s">
-        <v>1697</v>
+        <v>1712</v>
       </c>
       <c r="E434" s="2" t="s">
-        <v>1698</v>
+        <v>1713</v>
       </c>
       <c r="F434" s="2" t="s">
-        <v>1699</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>1686</v>
+        <v>1666</v>
       </c>
       <c r="B435" t="s">
-        <v>1687</v>
+        <v>1667</v>
       </c>
       <c r="C435" t="s">
-        <v>1700</v>
+        <v>886</v>
       </c>
       <c r="D435" t="s">
-        <v>1701</v>
+        <v>887</v>
       </c>
       <c r="E435" s="2" t="s">
-        <v>1702</v>
+        <v>888</v>
       </c>
       <c r="F435" s="2" t="s">
-        <v>1703</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>1686</v>
+        <v>1666</v>
       </c>
       <c r="B436" t="s">
-        <v>1687</v>
+        <v>1667</v>
       </c>
       <c r="C436" t="s">
-        <v>1704</v>
+        <v>1716</v>
       </c>
       <c r="D436" t="s">
-        <v>1705</v>
+        <v>1717</v>
       </c>
       <c r="E436" s="2" t="s">
-        <v>1706</v>
+        <v>1718</v>
       </c>
       <c r="F436" s="2" t="s">
-        <v>1707</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>1686</v>
+        <v>1666</v>
       </c>
       <c r="B437" t="s">
-        <v>1687</v>
+        <v>1667</v>
       </c>
       <c r="C437" t="s">
-        <v>1708</v>
+        <v>1720</v>
       </c>
       <c r="D437" t="s">
-        <v>1709</v>
+        <v>1721</v>
       </c>
       <c r="E437" s="2" t="s">
-        <v>1710</v>
+        <v>1722</v>
       </c>
       <c r="F437" s="2" t="s">
-        <v>1711</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>1686</v>
+        <v>1666</v>
       </c>
       <c r="B438" t="s">
-        <v>1687</v>
+        <v>1667</v>
       </c>
       <c r="C438" t="s">
-        <v>1712</v>
+        <v>894</v>
       </c>
       <c r="D438" t="s">
-        <v>1713</v>
+        <v>895</v>
       </c>
       <c r="E438" s="2" t="s">
-        <v>1714</v>
+        <v>1154</v>
       </c>
       <c r="F438" s="2" t="s">
-        <v>1715</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>1686</v>
+        <v>1666</v>
       </c>
       <c r="B439" t="s">
-        <v>1687</v>
+        <v>1667</v>
       </c>
       <c r="C439" t="s">
-        <v>1716</v>
+        <v>1725</v>
       </c>
       <c r="D439" t="s">
-        <v>1717</v>
+        <v>1726</v>
       </c>
       <c r="E439" s="2" t="s">
-        <v>1718</v>
+        <v>1727</v>
       </c>
       <c r="F439" s="2" t="s">
-        <v>1719</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>1686</v>
+        <v>1666</v>
       </c>
       <c r="B440" t="s">
-        <v>1687</v>
+        <v>1667</v>
       </c>
       <c r="C440" t="s">
-        <v>1720</v>
+        <v>902</v>
       </c>
       <c r="D440" t="s">
-        <v>1721</v>
+        <v>903</v>
       </c>
       <c r="E440" s="2" t="s">
-        <v>1722</v>
+        <v>1729</v>
       </c>
       <c r="F440" s="2" t="s">
-        <v>1723</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>1686</v>
+        <v>1666</v>
       </c>
       <c r="B441" t="s">
-        <v>1687</v>
+        <v>1667</v>
       </c>
       <c r="C441" t="s">
-        <v>1724</v>
+        <v>322</v>
       </c>
       <c r="D441" t="s">
-        <v>1725</v>
+        <v>323</v>
       </c>
       <c r="E441" s="2" t="s">
-        <v>1726</v>
+        <v>324</v>
       </c>
       <c r="F441" s="2" t="s">
-        <v>1727</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>1686</v>
+        <v>1666</v>
       </c>
       <c r="B442" t="s">
-        <v>1687</v>
+        <v>1667</v>
       </c>
       <c r="C442" t="s">
-        <v>1728</v>
+        <v>619</v>
       </c>
       <c r="D442" t="s">
-        <v>1729</v>
+        <v>620</v>
       </c>
       <c r="E442" s="2" t="s">
-        <v>1730</v>
+        <v>621</v>
       </c>
       <c r="F442" s="2" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>1686</v>
+        <v>1666</v>
       </c>
       <c r="B443" t="s">
-        <v>1687</v>
+        <v>1667</v>
       </c>
       <c r="C443" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="D443" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="E443" s="2" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="F443" s="2" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B444" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C444" t="s">
-        <v>1736</v>
+        <v>1739</v>
       </c>
       <c r="D444" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="E444" s="2" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="F444" s="2" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B445" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C445" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="D445" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="E445" s="2" t="s">
-        <v>1742</v>
+        <v>1745</v>
       </c>
       <c r="F445" s="2" t="s">
-        <v>1743</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B446" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C446" t="s">
-        <v>1744</v>
+        <v>1747</v>
       </c>
       <c r="D446" t="s">
-        <v>1745</v>
+        <v>1748</v>
       </c>
       <c r="E446" s="2" t="s">
-        <v>1746</v>
+        <v>1749</v>
       </c>
       <c r="F446" s="2" t="s">
-        <v>1747</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B447" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C447" t="s">
-        <v>1748</v>
+        <v>1751</v>
       </c>
       <c r="D447" t="s">
-        <v>1749</v>
+        <v>1752</v>
       </c>
       <c r="E447" s="2" t="s">
-        <v>1750</v>
+        <v>1753</v>
       </c>
       <c r="F447" s="2" t="s">
-        <v>1751</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B448" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C448" t="s">
-        <v>1752</v>
+        <v>1755</v>
       </c>
       <c r="D448" t="s">
-        <v>1753</v>
+        <v>1756</v>
       </c>
       <c r="E448" s="2" t="s">
-        <v>1754</v>
+        <v>1757</v>
       </c>
       <c r="F448" s="2" t="s">
-        <v>1755</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B449" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C449" t="s">
-        <v>1756</v>
+        <v>1759</v>
       </c>
       <c r="D449" t="s">
-        <v>1757</v>
+        <v>1760</v>
       </c>
       <c r="E449" s="2" t="s">
-        <v>1758</v>
+        <v>1761</v>
       </c>
       <c r="F449" s="2" t="s">
-        <v>1759</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B450" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C450" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
       <c r="D450" t="s">
-        <v>1761</v>
+        <v>1764</v>
       </c>
       <c r="E450" s="2" t="s">
-        <v>1762</v>
+        <v>1765</v>
       </c>
       <c r="F450" s="2" t="s">
-        <v>1763</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B451" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C451" t="s">
-        <v>1764</v>
+        <v>1767</v>
       </c>
       <c r="D451" t="s">
-        <v>1765</v>
+        <v>1768</v>
       </c>
       <c r="E451" s="2" t="s">
-        <v>1766</v>
+        <v>1769</v>
       </c>
       <c r="F451" s="2" t="s">
-        <v>1767</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B452" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C452" t="s">
-        <v>1768</v>
+        <v>1771</v>
       </c>
       <c r="D452" t="s">
-        <v>1769</v>
+        <v>1772</v>
       </c>
       <c r="E452" s="2" t="s">
-        <v>1770</v>
+        <v>1773</v>
       </c>
       <c r="F452" s="2" t="s">
-        <v>1771</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B453" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C453" t="s">
-        <v>1772</v>
+        <v>1775</v>
       </c>
       <c r="D453" t="s">
-        <v>1773</v>
+        <v>1776</v>
       </c>
       <c r="E453" s="2" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
       <c r="F453" s="2" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B454" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C454" t="s">
-        <v>1776</v>
+        <v>1779</v>
       </c>
       <c r="D454" t="s">
-        <v>1777</v>
+        <v>1780</v>
       </c>
       <c r="E454" s="2" t="s">
-        <v>1778</v>
+        <v>1781</v>
       </c>
       <c r="F454" s="2" t="s">
-        <v>1779</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B455" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C455" t="s">
-        <v>1780</v>
+        <v>1783</v>
       </c>
       <c r="D455" t="s">
-        <v>1781</v>
+        <v>1784</v>
       </c>
       <c r="E455" s="2" t="s">
-        <v>1782</v>
+        <v>1785</v>
       </c>
       <c r="F455" s="2" t="s">
-        <v>1783</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B456" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C456" t="s">
-        <v>1784</v>
+        <v>1787</v>
       </c>
       <c r="D456" t="s">
-        <v>1785</v>
+        <v>1788</v>
       </c>
       <c r="E456" s="2" t="s">
-        <v>1786</v>
+        <v>1789</v>
       </c>
       <c r="F456" s="2" t="s">
-        <v>1787</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B457" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C457" t="s">
-        <v>1788</v>
+        <v>1791</v>
       </c>
       <c r="D457" t="s">
-        <v>1789</v>
+        <v>1792</v>
       </c>
       <c r="E457" s="2" t="s">
-        <v>1790</v>
+        <v>1793</v>
       </c>
       <c r="F457" s="2" t="s">
-        <v>1791</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B458" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C458" t="s">
-        <v>1792</v>
+        <v>1795</v>
       </c>
       <c r="D458" t="s">
-        <v>1793</v>
+        <v>1796</v>
       </c>
       <c r="E458" s="2" t="s">
-        <v>1794</v>
+        <v>1797</v>
       </c>
       <c r="F458" s="2" t="s">
-        <v>1795</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B459" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C459" t="s">
-        <v>1796</v>
+        <v>1799</v>
       </c>
       <c r="D459" t="s">
-        <v>1797</v>
+        <v>1800</v>
       </c>
       <c r="E459" s="2" t="s">
-        <v>1798</v>
+        <v>1801</v>
       </c>
       <c r="F459" s="2" t="s">
-        <v>1799</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B460" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C460" t="s">
-        <v>1800</v>
+        <v>1803</v>
       </c>
       <c r="D460" t="s">
-        <v>1801</v>
+        <v>1804</v>
       </c>
       <c r="E460" s="2" t="s">
-        <v>1802</v>
+        <v>1805</v>
       </c>
       <c r="F460" s="2" t="s">
-        <v>1803</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B461" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C461" t="s">
-        <v>1804</v>
+        <v>1807</v>
       </c>
       <c r="D461" t="s">
-        <v>1805</v>
+        <v>1808</v>
       </c>
       <c r="E461" s="2" t="s">
-        <v>1806</v>
+        <v>1809</v>
       </c>
       <c r="F461" s="2" t="s">
-        <v>1807</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B462" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C462" t="s">
-        <v>1808</v>
+        <v>1811</v>
       </c>
       <c r="D462" t="s">
-        <v>1809</v>
+        <v>1812</v>
       </c>
       <c r="E462" s="2" t="s">
-        <v>1810</v>
+        <v>1813</v>
       </c>
       <c r="F462" s="2" t="s">
-        <v>1811</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B463" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C463" t="s">
-        <v>1812</v>
+        <v>1815</v>
       </c>
       <c r="D463" t="s">
-        <v>1813</v>
+        <v>1816</v>
       </c>
       <c r="E463" s="2" t="s">
-        <v>1814</v>
+        <v>1817</v>
       </c>
       <c r="F463" s="2" t="s">
-        <v>1815</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B464" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C464" t="s">
-        <v>1816</v>
+        <v>1819</v>
       </c>
       <c r="D464" t="s">
-        <v>1817</v>
+        <v>1820</v>
       </c>
       <c r="E464" s="2" t="s">
-        <v>1818</v>
+        <v>1821</v>
       </c>
       <c r="F464" s="2" t="s">
-        <v>1819</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B465" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C465" t="s">
-        <v>1820</v>
+        <v>1823</v>
       </c>
       <c r="D465" t="s">
-        <v>1820</v>
+        <v>1824</v>
       </c>
       <c r="E465" s="2" t="s">
-        <v>1821</v>
+        <v>1825</v>
       </c>
       <c r="F465" s="2" t="s">
-        <v>1822</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B466" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C466" t="s">
-        <v>1823</v>
+        <v>1827</v>
       </c>
       <c r="D466" t="s">
-        <v>1824</v>
+        <v>1828</v>
       </c>
       <c r="E466" s="2" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="F466" s="2" t="s">
-        <v>1826</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B467" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C467" t="s">
-        <v>1827</v>
+        <v>1831</v>
       </c>
       <c r="D467" t="s">
-        <v>1828</v>
+        <v>1832</v>
       </c>
       <c r="E467" s="2" t="s">
-        <v>1829</v>
+        <v>1833</v>
       </c>
       <c r="F467" s="2" t="s">
-        <v>1830</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B468" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C468" t="s">
-        <v>1831</v>
+        <v>1835</v>
       </c>
       <c r="D468" t="s">
-        <v>1832</v>
+        <v>1836</v>
       </c>
       <c r="E468" s="2" t="s">
-        <v>1833</v>
+        <v>1837</v>
       </c>
       <c r="F468" s="2" t="s">
-        <v>1834</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B469" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C469" t="s">
-        <v>1835</v>
+        <v>1839</v>
       </c>
       <c r="D469" t="s">
-        <v>1836</v>
+        <v>1840</v>
       </c>
       <c r="E469" s="2" t="s">
-        <v>1837</v>
+        <v>1841</v>
       </c>
       <c r="F469" s="2" t="s">
-        <v>1838</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1686</v>
+        <v>1737</v>
       </c>
       <c r="B470" t="s">
-        <v>1687</v>
+        <v>1738</v>
       </c>
       <c r="C470" t="s">
-        <v>1839</v>
+        <v>1843</v>
       </c>
       <c r="D470" t="s">
-        <v>1840</v>
+        <v>1844</v>
       </c>
       <c r="E470" s="2" t="s">
-        <v>1841</v>
+        <v>1845</v>
       </c>
       <c r="F470" s="2" t="s">
-        <v>1842</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>1843</v>
+        <v>1737</v>
       </c>
       <c r="B471" t="s">
-        <v>1844</v>
+        <v>1738</v>
       </c>
       <c r="C471" t="s">
-        <v>1845</v>
+        <v>1847</v>
       </c>
       <c r="D471" t="s">
-        <v>1846</v>
+        <v>1848</v>
       </c>
       <c r="E471" s="2" t="s">
-        <v>1847</v>
+        <v>1849</v>
       </c>
       <c r="F471" s="2" t="s">
-        <v>1848</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1843</v>
+        <v>1737</v>
       </c>
       <c r="B472" t="s">
-        <v>1844</v>
+        <v>1738</v>
       </c>
       <c r="C472" t="s">
-        <v>1849</v>
+        <v>1851</v>
       </c>
       <c r="D472" t="s">
-        <v>1850</v>
+        <v>1852</v>
       </c>
       <c r="E472" s="2" t="s">
-        <v>1851</v>
+        <v>1853</v>
       </c>
       <c r="F472" s="2" t="s">
-        <v>1852</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>1843</v>
+        <v>1737</v>
       </c>
       <c r="B473" t="s">
-        <v>1844</v>
+        <v>1738</v>
       </c>
       <c r="C473" t="s">
-        <v>1853</v>
+        <v>1855</v>
       </c>
       <c r="D473" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
       <c r="E473" s="2" t="s">
-        <v>1855</v>
+        <v>1857</v>
       </c>
       <c r="F473" s="2" t="s">
-        <v>1856</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>1843</v>
+        <v>1737</v>
       </c>
       <c r="B474" t="s">
-        <v>1844</v>
+        <v>1738</v>
       </c>
       <c r="C474" t="s">
-        <v>1857</v>
+        <v>1859</v>
       </c>
       <c r="D474" t="s">
-        <v>1858</v>
+        <v>1860</v>
       </c>
       <c r="E474" s="2" t="s">
-        <v>1859</v>
+        <v>1861</v>
       </c>
       <c r="F474" s="2" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1843</v>
+        <v>1737</v>
       </c>
       <c r="B475" t="s">
-        <v>1844</v>
+        <v>1738</v>
       </c>
       <c r="C475" t="s">
-        <v>1861</v>
+        <v>1863</v>
       </c>
       <c r="D475" t="s">
-        <v>1862</v>
+        <v>1864</v>
       </c>
       <c r="E475" s="2" t="s">
-        <v>1863</v>
+        <v>1865</v>
       </c>
       <c r="F475" s="2" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1865</v>
+        <v>1737</v>
       </c>
       <c r="B476" t="s">
-        <v>1866</v>
+        <v>1738</v>
       </c>
       <c r="C476" t="s">
         <v>1867</v>
       </c>
       <c r="D476" t="s">
         <v>1868</v>
       </c>
       <c r="E476" s="2" t="s">
         <v>1869</v>
       </c>
       <c r="F476" s="2" t="s">
         <v>1870</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1865</v>
+        <v>1737</v>
       </c>
       <c r="B477" t="s">
-        <v>1866</v>
+        <v>1738</v>
       </c>
       <c r="C477" t="s">
-        <v>1720</v>
+        <v>1871</v>
       </c>
       <c r="D477" t="s">
-        <v>1721</v>
+        <v>1872</v>
       </c>
       <c r="E477" s="2" t="s">
-        <v>1871</v>
+        <v>1873</v>
       </c>
       <c r="F477" s="2" t="s">
-        <v>1872</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1865</v>
+        <v>1737</v>
       </c>
       <c r="B478" t="s">
-        <v>1866</v>
+        <v>1738</v>
       </c>
       <c r="C478" t="s">
-        <v>1764</v>
+        <v>1875</v>
       </c>
       <c r="D478" t="s">
-        <v>1765</v>
+        <v>1876</v>
       </c>
       <c r="E478" s="2" t="s">
-        <v>1873</v>
+        <v>1877</v>
       </c>
       <c r="F478" s="2" t="s">
-        <v>1874</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1865</v>
+        <v>1737</v>
       </c>
       <c r="B479" t="s">
-        <v>1866</v>
+        <v>1738</v>
       </c>
       <c r="C479" t="s">
-        <v>1772</v>
+        <v>1879</v>
       </c>
       <c r="D479" t="s">
-        <v>1773</v>
+        <v>1880</v>
       </c>
       <c r="E479" s="2" t="s">
-        <v>1875</v>
+        <v>1881</v>
       </c>
       <c r="F479" s="2" t="s">
-        <v>1876</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1865</v>
+        <v>1737</v>
       </c>
       <c r="B480" t="s">
-        <v>1866</v>
+        <v>1738</v>
       </c>
       <c r="C480" t="s">
-        <v>1800</v>
+        <v>1883</v>
       </c>
       <c r="D480" t="s">
-        <v>1801</v>
+        <v>1884</v>
       </c>
       <c r="E480" s="2" t="s">
-        <v>1877</v>
+        <v>1885</v>
       </c>
       <c r="F480" s="2" t="s">
-        <v>1878</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1865</v>
+        <v>1737</v>
       </c>
       <c r="B481" t="s">
-        <v>1866</v>
+        <v>1738</v>
       </c>
       <c r="C481" t="s">
-        <v>1879</v>
+        <v>1887</v>
       </c>
       <c r="D481" t="s">
-        <v>1880</v>
+        <v>1888</v>
       </c>
       <c r="E481" s="2" t="s">
-        <v>1881</v>
+        <v>1889</v>
       </c>
       <c r="F481" s="2" t="s">
-        <v>1882</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1865</v>
+        <v>1737</v>
       </c>
       <c r="B482" t="s">
-        <v>1866</v>
+        <v>1738</v>
       </c>
       <c r="C482" t="s">
-        <v>1804</v>
+        <v>1891</v>
       </c>
       <c r="D482" t="s">
-        <v>1805</v>
+        <v>1891</v>
       </c>
       <c r="E482" s="2" t="s">
-        <v>1883</v>
+        <v>1892</v>
       </c>
       <c r="F482" s="2" t="s">
-        <v>1884</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1865</v>
+        <v>1737</v>
       </c>
       <c r="B483" t="s">
-        <v>1866</v>
+        <v>1738</v>
       </c>
       <c r="C483" t="s">
-        <v>1885</v>
+        <v>1894</v>
       </c>
       <c r="D483" t="s">
-        <v>1886</v>
+        <v>1895</v>
       </c>
       <c r="E483" s="2" t="s">
-        <v>1887</v>
+        <v>1896</v>
       </c>
       <c r="F483" s="2" t="s">
-        <v>1888</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1889</v>
+        <v>1737</v>
       </c>
       <c r="B484" t="s">
-        <v>1890</v>
+        <v>1738</v>
       </c>
       <c r="C484" t="s">
-        <v>527</v>
+        <v>1898</v>
       </c>
       <c r="D484" t="s">
-        <v>528</v>
+        <v>1899</v>
       </c>
       <c r="E484" s="2" t="s">
-        <v>1633</v>
+        <v>1900</v>
       </c>
       <c r="F484" s="2" t="s">
-        <v>1891</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1889</v>
+        <v>1737</v>
       </c>
       <c r="B485" t="s">
-        <v>1890</v>
+        <v>1738</v>
       </c>
       <c r="C485" t="s">
-        <v>1892</v>
+        <v>1902</v>
       </c>
       <c r="D485" t="s">
-        <v>1893</v>
+        <v>1903</v>
       </c>
       <c r="E485" s="2" t="s">
-        <v>1894</v>
+        <v>1904</v>
       </c>
       <c r="F485" s="2" t="s">
-        <v>1895</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1889</v>
+        <v>1737</v>
       </c>
       <c r="B486" t="s">
-        <v>1890</v>
+        <v>1738</v>
       </c>
       <c r="C486" t="s">
-        <v>1896</v>
+        <v>1906</v>
       </c>
       <c r="D486" t="s">
-        <v>1897</v>
+        <v>1907</v>
       </c>
       <c r="E486" s="2" t="s">
-        <v>1898</v>
+        <v>1908</v>
       </c>
       <c r="F486" s="2" t="s">
-        <v>1899</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1889</v>
+        <v>1737</v>
       </c>
       <c r="B487" t="s">
-        <v>1890</v>
+        <v>1738</v>
       </c>
       <c r="C487" t="s">
-        <v>1900</v>
+        <v>1910</v>
       </c>
       <c r="D487" t="s">
-        <v>1901</v>
+        <v>1911</v>
       </c>
       <c r="E487" s="2" t="s">
-        <v>1902</v>
+        <v>1912</v>
       </c>
       <c r="F487" s="2" t="s">
-        <v>1903</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1889</v>
+        <v>1737</v>
       </c>
       <c r="B488" t="s">
-        <v>1890</v>
+        <v>1738</v>
       </c>
       <c r="C488" t="s">
-        <v>1904</v>
+        <v>1914</v>
       </c>
       <c r="D488" t="s">
-        <v>1905</v>
+        <v>1915</v>
       </c>
       <c r="E488" s="2" t="s">
-        <v>1906</v>
+        <v>1916</v>
       </c>
       <c r="F488" s="2" t="s">
-        <v>1907</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>1889</v>
+        <v>1737</v>
       </c>
       <c r="B489" t="s">
-        <v>1890</v>
+        <v>1738</v>
       </c>
       <c r="C489" t="s">
-        <v>1908</v>
+        <v>1918</v>
       </c>
       <c r="D489" t="s">
-        <v>1909</v>
+        <v>1919</v>
       </c>
       <c r="E489" s="2" t="s">
-        <v>1910</v>
+        <v>1920</v>
       </c>
       <c r="F489" s="2" t="s">
-        <v>1911</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>1889</v>
+        <v>1922</v>
       </c>
       <c r="B490" t="s">
-        <v>1890</v>
+        <v>1923</v>
       </c>
       <c r="C490" t="s">
-        <v>1912</v>
+        <v>1924</v>
       </c>
       <c r="D490" t="s">
-        <v>1913</v>
+        <v>1925</v>
       </c>
       <c r="E490" s="2" t="s">
-        <v>1914</v>
+        <v>1926</v>
       </c>
       <c r="F490" s="2" t="s">
-        <v>1915</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>1889</v>
+        <v>1922</v>
       </c>
       <c r="B491" t="s">
-        <v>1890</v>
+        <v>1923</v>
       </c>
       <c r="C491" t="s">
-        <v>302</v>
+        <v>1928</v>
       </c>
       <c r="D491" t="s">
-        <v>303</v>
+        <v>1929</v>
       </c>
       <c r="E491" s="2" t="s">
-        <v>304</v>
+        <v>1930</v>
       </c>
       <c r="F491" s="2" t="s">
-        <v>1916</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1889</v>
+        <v>1922</v>
       </c>
       <c r="B492" t="s">
-        <v>1890</v>
+        <v>1923</v>
       </c>
       <c r="C492" t="s">
-        <v>1917</v>
+        <v>1932</v>
       </c>
       <c r="D492" t="s">
-        <v>1918</v>
+        <v>1933</v>
       </c>
       <c r="E492" s="2" t="s">
-        <v>1919</v>
+        <v>1934</v>
       </c>
       <c r="F492" s="2" t="s">
-        <v>1920</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1889</v>
+        <v>1922</v>
       </c>
       <c r="B493" t="s">
-        <v>1890</v>
+        <v>1923</v>
       </c>
       <c r="C493" t="s">
-        <v>1921</v>
+        <v>1936</v>
       </c>
       <c r="D493" t="s">
-        <v>1922</v>
+        <v>1937</v>
       </c>
       <c r="E493" s="2" t="s">
-        <v>1923</v>
+        <v>1938</v>
       </c>
       <c r="F493" s="2" t="s">
-        <v>1924</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1889</v>
+        <v>1922</v>
       </c>
       <c r="B494" t="s">
-        <v>1890</v>
+        <v>1923</v>
       </c>
       <c r="C494" t="s">
-        <v>1925</v>
+        <v>1940</v>
       </c>
       <c r="D494" t="s">
-        <v>1926</v>
+        <v>1941</v>
       </c>
       <c r="E494" s="2" t="s">
-        <v>1927</v>
+        <v>1942</v>
       </c>
       <c r="F494" s="2" t="s">
-        <v>1928</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1889</v>
+        <v>1944</v>
       </c>
       <c r="B495" t="s">
-        <v>1890</v>
+        <v>1945</v>
       </c>
       <c r="C495" t="s">
-        <v>878</v>
+        <v>1946</v>
       </c>
       <c r="D495" t="s">
-        <v>879</v>
+        <v>1947</v>
       </c>
       <c r="E495" s="2" t="s">
-        <v>880</v>
+        <v>1948</v>
       </c>
       <c r="F495" s="2" t="s">
-        <v>1929</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>1889</v>
+        <v>1944</v>
       </c>
       <c r="B496" t="s">
-        <v>1890</v>
+        <v>1945</v>
       </c>
       <c r="C496" t="s">
-        <v>1667</v>
+        <v>1771</v>
       </c>
       <c r="D496" t="s">
-        <v>1668</v>
+        <v>1772</v>
       </c>
       <c r="E496" s="2" t="s">
-        <v>1930</v>
+        <v>1950</v>
       </c>
       <c r="F496" s="2" t="s">
-        <v>1931</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1889</v>
+        <v>1944</v>
       </c>
       <c r="B497" t="s">
-        <v>1890</v>
+        <v>1945</v>
       </c>
       <c r="C497" t="s">
-        <v>1932</v>
+        <v>1823</v>
       </c>
       <c r="D497" t="s">
-        <v>1933</v>
+        <v>1824</v>
       </c>
       <c r="E497" s="2" t="s">
-        <v>1934</v>
+        <v>1952</v>
       </c>
       <c r="F497" s="2" t="s">
-        <v>1935</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1889</v>
+        <v>1944</v>
       </c>
       <c r="B498" t="s">
-        <v>1890</v>
+        <v>1945</v>
       </c>
       <c r="C498" t="s">
-        <v>310</v>
+        <v>1831</v>
       </c>
       <c r="D498" t="s">
-        <v>311</v>
+        <v>1832</v>
       </c>
       <c r="E498" s="2" t="s">
-        <v>312</v>
+        <v>1954</v>
       </c>
       <c r="F498" s="2" t="s">
-        <v>1936</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>1889</v>
+        <v>1944</v>
       </c>
       <c r="B499" t="s">
-        <v>1890</v>
+        <v>1945</v>
       </c>
       <c r="C499" t="s">
-        <v>886</v>
+        <v>1867</v>
       </c>
       <c r="D499" t="s">
-        <v>887</v>
+        <v>1868</v>
       </c>
       <c r="E499" s="2" t="s">
-        <v>1130</v>
+        <v>1956</v>
       </c>
       <c r="F499" s="2" t="s">
-        <v>1937</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>1889</v>
+        <v>1944</v>
       </c>
       <c r="B500" t="s">
-        <v>1890</v>
+        <v>1945</v>
       </c>
       <c r="C500" t="s">
-        <v>890</v>
+        <v>1958</v>
       </c>
       <c r="D500" t="s">
-        <v>891</v>
+        <v>1959</v>
       </c>
       <c r="E500" s="2" t="s">
-        <v>1938</v>
+        <v>1960</v>
       </c>
       <c r="F500" s="2" t="s">
-        <v>1939</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>1889</v>
+        <v>1944</v>
       </c>
       <c r="B501" t="s">
-        <v>1890</v>
+        <v>1945</v>
       </c>
       <c r="C501" t="s">
-        <v>314</v>
+        <v>1871</v>
       </c>
       <c r="D501" t="s">
-        <v>315</v>
+        <v>1872</v>
       </c>
       <c r="E501" s="2" t="s">
-        <v>316</v>
+        <v>1962</v>
       </c>
       <c r="F501" s="2" t="s">
-        <v>1940</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1889</v>
+        <v>1944</v>
       </c>
       <c r="B502" t="s">
-        <v>1890</v>
+        <v>1945</v>
       </c>
       <c r="C502" t="s">
-        <v>1941</v>
+        <v>1964</v>
       </c>
       <c r="D502" t="s">
-        <v>1942</v>
+        <v>1965</v>
       </c>
       <c r="E502" s="2" t="s">
-        <v>1943</v>
+        <v>1966</v>
       </c>
       <c r="F502" s="2" t="s">
-        <v>1944</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>1889</v>
+        <v>1968</v>
       </c>
       <c r="B503" t="s">
-        <v>1890</v>
+        <v>1969</v>
       </c>
       <c r="C503" t="s">
-        <v>322</v>
+        <v>539</v>
       </c>
       <c r="D503" t="s">
-        <v>323</v>
+        <v>540</v>
       </c>
       <c r="E503" s="2" t="s">
-        <v>324</v>
+        <v>1682</v>
       </c>
       <c r="F503" s="2" t="s">
-        <v>1945</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1946</v>
+        <v>1968</v>
       </c>
       <c r="B504" t="s">
-        <v>1947</v>
+        <v>1969</v>
       </c>
       <c r="C504" t="s">
-        <v>1948</v>
+        <v>1971</v>
       </c>
       <c r="D504" t="s">
-        <v>1949</v>
+        <v>1972</v>
       </c>
       <c r="E504" s="2" t="s">
-        <v>1950</v>
+        <v>1973</v>
       </c>
       <c r="F504" s="2" t="s">
-        <v>1951</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1946</v>
+        <v>1968</v>
       </c>
       <c r="B505" t="s">
-        <v>1947</v>
+        <v>1969</v>
       </c>
       <c r="C505" t="s">
-        <v>1952</v>
+        <v>1975</v>
       </c>
       <c r="D505" t="s">
-        <v>1953</v>
+        <v>1976</v>
       </c>
       <c r="E505" s="2" t="s">
-        <v>1954</v>
+        <v>1977</v>
       </c>
       <c r="F505" s="2" t="s">
-        <v>1955</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1946</v>
+        <v>1968</v>
       </c>
       <c r="B506" t="s">
-        <v>1947</v>
+        <v>1969</v>
       </c>
       <c r="C506" t="s">
-        <v>1956</v>
+        <v>1979</v>
       </c>
       <c r="D506" t="s">
-        <v>1957</v>
+        <v>1980</v>
       </c>
       <c r="E506" s="2" t="s">
-        <v>1958</v>
+        <v>1981</v>
       </c>
       <c r="F506" s="2" t="s">
-        <v>1959</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1946</v>
+        <v>1968</v>
       </c>
       <c r="B507" t="s">
-        <v>1947</v>
+        <v>1969</v>
       </c>
       <c r="C507" t="s">
-        <v>1960</v>
+        <v>1983</v>
       </c>
       <c r="D507" t="s">
-        <v>1961</v>
+        <v>1984</v>
       </c>
       <c r="E507" s="2" t="s">
-        <v>1962</v>
+        <v>1985</v>
       </c>
       <c r="F507" s="2" t="s">
-        <v>1963</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1946</v>
+        <v>1968</v>
       </c>
       <c r="B508" t="s">
-        <v>1947</v>
+        <v>1969</v>
       </c>
       <c r="C508" t="s">
-        <v>1964</v>
+        <v>1987</v>
       </c>
       <c r="D508" t="s">
-        <v>1965</v>
+        <v>1988</v>
       </c>
       <c r="E508" s="2" t="s">
-        <v>1966</v>
+        <v>1989</v>
       </c>
       <c r="F508" s="2" t="s">
-        <v>1967</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1946</v>
+        <v>1968</v>
       </c>
       <c r="B509" t="s">
-        <v>1947</v>
+        <v>1969</v>
       </c>
       <c r="C509" t="s">
-        <v>1968</v>
+        <v>1991</v>
       </c>
       <c r="D509" t="s">
-        <v>1969</v>
+        <v>1992</v>
       </c>
       <c r="E509" s="2" t="s">
-        <v>1970</v>
+        <v>1993</v>
       </c>
       <c r="F509" s="2" t="s">
-        <v>1971</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1946</v>
+        <v>1968</v>
       </c>
       <c r="B510" t="s">
-        <v>1947</v>
+        <v>1969</v>
       </c>
       <c r="C510" t="s">
-        <v>1972</v>
+        <v>310</v>
       </c>
       <c r="D510" t="s">
-        <v>1394</v>
+        <v>311</v>
       </c>
       <c r="E510" s="2" t="s">
-        <v>1973</v>
+        <v>312</v>
       </c>
       <c r="F510" s="2" t="s">
-        <v>1974</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>1946</v>
+        <v>1968</v>
       </c>
       <c r="B511" t="s">
-        <v>1947</v>
+        <v>1969</v>
       </c>
       <c r="C511" t="s">
-        <v>1975</v>
+        <v>1996</v>
       </c>
       <c r="D511" t="s">
-        <v>1976</v>
+        <v>1997</v>
       </c>
       <c r="E511" s="2" t="s">
-        <v>1977</v>
+        <v>1998</v>
       </c>
       <c r="F511" s="2" t="s">
-        <v>1978</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1946</v>
+        <v>1968</v>
       </c>
       <c r="B512" t="s">
-        <v>1947</v>
+        <v>1969</v>
       </c>
       <c r="C512" t="s">
-        <v>1979</v>
+        <v>2000</v>
       </c>
       <c r="D512" t="s">
-        <v>1980</v>
+        <v>2001</v>
       </c>
       <c r="E512" s="2" t="s">
-        <v>1981</v>
+        <v>2002</v>
       </c>
       <c r="F512" s="2" t="s">
-        <v>1982</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>1946</v>
+        <v>1968</v>
       </c>
       <c r="B513" t="s">
-        <v>1947</v>
+        <v>1969</v>
       </c>
       <c r="C513" t="s">
-        <v>70</v>
+        <v>2004</v>
       </c>
       <c r="D513" t="s">
-        <v>71</v>
+        <v>2005</v>
       </c>
       <c r="E513" s="2" t="s">
-        <v>1983</v>
+        <v>2006</v>
       </c>
       <c r="F513" s="2" t="s">
-        <v>1984</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1946</v>
+        <v>1968</v>
       </c>
       <c r="B514" t="s">
-        <v>1947</v>
+        <v>1969</v>
       </c>
       <c r="C514" t="s">
-        <v>1985</v>
+        <v>886</v>
       </c>
       <c r="D514" t="s">
-        <v>1986</v>
+        <v>887</v>
       </c>
       <c r="E514" s="2" t="s">
-        <v>1987</v>
+        <v>888</v>
       </c>
       <c r="F514" s="2" t="s">
-        <v>1988</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1946</v>
+        <v>1968</v>
       </c>
       <c r="B515" t="s">
-        <v>1947</v>
+        <v>1969</v>
       </c>
       <c r="C515" t="s">
-        <v>1989</v>
+        <v>1716</v>
       </c>
       <c r="D515" t="s">
-        <v>1990</v>
+        <v>1717</v>
       </c>
       <c r="E515" s="2" t="s">
-        <v>1991</v>
+        <v>2009</v>
       </c>
       <c r="F515" s="2" t="s">
-        <v>1992</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1946</v>
+        <v>1968</v>
       </c>
       <c r="B516" t="s">
-        <v>1947</v>
+        <v>1969</v>
       </c>
       <c r="C516" t="s">
-        <v>1993</v>
+        <v>2011</v>
       </c>
       <c r="D516" t="s">
-        <v>1994</v>
+        <v>2012</v>
       </c>
       <c r="E516" s="2" t="s">
-        <v>1995</v>
+        <v>2013</v>
       </c>
       <c r="F516" s="2" t="s">
-        <v>1996</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1946</v>
+        <v>1968</v>
       </c>
       <c r="B517" t="s">
-        <v>1947</v>
+        <v>1969</v>
       </c>
       <c r="C517" t="s">
-        <v>1997</v>
+        <v>318</v>
       </c>
       <c r="D517" t="s">
-        <v>1998</v>
+        <v>319</v>
       </c>
       <c r="E517" s="2" t="s">
-        <v>1999</v>
+        <v>320</v>
       </c>
       <c r="F517" s="2" t="s">
-        <v>2000</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>2001</v>
+        <v>1968</v>
       </c>
       <c r="B518" t="s">
-        <v>2002</v>
+        <v>1969</v>
       </c>
       <c r="C518" t="s">
-        <v>2003</v>
+        <v>894</v>
       </c>
       <c r="D518" t="s">
-        <v>2004</v>
+        <v>895</v>
       </c>
       <c r="E518" s="2" t="s">
-        <v>2005</v>
+        <v>1154</v>
       </c>
       <c r="F518" s="2" t="s">
-        <v>2006</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>2001</v>
+        <v>1968</v>
       </c>
       <c r="B519" t="s">
-        <v>2002</v>
+        <v>1969</v>
       </c>
       <c r="C519" t="s">
-        <v>2007</v>
+        <v>898</v>
       </c>
       <c r="D519" t="s">
-        <v>2008</v>
+        <v>899</v>
       </c>
       <c r="E519" s="2" t="s">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="F519" s="2" t="s">
-        <v>2010</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>2001</v>
+        <v>1968</v>
       </c>
       <c r="B520" t="s">
-        <v>2002</v>
+        <v>1969</v>
       </c>
       <c r="C520" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="D520" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="E520" s="2" t="s">
-        <v>2011</v>
+        <v>324</v>
       </c>
       <c r="F520" s="2" t="s">
-        <v>2012</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>2001</v>
+        <v>1968</v>
       </c>
       <c r="B521" t="s">
-        <v>2002</v>
+        <v>1969</v>
       </c>
       <c r="C521" t="s">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="D521" t="s">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="E521" s="2" t="s">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="F521" s="2" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>2017</v>
+        <v>1968</v>
       </c>
       <c r="B522" t="s">
-        <v>2018</v>
+        <v>1969</v>
       </c>
       <c r="C522" t="s">
-        <v>2019</v>
+        <v>330</v>
       </c>
       <c r="D522" t="s">
-        <v>2020</v>
+        <v>331</v>
       </c>
       <c r="E522" s="2" t="s">
-        <v>2021</v>
+        <v>332</v>
       </c>
       <c r="F522" s="2" t="s">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="B523" t="s">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="C523" t="s">
-        <v>2023</v>
+        <v>2027</v>
       </c>
       <c r="D523" t="s">
-        <v>2024</v>
+        <v>2028</v>
       </c>
       <c r="E523" s="2" t="s">
-        <v>2025</v>
+        <v>2029</v>
       </c>
       <c r="F523" s="2" t="s">
-        <v>2026</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="B524" t="s">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="C524" t="s">
-        <v>2027</v>
+        <v>2031</v>
       </c>
       <c r="D524" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="E524" s="2" t="s">
-        <v>2029</v>
+        <v>2033</v>
       </c>
       <c r="F524" s="2" t="s">
-        <v>2030</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="B525" t="s">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="C525" t="s">
-        <v>2031</v>
+        <v>2035</v>
       </c>
       <c r="D525" t="s">
-        <v>2032</v>
+        <v>2036</v>
       </c>
       <c r="E525" s="2" t="s">
-        <v>2033</v>
+        <v>2037</v>
       </c>
       <c r="F525" s="2" t="s">
-        <v>2034</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="B526" t="s">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="C526" t="s">
-        <v>2035</v>
+        <v>2039</v>
       </c>
       <c r="D526" t="s">
-        <v>2036</v>
+        <v>2040</v>
       </c>
       <c r="E526" s="2" t="s">
-        <v>2037</v>
+        <v>2041</v>
       </c>
       <c r="F526" s="2" t="s">
-        <v>2038</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="B527" t="s">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="C527" t="s">
-        <v>2039</v>
+        <v>2043</v>
       </c>
       <c r="D527" t="s">
-        <v>2040</v>
+        <v>2044</v>
       </c>
       <c r="E527" s="2" t="s">
-        <v>2041</v>
+        <v>2045</v>
       </c>
       <c r="F527" s="2" t="s">
-        <v>2042</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="B528" t="s">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="C528" t="s">
-        <v>2043</v>
+        <v>2047</v>
       </c>
       <c r="D528" t="s">
-        <v>2044</v>
+        <v>2048</v>
       </c>
       <c r="E528" s="2" t="s">
-        <v>2045</v>
+        <v>2049</v>
       </c>
       <c r="F528" s="2" t="s">
-        <v>2046</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="B529" t="s">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="C529" t="s">
-        <v>2047</v>
+        <v>2051</v>
       </c>
       <c r="D529" t="s">
-        <v>2048</v>
+        <v>1426</v>
       </c>
       <c r="E529" s="2" t="s">
-        <v>2049</v>
+        <v>2052</v>
       </c>
       <c r="F529" s="2" t="s">
-        <v>2050</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="B530" t="s">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="C530" t="s">
-        <v>2051</v>
+        <v>2054</v>
       </c>
       <c r="D530" t="s">
-        <v>2052</v>
+        <v>2055</v>
       </c>
       <c r="E530" s="2" t="s">
-        <v>2053</v>
+        <v>2056</v>
       </c>
       <c r="F530" s="2" t="s">
-        <v>2054</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="B531" t="s">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="C531" t="s">
-        <v>2055</v>
+        <v>2058</v>
       </c>
       <c r="D531" t="s">
-        <v>2056</v>
+        <v>2059</v>
       </c>
       <c r="E531" s="2" t="s">
-        <v>2057</v>
+        <v>2060</v>
       </c>
       <c r="F531" s="2" t="s">
-        <v>2058</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>2059</v>
+        <v>2025</v>
       </c>
       <c r="B532" t="s">
-        <v>2060</v>
+        <v>2026</v>
       </c>
       <c r="C532" t="s">
-        <v>2061</v>
+        <v>70</v>
       </c>
       <c r="D532" t="s">
+        <v>71</v>
+      </c>
+      <c r="E532" s="2" t="s">
         <v>2062</v>
       </c>
-      <c r="E532" s="2" t="s">
+      <c r="F532" s="2" t="s">
         <v>2063</v>
-      </c>
-[...1 lines deleted...]
-        <v>2064</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>2059</v>
+        <v>2025</v>
       </c>
       <c r="B533" t="s">
-        <v>2060</v>
+        <v>2026</v>
       </c>
       <c r="C533" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D533" t="s">
         <v>2065</v>
       </c>
-      <c r="D533" t="s">
+      <c r="E533" s="2" t="s">
         <v>2066</v>
       </c>
-      <c r="E533" s="2" t="s">
+      <c r="F533" s="2" t="s">
         <v>2067</v>
-      </c>
-[...1 lines deleted...]
-        <v>2068</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>2059</v>
+        <v>2025</v>
       </c>
       <c r="B534" t="s">
-        <v>2060</v>
+        <v>2026</v>
       </c>
       <c r="C534" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D534" t="s">
         <v>2069</v>
       </c>
-      <c r="D534" t="s">
+      <c r="E534" s="2" t="s">
         <v>2070</v>
       </c>
-      <c r="E534" s="2" t="s">
+      <c r="F534" s="2" t="s">
         <v>2071</v>
-      </c>
-[...1 lines deleted...]
-        <v>2072</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>2059</v>
+        <v>2025</v>
       </c>
       <c r="B535" t="s">
-        <v>2060</v>
+        <v>2026</v>
       </c>
       <c r="C535" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D535" t="s">
         <v>2073</v>
       </c>
-      <c r="D535" t="s">
+      <c r="E535" s="2" t="s">
         <v>2074</v>
       </c>
-      <c r="E535" s="2" t="s">
+      <c r="F535" s="2" t="s">
         <v>2075</v>
-      </c>
-[...1 lines deleted...]
-        <v>2076</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>2059</v>
+        <v>2025</v>
       </c>
       <c r="B536" t="s">
-        <v>2060</v>
+        <v>2026</v>
       </c>
       <c r="C536" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D536" t="s">
         <v>2077</v>
       </c>
-      <c r="D536" t="s">
+      <c r="E536" s="2" t="s">
         <v>2078</v>
       </c>
-      <c r="E536" s="2" t="s">
+      <c r="F536" s="2" t="s">
         <v>2079</v>
-      </c>
-[...1 lines deleted...]
-        <v>2080</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>2059</v>
+        <v>2080</v>
       </c>
       <c r="B537" t="s">
-        <v>2060</v>
+        <v>2081</v>
       </c>
       <c r="C537" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="D537" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="E537" s="2" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="F537" s="2" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>2059</v>
+        <v>2080</v>
       </c>
       <c r="B538" t="s">
-        <v>2060</v>
+        <v>2081</v>
       </c>
       <c r="C538" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="D538" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="E538" s="2" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="F538" s="2" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>2059</v>
+        <v>2080</v>
       </c>
       <c r="B539" t="s">
-        <v>2060</v>
+        <v>2081</v>
       </c>
       <c r="C539" t="s">
-        <v>2089</v>
+        <v>318</v>
       </c>
       <c r="D539" t="s">
+        <v>319</v>
+      </c>
+      <c r="E539" s="2" t="s">
         <v>2090</v>
       </c>
-      <c r="E539" s="2" t="s">
+      <c r="F539" s="2" t="s">
         <v>2091</v>
-      </c>
-[...1 lines deleted...]
-        <v>2092</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>2059</v>
+        <v>2080</v>
       </c>
       <c r="B540" t="s">
-        <v>2060</v>
+        <v>2081</v>
       </c>
       <c r="C540" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D540" t="s">
         <v>2093</v>
       </c>
-      <c r="D540" t="s">
+      <c r="E540" s="2" t="s">
         <v>2094</v>
       </c>
-      <c r="E540" s="2" t="s">
+      <c r="F540" s="2" t="s">
         <v>2095</v>
-      </c>
-[...1 lines deleted...]
-        <v>2096</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>2059</v>
+        <v>2096</v>
       </c>
       <c r="B541" t="s">
-        <v>2060</v>
+        <v>2097</v>
       </c>
       <c r="C541" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="D541" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="E541" s="2" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="F541" s="2" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>2059</v>
+        <v>2096</v>
       </c>
       <c r="B542" t="s">
-        <v>2060</v>
+        <v>2097</v>
       </c>
       <c r="C542" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="D542" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="E542" s="2" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="F542" s="2" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>2059</v>
+        <v>2096</v>
       </c>
       <c r="B543" t="s">
-        <v>2060</v>
+        <v>2097</v>
       </c>
       <c r="C543" t="s">
-        <v>559</v>
+        <v>2106</v>
       </c>
       <c r="D543" t="s">
-        <v>560</v>
+        <v>2107</v>
       </c>
       <c r="E543" s="2" t="s">
-        <v>2105</v>
+        <v>2108</v>
       </c>
       <c r="F543" s="2" t="s">
-        <v>2106</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>2059</v>
+        <v>2096</v>
       </c>
       <c r="B544" t="s">
-        <v>2060</v>
+        <v>2097</v>
       </c>
       <c r="C544" t="s">
-        <v>2107</v>
+        <v>2110</v>
       </c>
       <c r="D544" t="s">
-        <v>2108</v>
+        <v>2111</v>
       </c>
       <c r="E544" s="2" t="s">
-        <v>2109</v>
+        <v>2112</v>
       </c>
       <c r="F544" s="2" t="s">
-        <v>2110</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>2059</v>
+        <v>2096</v>
       </c>
       <c r="B545" t="s">
-        <v>2060</v>
+        <v>2097</v>
       </c>
       <c r="C545" t="s">
-        <v>2111</v>
+        <v>2114</v>
       </c>
       <c r="D545" t="s">
-        <v>2112</v>
+        <v>2115</v>
       </c>
       <c r="E545" s="2" t="s">
-        <v>2113</v>
+        <v>2116</v>
       </c>
       <c r="F545" s="2" t="s">
-        <v>2114</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>2059</v>
+        <v>2096</v>
       </c>
       <c r="B546" t="s">
-        <v>2060</v>
+        <v>2097</v>
       </c>
       <c r="C546" t="s">
-        <v>2115</v>
+        <v>2118</v>
       </c>
       <c r="D546" t="s">
-        <v>2116</v>
+        <v>2119</v>
       </c>
       <c r="E546" s="2" t="s">
-        <v>2117</v>
+        <v>2120</v>
       </c>
       <c r="F546" s="2" t="s">
-        <v>2118</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
-        <v>2059</v>
+        <v>2096</v>
       </c>
       <c r="B547" t="s">
-        <v>2060</v>
+        <v>2097</v>
       </c>
       <c r="C547" t="s">
-        <v>2119</v>
+        <v>2122</v>
       </c>
       <c r="D547" t="s">
-        <v>2120</v>
+        <v>2123</v>
       </c>
       <c r="E547" s="2" t="s">
-        <v>2121</v>
+        <v>2124</v>
       </c>
       <c r="F547" s="2" t="s">
-        <v>2122</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
-        <v>2059</v>
+        <v>2096</v>
       </c>
       <c r="B548" t="s">
-        <v>2060</v>
+        <v>2097</v>
       </c>
       <c r="C548" t="s">
-        <v>2123</v>
+        <v>2126</v>
       </c>
       <c r="D548" t="s">
-        <v>2124</v>
+        <v>2127</v>
       </c>
       <c r="E548" s="2" t="s">
-        <v>2125</v>
+        <v>2128</v>
       </c>
       <c r="F548" s="2" t="s">
-        <v>2126</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>2059</v>
+        <v>2096</v>
       </c>
       <c r="B549" t="s">
-        <v>2060</v>
+        <v>2097</v>
       </c>
       <c r="C549" t="s">
-        <v>890</v>
+        <v>2130</v>
       </c>
       <c r="D549" t="s">
-        <v>891</v>
+        <v>2131</v>
       </c>
       <c r="E549" s="2" t="s">
-        <v>2127</v>
+        <v>2132</v>
       </c>
       <c r="F549" s="2" t="s">
-        <v>2128</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>2129</v>
+        <v>2096</v>
       </c>
       <c r="B550" t="s">
-        <v>2130</v>
+        <v>2097</v>
       </c>
       <c r="C550" t="s">
-        <v>2131</v>
+        <v>2134</v>
       </c>
       <c r="D550" t="s">
-        <v>2132</v>
+        <v>2135</v>
       </c>
       <c r="E550" s="2" t="s">
-        <v>2133</v>
+        <v>2136</v>
       </c>
       <c r="F550" s="2" t="s">
-        <v>2134</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>2129</v>
+        <v>2138</v>
       </c>
       <c r="B551" t="s">
-        <v>2130</v>
+        <v>2139</v>
       </c>
       <c r="C551" t="s">
-        <v>878</v>
+        <v>2140</v>
       </c>
       <c r="D551" t="s">
-        <v>879</v>
+        <v>2141</v>
       </c>
       <c r="E551" s="2" t="s">
-        <v>880</v>
+        <v>2142</v>
       </c>
       <c r="F551" s="2" t="s">
-        <v>2135</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>2129</v>
+        <v>2138</v>
       </c>
       <c r="B552" t="s">
-        <v>2130</v>
+        <v>2139</v>
       </c>
       <c r="C552" t="s">
-        <v>2136</v>
+        <v>2144</v>
       </c>
       <c r="D552" t="s">
-        <v>2137</v>
+        <v>2145</v>
       </c>
       <c r="E552" s="2" t="s">
-        <v>2138</v>
+        <v>2146</v>
       </c>
       <c r="F552" s="2" t="s">
-        <v>2139</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>2140</v>
+        <v>2138</v>
       </c>
       <c r="B553" t="s">
-        <v>2141</v>
+        <v>2139</v>
       </c>
       <c r="C553" t="s">
-        <v>2142</v>
+        <v>2148</v>
       </c>
       <c r="D553" t="s">
-        <v>2143</v>
+        <v>2149</v>
       </c>
       <c r="E553" s="2" t="s">
-        <v>2144</v>
+        <v>2150</v>
       </c>
       <c r="F553" s="2" t="s">
-        <v>2145</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>2140</v>
+        <v>2138</v>
       </c>
       <c r="B554" t="s">
-        <v>2141</v>
+        <v>2139</v>
       </c>
       <c r="C554" t="s">
-        <v>527</v>
+        <v>2152</v>
       </c>
       <c r="D554" t="s">
-        <v>528</v>
+        <v>2153</v>
       </c>
       <c r="E554" s="2" t="s">
-        <v>2146</v>
+        <v>2154</v>
       </c>
       <c r="F554" s="2" t="s">
-        <v>2147</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>2140</v>
+        <v>2138</v>
       </c>
       <c r="B555" t="s">
-        <v>2141</v>
+        <v>2139</v>
       </c>
       <c r="C555" t="s">
-        <v>2148</v>
+        <v>2156</v>
       </c>
       <c r="D555" t="s">
-        <v>2149</v>
+        <v>2157</v>
       </c>
       <c r="E555" s="2" t="s">
-        <v>2150</v>
+        <v>2158</v>
       </c>
       <c r="F555" s="2" t="s">
-        <v>2151</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>2140</v>
+        <v>2138</v>
       </c>
       <c r="B556" t="s">
-        <v>2141</v>
+        <v>2139</v>
       </c>
       <c r="C556" t="s">
-        <v>2152</v>
+        <v>2160</v>
       </c>
       <c r="D556" t="s">
-        <v>2153</v>
+        <v>2161</v>
       </c>
       <c r="E556" s="2" t="s">
-        <v>2154</v>
+        <v>2162</v>
       </c>
       <c r="F556" s="2" t="s">
-        <v>2155</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>2140</v>
+        <v>2138</v>
       </c>
       <c r="B557" t="s">
-        <v>2141</v>
+        <v>2139</v>
       </c>
       <c r="C557" t="s">
-        <v>2156</v>
+        <v>2164</v>
       </c>
       <c r="D557" t="s">
-        <v>2157</v>
+        <v>2165</v>
       </c>
       <c r="E557" s="2" t="s">
-        <v>2158</v>
+        <v>2166</v>
       </c>
       <c r="F557" s="2" t="s">
-        <v>2159</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>2140</v>
+        <v>2138</v>
       </c>
       <c r="B558" t="s">
-        <v>2141</v>
+        <v>2139</v>
       </c>
       <c r="C558" t="s">
-        <v>2160</v>
+        <v>2168</v>
       </c>
       <c r="D558" t="s">
-        <v>2161</v>
+        <v>2169</v>
       </c>
       <c r="E558" s="2" t="s">
-        <v>2162</v>
+        <v>2170</v>
       </c>
       <c r="F558" s="2" t="s">
-        <v>2163</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>2140</v>
+        <v>2138</v>
       </c>
       <c r="B559" t="s">
-        <v>2141</v>
+        <v>2139</v>
       </c>
       <c r="C559" t="s">
-        <v>2164</v>
+        <v>2172</v>
       </c>
       <c r="D559" t="s">
-        <v>2165</v>
+        <v>2173</v>
       </c>
       <c r="E559" s="2" t="s">
-        <v>2166</v>
+        <v>2174</v>
       </c>
       <c r="F559" s="2" t="s">
-        <v>2167</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>2140</v>
+        <v>2138</v>
       </c>
       <c r="B560" t="s">
-        <v>2141</v>
+        <v>2139</v>
       </c>
       <c r="C560" t="s">
-        <v>2168</v>
+        <v>2176</v>
       </c>
       <c r="D560" t="s">
-        <v>2169</v>
+        <v>2177</v>
       </c>
       <c r="E560" s="2" t="s">
-        <v>2170</v>
+        <v>2178</v>
       </c>
       <c r="F560" s="2" t="s">
-        <v>2171</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
-        <v>2140</v>
+        <v>2138</v>
       </c>
       <c r="B561" t="s">
-        <v>2141</v>
+        <v>2139</v>
       </c>
       <c r="C561" t="s">
-        <v>2172</v>
+        <v>2180</v>
       </c>
       <c r="D561" t="s">
-        <v>2173</v>
+        <v>2181</v>
       </c>
       <c r="E561" s="2" t="s">
-        <v>2174</v>
+        <v>2182</v>
       </c>
       <c r="F561" s="2" t="s">
-        <v>2175</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>2140</v>
+        <v>2138</v>
       </c>
       <c r="B562" t="s">
-        <v>2141</v>
+        <v>2139</v>
       </c>
       <c r="C562" t="s">
-        <v>2176</v>
+        <v>2184</v>
       </c>
       <c r="D562" t="s">
-        <v>2177</v>
+        <v>2185</v>
       </c>
       <c r="E562" s="2" t="s">
-        <v>2178</v>
+        <v>2186</v>
       </c>
       <c r="F562" s="2" t="s">
-        <v>2179</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>2140</v>
+        <v>2138</v>
       </c>
       <c r="B563" t="s">
-        <v>2141</v>
+        <v>2139</v>
       </c>
       <c r="C563" t="s">
-        <v>2180</v>
+        <v>571</v>
       </c>
       <c r="D563" t="s">
-        <v>2181</v>
+        <v>572</v>
       </c>
       <c r="E563" s="2" t="s">
-        <v>2182</v>
+        <v>2188</v>
       </c>
       <c r="F563" s="2" t="s">
-        <v>2183</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
-        <v>2140</v>
+        <v>2138</v>
       </c>
       <c r="B564" t="s">
-        <v>2141</v>
+        <v>2139</v>
       </c>
       <c r="C564" t="s">
-        <v>2184</v>
+        <v>2190</v>
       </c>
       <c r="D564" t="s">
-        <v>2185</v>
+        <v>2191</v>
       </c>
       <c r="E564" s="2" t="s">
-        <v>2186</v>
+        <v>2192</v>
       </c>
       <c r="F564" s="2" t="s">
-        <v>2187</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>2140</v>
+        <v>2138</v>
       </c>
       <c r="B565" t="s">
-        <v>2141</v>
+        <v>2139</v>
       </c>
       <c r="C565" t="s">
-        <v>2136</v>
+        <v>2194</v>
       </c>
       <c r="D565" t="s">
-        <v>2137</v>
+        <v>2195</v>
       </c>
       <c r="E565" s="2" t="s">
-        <v>2188</v>
+        <v>2196</v>
       </c>
       <c r="F565" s="2" t="s">
-        <v>2189</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
-        <v>2140</v>
+        <v>2138</v>
       </c>
       <c r="B566" t="s">
-        <v>2141</v>
+        <v>2139</v>
       </c>
       <c r="C566" t="s">
-        <v>894</v>
+        <v>2198</v>
       </c>
       <c r="D566" t="s">
-        <v>895</v>
+        <v>2199</v>
       </c>
       <c r="E566" s="2" t="s">
-        <v>2190</v>
+        <v>2200</v>
       </c>
       <c r="F566" s="2" t="s">
-        <v>2191</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>2140</v>
+        <v>2138</v>
       </c>
       <c r="B567" t="s">
-        <v>2141</v>
+        <v>2139</v>
       </c>
       <c r="C567" t="s">
-        <v>2192</v>
+        <v>2202</v>
       </c>
       <c r="D567" t="s">
-        <v>2193</v>
+        <v>2203</v>
       </c>
       <c r="E567" s="2" t="s">
-        <v>2194</v>
+        <v>2204</v>
       </c>
       <c r="F567" s="2" t="s">
-        <v>2195</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
-        <v>2140</v>
+        <v>2138</v>
       </c>
       <c r="B568" t="s">
-        <v>2141</v>
+        <v>2139</v>
       </c>
       <c r="C568" t="s">
-        <v>2196</v>
+        <v>2206</v>
       </c>
       <c r="D568" t="s">
-        <v>2197</v>
+        <v>2207</v>
       </c>
       <c r="E568" s="2" t="s">
-        <v>2198</v>
+        <v>2208</v>
       </c>
       <c r="F568" s="2" t="s">
-        <v>2199</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
-        <v>2140</v>
+        <v>2210</v>
       </c>
       <c r="B569" t="s">
-        <v>2141</v>
+        <v>2211</v>
       </c>
       <c r="C569" t="s">
-        <v>2200</v>
+        <v>2212</v>
       </c>
       <c r="D569" t="s">
-        <v>2201</v>
+        <v>2213</v>
       </c>
       <c r="E569" s="2" t="s">
-        <v>2202</v>
+        <v>2214</v>
       </c>
       <c r="F569" s="2" t="s">
-        <v>2203</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
-        <v>2140</v>
+        <v>2210</v>
       </c>
       <c r="B570" t="s">
-        <v>2141</v>
+        <v>2211</v>
       </c>
       <c r="C570" t="s">
-        <v>2204</v>
+        <v>2216</v>
       </c>
       <c r="D570" t="s">
-        <v>2205</v>
+        <v>2217</v>
       </c>
       <c r="E570" s="2" t="s">
-        <v>2206</v>
+        <v>2218</v>
       </c>
       <c r="F570" s="2" t="s">
-        <v>2207</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
-        <v>2140</v>
+        <v>2210</v>
       </c>
       <c r="B571" t="s">
-        <v>2141</v>
+        <v>2211</v>
       </c>
       <c r="C571" t="s">
-        <v>2208</v>
+        <v>886</v>
       </c>
       <c r="D571" t="s">
-        <v>2209</v>
+        <v>887</v>
       </c>
       <c r="E571" s="2" t="s">
-        <v>2210</v>
+        <v>888</v>
       </c>
       <c r="F571" s="2" t="s">
-        <v>2211</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
-        <v>2212</v>
+        <v>2210</v>
       </c>
       <c r="B572" t="s">
-        <v>2213</v>
+        <v>2211</v>
       </c>
       <c r="C572" t="s">
-        <v>2214</v>
+        <v>2221</v>
       </c>
       <c r="D572" t="s">
-        <v>2215</v>
+        <v>2222</v>
       </c>
       <c r="E572" s="2" t="s">
-        <v>2216</v>
+        <v>2223</v>
       </c>
       <c r="F572" s="2" t="s">
-        <v>2217</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
-        <v>2212</v>
+        <v>2225</v>
       </c>
       <c r="B573" t="s">
-        <v>2213</v>
+        <v>2226</v>
       </c>
       <c r="C573" t="s">
-        <v>2218</v>
+        <v>2227</v>
       </c>
       <c r="D573" t="s">
-        <v>2219</v>
+        <v>2228</v>
       </c>
       <c r="E573" s="2" t="s">
-        <v>2220</v>
+        <v>2229</v>
       </c>
       <c r="F573" s="2" t="s">
-        <v>2221</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
-        <v>2212</v>
+        <v>2225</v>
       </c>
       <c r="B574" t="s">
-        <v>2213</v>
+        <v>2226</v>
       </c>
       <c r="C574" t="s">
-        <v>2222</v>
+        <v>2231</v>
       </c>
       <c r="D574" t="s">
-        <v>2223</v>
+        <v>2232</v>
       </c>
       <c r="E574" s="2" t="s">
-        <v>2224</v>
+        <v>2233</v>
       </c>
       <c r="F574" s="2" t="s">
-        <v>2225</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
-        <v>2212</v>
+        <v>2225</v>
       </c>
       <c r="B575" t="s">
-        <v>2213</v>
+        <v>2226</v>
       </c>
       <c r="C575" t="s">
-        <v>2226</v>
+        <v>2235</v>
       </c>
       <c r="D575" t="s">
-        <v>2227</v>
+        <v>2236</v>
       </c>
       <c r="E575" s="2" t="s">
-        <v>2228</v>
+        <v>2237</v>
       </c>
       <c r="F575" s="2" t="s">
-        <v>2229</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
-        <v>2212</v>
+        <v>2225</v>
       </c>
       <c r="B576" t="s">
-        <v>2213</v>
+        <v>2226</v>
       </c>
       <c r="C576" t="s">
-        <v>2230</v>
+        <v>2239</v>
       </c>
       <c r="D576" t="s">
-        <v>2231</v>
+        <v>2240</v>
       </c>
       <c r="E576" s="2" t="s">
-        <v>2232</v>
+        <v>2241</v>
       </c>
       <c r="F576" s="2" t="s">
-        <v>2233</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
-        <v>2212</v>
+        <v>2225</v>
       </c>
       <c r="B577" t="s">
-        <v>2213</v>
+        <v>2226</v>
       </c>
       <c r="C577" t="s">
-        <v>2234</v>
+        <v>2243</v>
       </c>
       <c r="D577" t="s">
-        <v>2235</v>
+        <v>2244</v>
       </c>
       <c r="E577" s="2" t="s">
-        <v>2236</v>
+        <v>2245</v>
       </c>
       <c r="F577" s="2" t="s">
-        <v>2237</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
-        <v>2238</v>
+        <v>2225</v>
       </c>
       <c r="B578" t="s">
-        <v>2239</v>
+        <v>2226</v>
       </c>
       <c r="C578" t="s">
-        <v>2240</v>
+        <v>2247</v>
       </c>
       <c r="D578" t="s">
-        <v>2241</v>
+        <v>2248</v>
       </c>
       <c r="E578" s="2" t="s">
-        <v>2242</v>
+        <v>2249</v>
       </c>
       <c r="F578" s="2" t="s">
-        <v>2243</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>2238</v>
+        <v>2225</v>
       </c>
       <c r="B579" t="s">
-        <v>2239</v>
+        <v>2226</v>
       </c>
       <c r="C579" t="s">
-        <v>2244</v>
+        <v>2251</v>
       </c>
       <c r="D579" t="s">
-        <v>1382</v>
+        <v>2252</v>
       </c>
       <c r="E579" s="2" t="s">
-        <v>2245</v>
+        <v>2253</v>
       </c>
       <c r="F579" s="2" t="s">
-        <v>2246</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>2238</v>
+        <v>2225</v>
       </c>
       <c r="B580" t="s">
-        <v>2239</v>
+        <v>2226</v>
       </c>
       <c r="C580" t="s">
-        <v>2247</v>
+        <v>2255</v>
       </c>
       <c r="D580" t="s">
-        <v>2248</v>
+        <v>2256</v>
       </c>
       <c r="E580" s="2" t="s">
-        <v>2249</v>
+        <v>2257</v>
       </c>
       <c r="F580" s="2" t="s">
-        <v>2250</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
-        <v>2238</v>
+        <v>2225</v>
       </c>
       <c r="B581" t="s">
-        <v>2239</v>
+        <v>2226</v>
       </c>
       <c r="C581" t="s">
-        <v>2251</v>
+        <v>2259</v>
       </c>
       <c r="D581" t="s">
-        <v>2252</v>
+        <v>2260</v>
       </c>
       <c r="E581" s="2" t="s">
-        <v>2253</v>
+        <v>2261</v>
       </c>
       <c r="F581" s="2" t="s">
-        <v>2254</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>2238</v>
+        <v>2225</v>
       </c>
       <c r="B582" t="s">
-        <v>2239</v>
+        <v>2226</v>
       </c>
       <c r="C582" t="s">
-        <v>2255</v>
+        <v>2263</v>
       </c>
       <c r="D582" t="s">
-        <v>2256</v>
+        <v>2264</v>
       </c>
       <c r="E582" s="2" t="s">
-        <v>2257</v>
+        <v>2265</v>
       </c>
       <c r="F582" s="2" t="s">
-        <v>2258</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>2238</v>
+        <v>2225</v>
       </c>
       <c r="B583" t="s">
-        <v>2239</v>
+        <v>2226</v>
       </c>
       <c r="C583" t="s">
-        <v>2259</v>
+        <v>2267</v>
       </c>
       <c r="D583" t="s">
-        <v>2260</v>
+        <v>2268</v>
       </c>
       <c r="E583" s="2" t="s">
-        <v>2261</v>
+        <v>2269</v>
       </c>
       <c r="F583" s="2" t="s">
-        <v>2262</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>2238</v>
+        <v>2225</v>
       </c>
       <c r="B584" t="s">
-        <v>2239</v>
+        <v>2226</v>
       </c>
       <c r="C584" t="s">
-        <v>2263</v>
+        <v>902</v>
       </c>
       <c r="D584" t="s">
-        <v>2264</v>
+        <v>903</v>
       </c>
       <c r="E584" s="2" t="s">
-        <v>2265</v>
+        <v>2271</v>
       </c>
       <c r="F584" s="2" t="s">
-        <v>2266</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
-        <v>2238</v>
+        <v>2225</v>
       </c>
       <c r="B585" t="s">
-        <v>2239</v>
+        <v>2226</v>
       </c>
       <c r="C585" t="s">
-        <v>2267</v>
+        <v>2273</v>
       </c>
       <c r="D585" t="s">
-        <v>2268</v>
+        <v>2274</v>
       </c>
       <c r="E585" s="2" t="s">
-        <v>2269</v>
+        <v>2275</v>
       </c>
       <c r="F585" s="2" t="s">
-        <v>2270</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
-        <v>2238</v>
+        <v>2225</v>
       </c>
       <c r="B586" t="s">
-        <v>2239</v>
+        <v>2226</v>
       </c>
       <c r="C586" t="s">
-        <v>2271</v>
+        <v>2277</v>
       </c>
       <c r="D586" t="s">
-        <v>2272</v>
+        <v>2278</v>
       </c>
       <c r="E586" s="2" t="s">
-        <v>2273</v>
+        <v>2279</v>
       </c>
       <c r="F586" s="2" t="s">
-        <v>2274</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
-        <v>2238</v>
+        <v>2225</v>
       </c>
       <c r="B587" t="s">
-        <v>2239</v>
+        <v>2226</v>
       </c>
       <c r="C587" t="s">
-        <v>2275</v>
+        <v>2281</v>
       </c>
       <c r="D587" t="s">
-        <v>2276</v>
+        <v>2282</v>
       </c>
       <c r="E587" s="2" t="s">
-        <v>2277</v>
+        <v>2283</v>
       </c>
       <c r="F587" s="2" t="s">
-        <v>2278</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
-        <v>2238</v>
+        <v>2225</v>
       </c>
       <c r="B588" t="s">
-        <v>2239</v>
+        <v>2226</v>
       </c>
       <c r="C588" t="s">
-        <v>2279</v>
+        <v>2285</v>
       </c>
       <c r="D588" t="s">
-        <v>2280</v>
+        <v>2286</v>
       </c>
       <c r="E588" s="2" t="s">
-        <v>2281</v>
+        <v>2287</v>
       </c>
       <c r="F588" s="2" t="s">
-        <v>2282</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
-        <v>2238</v>
+        <v>2225</v>
       </c>
       <c r="B589" t="s">
-        <v>2239</v>
+        <v>2226</v>
       </c>
       <c r="C589" t="s">
-        <v>2283</v>
+        <v>2289</v>
       </c>
       <c r="D589" t="s">
-        <v>2284</v>
+        <v>2290</v>
       </c>
       <c r="E589" s="2" t="s">
-        <v>2285</v>
+        <v>2291</v>
       </c>
       <c r="F589" s="2" t="s">
-        <v>2286</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
-        <v>2238</v>
+        <v>2293</v>
       </c>
       <c r="B590" t="s">
-        <v>2239</v>
+        <v>2294</v>
       </c>
       <c r="C590" t="s">
-        <v>2287</v>
+        <v>2295</v>
       </c>
       <c r="D590" t="s">
-        <v>1441</v>
+        <v>2296</v>
       </c>
       <c r="E590" s="2" t="s">
-        <v>2288</v>
+        <v>2297</v>
       </c>
       <c r="F590" s="2" t="s">
-        <v>2289</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
-        <v>2238</v>
+        <v>2293</v>
       </c>
       <c r="B591" t="s">
-        <v>2239</v>
+        <v>2294</v>
       </c>
       <c r="C591" t="s">
-        <v>2290</v>
+        <v>2299</v>
       </c>
       <c r="D591" t="s">
-        <v>2291</v>
+        <v>2300</v>
       </c>
       <c r="E591" s="2" t="s">
-        <v>2292</v>
+        <v>2301</v>
       </c>
       <c r="F591" s="2" t="s">
-        <v>2293</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
-        <v>2238</v>
+        <v>2293</v>
       </c>
       <c r="B592" t="s">
-        <v>2239</v>
+        <v>2294</v>
       </c>
       <c r="C592" t="s">
-        <v>2294</v>
+        <v>2303</v>
       </c>
       <c r="D592" t="s">
-        <v>1476</v>
+        <v>2304</v>
       </c>
       <c r="E592" s="2" t="s">
-        <v>2295</v>
+        <v>2305</v>
       </c>
       <c r="F592" s="2" t="s">
-        <v>2296</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
-        <v>2238</v>
+        <v>2293</v>
       </c>
       <c r="B593" t="s">
-        <v>2239</v>
+        <v>2294</v>
       </c>
       <c r="C593" t="s">
-        <v>2297</v>
+        <v>2307</v>
       </c>
       <c r="D593" t="s">
-        <v>2298</v>
+        <v>2308</v>
       </c>
       <c r="E593" s="2" t="s">
-        <v>2299</v>
+        <v>2309</v>
       </c>
       <c r="F593" s="2" t="s">
-        <v>2300</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
-        <v>2238</v>
+        <v>2293</v>
       </c>
       <c r="B594" t="s">
-        <v>2239</v>
+        <v>2294</v>
       </c>
       <c r="C594" t="s">
-        <v>2301</v>
+        <v>2311</v>
       </c>
       <c r="D594" t="s">
-        <v>2302</v>
+        <v>2312</v>
       </c>
       <c r="E594" s="2" t="s">
-        <v>2303</v>
+        <v>2313</v>
       </c>
       <c r="F594" s="2" t="s">
-        <v>2304</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
-        <v>2238</v>
+        <v>2293</v>
       </c>
       <c r="B595" t="s">
-        <v>2239</v>
+        <v>2294</v>
       </c>
       <c r="C595" t="s">
-        <v>2305</v>
+        <v>2315</v>
       </c>
       <c r="D595" t="s">
-        <v>2306</v>
+        <v>2316</v>
       </c>
       <c r="E595" s="2" t="s">
-        <v>2307</v>
+        <v>2317</v>
       </c>
       <c r="F595" s="2" t="s">
-        <v>2308</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
-        <v>2238</v>
+        <v>2319</v>
       </c>
       <c r="B596" t="s">
-        <v>2239</v>
+        <v>2320</v>
       </c>
       <c r="C596" t="s">
-        <v>2309</v>
+        <v>2321</v>
       </c>
       <c r="D596" t="s">
-        <v>2310</v>
+        <v>2322</v>
       </c>
       <c r="E596" s="2" t="s">
-        <v>2311</v>
+        <v>2323</v>
       </c>
       <c r="F596" s="2" t="s">
-        <v>2312</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
-        <v>2238</v>
+        <v>2319</v>
       </c>
       <c r="B597" t="s">
-        <v>2239</v>
+        <v>2320</v>
       </c>
       <c r="C597" t="s">
-        <v>2313</v>
+        <v>2325</v>
       </c>
       <c r="D597" t="s">
-        <v>2314</v>
+        <v>1414</v>
       </c>
       <c r="E597" s="2" t="s">
-        <v>2315</v>
+        <v>2326</v>
       </c>
       <c r="F597" s="2" t="s">
-        <v>2316</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
-        <v>2238</v>
+        <v>2319</v>
       </c>
       <c r="B598" t="s">
-        <v>2239</v>
+        <v>2320</v>
       </c>
       <c r="C598" t="s">
-        <v>2317</v>
+        <v>2328</v>
       </c>
       <c r="D598" t="s">
-        <v>2318</v>
+        <v>2329</v>
       </c>
       <c r="E598" s="2" t="s">
-        <v>2319</v>
+        <v>2330</v>
       </c>
       <c r="F598" s="2" t="s">
-        <v>2320</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
-        <v>2321</v>
+        <v>2319</v>
       </c>
       <c r="B599" t="s">
-        <v>2322</v>
+        <v>2320</v>
       </c>
       <c r="C599" t="s">
-        <v>2323</v>
+        <v>2332</v>
       </c>
       <c r="D599" t="s">
-        <v>2324</v>
+        <v>2333</v>
       </c>
       <c r="E599" s="2" t="s">
-        <v>2325</v>
+        <v>2334</v>
       </c>
       <c r="F599" s="2" t="s">
-        <v>2326</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
-        <v>2321</v>
+        <v>2319</v>
       </c>
       <c r="B600" t="s">
-        <v>2322</v>
+        <v>2320</v>
       </c>
       <c r="C600" t="s">
-        <v>2327</v>
+        <v>2336</v>
       </c>
       <c r="D600" t="s">
-        <v>2328</v>
+        <v>2337</v>
       </c>
       <c r="E600" s="2" t="s">
-        <v>2329</v>
+        <v>2338</v>
       </c>
       <c r="F600" s="2" t="s">
-        <v>2330</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>2321</v>
+        <v>2319</v>
       </c>
       <c r="B601" t="s">
-        <v>2322</v>
+        <v>2320</v>
       </c>
       <c r="C601" t="s">
-        <v>2331</v>
+        <v>2340</v>
       </c>
       <c r="D601" t="s">
-        <v>2332</v>
+        <v>2341</v>
       </c>
       <c r="E601" s="2" t="s">
-        <v>2333</v>
+        <v>2342</v>
       </c>
       <c r="F601" s="2" t="s">
-        <v>2334</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
-        <v>2321</v>
+        <v>2319</v>
       </c>
       <c r="B602" t="s">
-        <v>2322</v>
+        <v>2320</v>
       </c>
       <c r="C602" t="s">
-        <v>2335</v>
+        <v>2344</v>
       </c>
       <c r="D602" t="s">
-        <v>2336</v>
+        <v>2345</v>
       </c>
       <c r="E602" s="2" t="s">
-        <v>2337</v>
+        <v>2346</v>
       </c>
       <c r="F602" s="2" t="s">
-        <v>2338</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
-        <v>2321</v>
+        <v>2319</v>
       </c>
       <c r="B603" t="s">
-        <v>2322</v>
+        <v>2320</v>
       </c>
       <c r="C603" t="s">
-        <v>2339</v>
+        <v>2348</v>
       </c>
       <c r="D603" t="s">
-        <v>2340</v>
+        <v>2349</v>
       </c>
       <c r="E603" s="2" t="s">
-        <v>2341</v>
+        <v>2350</v>
       </c>
       <c r="F603" s="2" t="s">
-        <v>2342</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
-        <v>2321</v>
+        <v>2319</v>
       </c>
       <c r="B604" t="s">
-        <v>2322</v>
+        <v>2320</v>
       </c>
       <c r="C604" t="s">
-        <v>2343</v>
+        <v>2352</v>
       </c>
       <c r="D604" t="s">
-        <v>2344</v>
+        <v>2353</v>
       </c>
       <c r="E604" s="2" t="s">
-        <v>2345</v>
+        <v>2354</v>
       </c>
       <c r="F604" s="2" t="s">
-        <v>2346</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
-        <v>2321</v>
+        <v>2319</v>
       </c>
       <c r="B605" t="s">
-        <v>2322</v>
+        <v>2320</v>
       </c>
       <c r="C605" t="s">
-        <v>2347</v>
+        <v>2356</v>
       </c>
       <c r="D605" t="s">
-        <v>2348</v>
+        <v>2357</v>
       </c>
       <c r="E605" s="2" t="s">
-        <v>2349</v>
+        <v>2358</v>
       </c>
       <c r="F605" s="2" t="s">
-        <v>2350</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
-        <v>2321</v>
+        <v>2319</v>
       </c>
       <c r="B606" t="s">
-        <v>2322</v>
+        <v>2320</v>
       </c>
       <c r="C606" t="s">
-        <v>2351</v>
+        <v>2360</v>
       </c>
       <c r="D606" t="s">
-        <v>2352</v>
+        <v>2361</v>
       </c>
       <c r="E606" s="2" t="s">
-        <v>2353</v>
+        <v>2362</v>
       </c>
       <c r="F606" s="2" t="s">
-        <v>2354</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
-        <v>2321</v>
+        <v>2319</v>
       </c>
       <c r="B607" t="s">
-        <v>2322</v>
+        <v>2320</v>
       </c>
       <c r="C607" t="s">
-        <v>2355</v>
+        <v>2364</v>
       </c>
       <c r="D607" t="s">
-        <v>2356</v>
+        <v>2365</v>
       </c>
       <c r="E607" s="2" t="s">
-        <v>2357</v>
+        <v>2366</v>
       </c>
       <c r="F607" s="2" t="s">
-        <v>2358</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
-        <v>2321</v>
+        <v>2319</v>
       </c>
       <c r="B608" t="s">
-        <v>2322</v>
+        <v>2320</v>
       </c>
       <c r="C608" t="s">
-        <v>2359</v>
+        <v>2368</v>
       </c>
       <c r="D608" t="s">
-        <v>2360</v>
+        <v>1483</v>
       </c>
       <c r="E608" s="2" t="s">
-        <v>2361</v>
+        <v>2369</v>
       </c>
       <c r="F608" s="2" t="s">
-        <v>2362</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
-        <v>2321</v>
+        <v>2319</v>
       </c>
       <c r="B609" t="s">
-        <v>2322</v>
+        <v>2320</v>
       </c>
       <c r="C609" t="s">
-        <v>2363</v>
+        <v>2371</v>
       </c>
       <c r="D609" t="s">
-        <v>2364</v>
+        <v>2372</v>
       </c>
       <c r="E609" s="2" t="s">
-        <v>2365</v>
+        <v>2373</v>
       </c>
       <c r="F609" s="2" t="s">
-        <v>2366</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
-        <v>2321</v>
+        <v>2319</v>
       </c>
       <c r="B610" t="s">
-        <v>2322</v>
+        <v>2320</v>
       </c>
       <c r="C610" t="s">
-        <v>2367</v>
+        <v>2375</v>
       </c>
       <c r="D610" t="s">
-        <v>2368</v>
+        <v>1522</v>
       </c>
       <c r="E610" s="2" t="s">
-        <v>2369</v>
+        <v>2376</v>
       </c>
       <c r="F610" s="2" t="s">
-        <v>2370</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
-        <v>2321</v>
+        <v>2319</v>
       </c>
       <c r="B611" t="s">
-        <v>2322</v>
+        <v>2320</v>
       </c>
       <c r="C611" t="s">
-        <v>2371</v>
+        <v>2378</v>
       </c>
       <c r="D611" t="s">
-        <v>2372</v>
+        <v>2379</v>
       </c>
       <c r="E611" s="2" t="s">
-        <v>2373</v>
+        <v>2380</v>
       </c>
       <c r="F611" s="2" t="s">
-        <v>2374</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
-        <v>2321</v>
+        <v>2319</v>
       </c>
       <c r="B612" t="s">
-        <v>2322</v>
+        <v>2320</v>
       </c>
       <c r="C612" t="s">
-        <v>2375</v>
+        <v>2382</v>
       </c>
       <c r="D612" t="s">
-        <v>2376</v>
+        <v>2383</v>
       </c>
       <c r="E612" s="2" t="s">
-        <v>2377</v>
+        <v>2384</v>
       </c>
       <c r="F612" s="2" t="s">
-        <v>2378</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
-        <v>2321</v>
+        <v>2319</v>
       </c>
       <c r="B613" t="s">
-        <v>2322</v>
+        <v>2320</v>
       </c>
       <c r="C613" t="s">
-        <v>2379</v>
+        <v>2386</v>
       </c>
       <c r="D613" t="s">
-        <v>2380</v>
+        <v>2387</v>
       </c>
       <c r="E613" s="2" t="s">
-        <v>2381</v>
+        <v>2388</v>
       </c>
       <c r="F613" s="2" t="s">
-        <v>2382</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
-        <v>2321</v>
+        <v>2319</v>
       </c>
       <c r="B614" t="s">
-        <v>2322</v>
+        <v>2320</v>
       </c>
       <c r="C614" t="s">
-        <v>2383</v>
+        <v>2390</v>
       </c>
       <c r="D614" t="s">
-        <v>2384</v>
+        <v>2391</v>
       </c>
       <c r="E614" s="2" t="s">
-        <v>2385</v>
+        <v>2392</v>
       </c>
       <c r="F614" s="2" t="s">
-        <v>2386</v>
+        <v>2393</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
-        <v>2321</v>
+        <v>2319</v>
       </c>
       <c r="B615" t="s">
-        <v>2322</v>
+        <v>2320</v>
       </c>
       <c r="C615" t="s">
-        <v>2387</v>
+        <v>2394</v>
       </c>
       <c r="D615" t="s">
-        <v>2388</v>
+        <v>2395</v>
       </c>
       <c r="E615" s="2" t="s">
-        <v>2389</v>
+        <v>2396</v>
       </c>
       <c r="F615" s="2" t="s">
-        <v>2390</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
-        <v>2321</v>
+        <v>2319</v>
       </c>
       <c r="B616" t="s">
-        <v>2322</v>
+        <v>2320</v>
       </c>
       <c r="C616" t="s">
-        <v>2391</v>
+        <v>2398</v>
       </c>
       <c r="D616" t="s">
-        <v>2392</v>
+        <v>2399</v>
       </c>
       <c r="E616" s="2" t="s">
-        <v>2393</v>
+        <v>2400</v>
       </c>
       <c r="F616" s="2" t="s">
-        <v>2394</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
-        <v>2321</v>
+        <v>2402</v>
       </c>
       <c r="B617" t="s">
-        <v>2322</v>
+        <v>2403</v>
       </c>
       <c r="C617" t="s">
-        <v>62</v>
+        <v>2404</v>
       </c>
       <c r="D617" t="s">
-        <v>63</v>
+        <v>2405</v>
       </c>
       <c r="E617" s="2" t="s">
-        <v>2395</v>
+        <v>2406</v>
       </c>
       <c r="F617" s="2" t="s">
-        <v>2396</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
-        <v>2321</v>
+        <v>2402</v>
       </c>
       <c r="B618" t="s">
-        <v>2322</v>
+        <v>2403</v>
       </c>
       <c r="C618" t="s">
-        <v>2397</v>
+        <v>2408</v>
       </c>
       <c r="D618" t="s">
-        <v>2398</v>
+        <v>2409</v>
       </c>
       <c r="E618" s="2" t="s">
-        <v>2399</v>
+        <v>2410</v>
       </c>
       <c r="F618" s="2" t="s">
-        <v>2400</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
-        <v>2321</v>
+        <v>2402</v>
       </c>
       <c r="B619" t="s">
-        <v>2322</v>
+        <v>2403</v>
       </c>
       <c r="C619" t="s">
-        <v>2401</v>
+        <v>2412</v>
       </c>
       <c r="D619" t="s">
-        <v>2402</v>
+        <v>2413</v>
       </c>
       <c r="E619" s="2" t="s">
-        <v>2403</v>
+        <v>2414</v>
       </c>
       <c r="F619" s="2" t="s">
-        <v>2404</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
-        <v>2321</v>
+        <v>2402</v>
       </c>
       <c r="B620" t="s">
-        <v>2322</v>
+        <v>2403</v>
       </c>
       <c r="C620" t="s">
-        <v>2405</v>
+        <v>2416</v>
       </c>
       <c r="D620" t="s">
-        <v>2406</v>
+        <v>2417</v>
       </c>
       <c r="E620" s="2" t="s">
-        <v>2407</v>
+        <v>2418</v>
       </c>
       <c r="F620" s="2" t="s">
-        <v>2408</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>2321</v>
+        <v>2402</v>
       </c>
       <c r="B621" t="s">
-        <v>2322</v>
+        <v>2403</v>
       </c>
       <c r="C621" t="s">
-        <v>2409</v>
+        <v>2420</v>
       </c>
       <c r="D621" t="s">
-        <v>2410</v>
+        <v>2421</v>
       </c>
       <c r="E621" s="2" t="s">
-        <v>2411</v>
+        <v>2422</v>
       </c>
       <c r="F621" s="2" t="s">
-        <v>2412</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
-        <v>2321</v>
+        <v>2402</v>
       </c>
       <c r="B622" t="s">
-        <v>2322</v>
+        <v>2403</v>
       </c>
       <c r="C622" t="s">
-        <v>2413</v>
+        <v>2424</v>
       </c>
       <c r="D622" t="s">
-        <v>2414</v>
+        <v>2425</v>
       </c>
       <c r="E622" s="2" t="s">
-        <v>2415</v>
+        <v>2426</v>
       </c>
       <c r="F622" s="2" t="s">
-        <v>2416</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
-        <v>2321</v>
+        <v>2402</v>
       </c>
       <c r="B623" t="s">
-        <v>2322</v>
+        <v>2403</v>
       </c>
       <c r="C623" t="s">
-        <v>2417</v>
+        <v>2428</v>
       </c>
       <c r="D623" t="s">
-        <v>2418</v>
+        <v>2429</v>
       </c>
       <c r="E623" s="2" t="s">
-        <v>2419</v>
+        <v>2430</v>
       </c>
       <c r="F623" s="2" t="s">
-        <v>2420</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>2421</v>
+        <v>2402</v>
       </c>
       <c r="B624" t="s">
-        <v>2422</v>
+        <v>2403</v>
       </c>
       <c r="C624" t="s">
-        <v>2423</v>
+        <v>2432</v>
       </c>
       <c r="D624" t="s">
-        <v>2424</v>
+        <v>2433</v>
       </c>
       <c r="E624" s="2" t="s">
-        <v>2425</v>
+        <v>2434</v>
       </c>
       <c r="F624" s="2" t="s">
-        <v>2426</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>2421</v>
+        <v>2402</v>
       </c>
       <c r="B625" t="s">
-        <v>2422</v>
+        <v>2403</v>
       </c>
       <c r="C625" t="s">
-        <v>1285</v>
+        <v>2436</v>
       </c>
       <c r="D625" t="s">
-        <v>1286</v>
+        <v>2437</v>
       </c>
       <c r="E625" s="2" t="s">
-        <v>2427</v>
+        <v>2438</v>
       </c>
       <c r="F625" s="2" t="s">
-        <v>2428</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
-        <v>2421</v>
+        <v>2402</v>
       </c>
       <c r="B626" t="s">
-        <v>2422</v>
+        <v>2403</v>
       </c>
       <c r="C626" t="s">
-        <v>2429</v>
+        <v>2440</v>
       </c>
       <c r="D626" t="s">
-        <v>2430</v>
+        <v>2441</v>
       </c>
       <c r="E626" s="2" t="s">
-        <v>2431</v>
+        <v>2442</v>
       </c>
       <c r="F626" s="2" t="s">
-        <v>2432</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
-        <v>2433</v>
+        <v>2402</v>
       </c>
       <c r="B627" t="s">
-        <v>2434</v>
+        <v>2403</v>
       </c>
       <c r="C627" t="s">
-        <v>2435</v>
+        <v>2444</v>
       </c>
       <c r="D627" t="s">
-        <v>2436</v>
+        <v>2445</v>
       </c>
       <c r="E627" s="2" t="s">
-        <v>2437</v>
+        <v>2446</v>
       </c>
       <c r="F627" s="2" t="s">
-        <v>2438</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
-        <v>2433</v>
+        <v>2402</v>
       </c>
       <c r="B628" t="s">
-        <v>2434</v>
+        <v>2403</v>
       </c>
       <c r="C628" t="s">
-        <v>2439</v>
+        <v>2448</v>
       </c>
       <c r="D628" t="s">
-        <v>2440</v>
+        <v>2449</v>
       </c>
       <c r="E628" s="2" t="s">
-        <v>2441</v>
+        <v>2450</v>
       </c>
       <c r="F628" s="2" t="s">
-        <v>2442</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
-        <v>2433</v>
+        <v>2402</v>
       </c>
       <c r="B629" t="s">
-        <v>2434</v>
+        <v>2403</v>
       </c>
       <c r="C629" t="s">
-        <v>2443</v>
+        <v>2452</v>
       </c>
       <c r="D629" t="s">
-        <v>2444</v>
+        <v>2453</v>
       </c>
       <c r="E629" s="2" t="s">
-        <v>2445</v>
+        <v>2454</v>
       </c>
       <c r="F629" s="2" t="s">
-        <v>2446</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
-        <v>2433</v>
+        <v>2402</v>
       </c>
       <c r="B630" t="s">
-        <v>2434</v>
+        <v>2403</v>
       </c>
       <c r="C630" t="s">
-        <v>2447</v>
+        <v>2456</v>
       </c>
       <c r="D630" t="s">
-        <v>2448</v>
+        <v>2457</v>
       </c>
       <c r="E630" s="2" t="s">
-        <v>2449</v>
+        <v>2458</v>
       </c>
       <c r="F630" s="2" t="s">
-        <v>2450</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
-        <v>2433</v>
+        <v>2402</v>
       </c>
       <c r="B631" t="s">
-        <v>2434</v>
+        <v>2403</v>
       </c>
       <c r="C631" t="s">
-        <v>2451</v>
+        <v>2460</v>
       </c>
       <c r="D631" t="s">
-        <v>2452</v>
+        <v>2461</v>
       </c>
       <c r="E631" s="2" t="s">
-        <v>2453</v>
+        <v>2462</v>
       </c>
       <c r="F631" s="2" t="s">
-        <v>2454</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
-        <v>2433</v>
+        <v>2402</v>
       </c>
       <c r="B632" t="s">
-        <v>2434</v>
+        <v>2403</v>
       </c>
       <c r="C632" t="s">
-        <v>2455</v>
+        <v>2464</v>
       </c>
       <c r="D632" t="s">
-        <v>2456</v>
+        <v>2465</v>
       </c>
       <c r="E632" s="2" t="s">
-        <v>2457</v>
+        <v>2466</v>
       </c>
       <c r="F632" s="2" t="s">
-        <v>2458</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
-        <v>2433</v>
+        <v>2402</v>
       </c>
       <c r="B633" t="s">
-        <v>2434</v>
+        <v>2403</v>
       </c>
       <c r="C633" t="s">
-        <v>2459</v>
+        <v>2468</v>
       </c>
       <c r="D633" t="s">
-        <v>2460</v>
+        <v>2469</v>
       </c>
       <c r="E633" s="2" t="s">
-        <v>2461</v>
+        <v>2470</v>
       </c>
       <c r="F633" s="2" t="s">
-        <v>2462</v>
+        <v>2471</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
-        <v>2433</v>
+        <v>2402</v>
       </c>
       <c r="B634" t="s">
-        <v>2434</v>
+        <v>2403</v>
       </c>
       <c r="C634" t="s">
-        <v>2463</v>
+        <v>2472</v>
       </c>
       <c r="D634" t="s">
-        <v>2464</v>
+        <v>2473</v>
       </c>
       <c r="E634" s="2" t="s">
-        <v>2465</v>
+        <v>2474</v>
       </c>
       <c r="F634" s="2" t="s">
-        <v>2466</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
-        <v>2433</v>
+        <v>2402</v>
       </c>
       <c r="B635" t="s">
-        <v>2434</v>
+        <v>2403</v>
       </c>
       <c r="C635" t="s">
-        <v>2467</v>
+        <v>62</v>
       </c>
       <c r="D635" t="s">
-        <v>2468</v>
+        <v>63</v>
       </c>
       <c r="E635" s="2" t="s">
-        <v>2469</v>
+        <v>2476</v>
       </c>
       <c r="F635" s="2" t="s">
-        <v>2470</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
-        <v>2433</v>
+        <v>2402</v>
       </c>
       <c r="B636" t="s">
-        <v>2434</v>
+        <v>2403</v>
       </c>
       <c r="C636" t="s">
-        <v>379</v>
+        <v>2478</v>
       </c>
       <c r="D636" t="s">
-        <v>380</v>
+        <v>2479</v>
       </c>
       <c r="E636" s="2" t="s">
-        <v>2471</v>
+        <v>2480</v>
       </c>
       <c r="F636" s="2" t="s">
-        <v>2472</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
-        <v>2433</v>
+        <v>2402</v>
       </c>
       <c r="B637" t="s">
-        <v>2434</v>
+        <v>2403</v>
       </c>
       <c r="C637" t="s">
-        <v>2473</v>
+        <v>2482</v>
       </c>
       <c r="D637" t="s">
-        <v>2474</v>
+        <v>2483</v>
       </c>
       <c r="E637" s="2" t="s">
-        <v>2475</v>
+        <v>2484</v>
       </c>
       <c r="F637" s="2" t="s">
-        <v>2476</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
-        <v>2433</v>
+        <v>2402</v>
       </c>
       <c r="B638" t="s">
-        <v>2434</v>
+        <v>2403</v>
       </c>
       <c r="C638" t="s">
-        <v>2477</v>
+        <v>2486</v>
       </c>
       <c r="D638" t="s">
-        <v>2478</v>
+        <v>2487</v>
       </c>
       <c r="E638" s="2" t="s">
-        <v>2479</v>
+        <v>2488</v>
       </c>
       <c r="F638" s="2" t="s">
-        <v>2480</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
-        <v>2433</v>
+        <v>2402</v>
       </c>
       <c r="B639" t="s">
-        <v>2434</v>
+        <v>2403</v>
       </c>
       <c r="C639" t="s">
-        <v>2481</v>
+        <v>2490</v>
       </c>
       <c r="D639" t="s">
-        <v>2482</v>
+        <v>2491</v>
       </c>
       <c r="E639" s="2" t="s">
-        <v>2483</v>
+        <v>2492</v>
       </c>
       <c r="F639" s="2" t="s">
-        <v>2484</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>2433</v>
+        <v>2402</v>
       </c>
       <c r="B640" t="s">
-        <v>2434</v>
+        <v>2403</v>
       </c>
       <c r="C640" t="s">
-        <v>2485</v>
+        <v>2494</v>
       </c>
       <c r="D640" t="s">
-        <v>2486</v>
+        <v>2495</v>
       </c>
       <c r="E640" s="2" t="s">
-        <v>2487</v>
+        <v>2496</v>
       </c>
       <c r="F640" s="2" t="s">
-        <v>2488</v>
+        <v>2497</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
-        <v>2433</v>
+        <v>2402</v>
       </c>
       <c r="B641" t="s">
-        <v>2434</v>
+        <v>2403</v>
       </c>
       <c r="C641" t="s">
-        <v>2489</v>
+        <v>2498</v>
       </c>
       <c r="D641" t="s">
-        <v>2490</v>
+        <v>2499</v>
       </c>
       <c r="E641" s="2" t="s">
-        <v>2491</v>
+        <v>2500</v>
       </c>
       <c r="F641" s="2" t="s">
-        <v>2492</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
-        <v>2433</v>
+        <v>2502</v>
       </c>
       <c r="B642" t="s">
-        <v>2434</v>
+        <v>2503</v>
       </c>
       <c r="C642" t="s">
-        <v>2493</v>
+        <v>2504</v>
       </c>
       <c r="D642" t="s">
-        <v>2494</v>
+        <v>2505</v>
       </c>
       <c r="E642" s="2" t="s">
-        <v>2495</v>
+        <v>2506</v>
       </c>
       <c r="F642" s="2" t="s">
-        <v>2496</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>2433</v>
+        <v>2502</v>
       </c>
       <c r="B643" t="s">
-        <v>2434</v>
+        <v>2503</v>
       </c>
       <c r="C643" t="s">
-        <v>2497</v>
+        <v>1313</v>
       </c>
       <c r="D643" t="s">
-        <v>2498</v>
+        <v>1314</v>
       </c>
       <c r="E643" s="2" t="s">
-        <v>2499</v>
+        <v>2508</v>
       </c>
       <c r="F643" s="2" t="s">
-        <v>2500</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>2433</v>
+        <v>2502</v>
       </c>
       <c r="B644" t="s">
-        <v>2434</v>
+        <v>2503</v>
       </c>
       <c r="C644" t="s">
-        <v>2501</v>
+        <v>2510</v>
       </c>
       <c r="D644" t="s">
-        <v>2502</v>
+        <v>2511</v>
       </c>
       <c r="E644" s="2" t="s">
-        <v>2503</v>
+        <v>2512</v>
       </c>
       <c r="F644" s="2" t="s">
-        <v>2504</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
-        <v>2433</v>
+        <v>2514</v>
       </c>
       <c r="B645" t="s">
-        <v>2434</v>
+        <v>2515</v>
       </c>
       <c r="C645" t="s">
-        <v>2505</v>
+        <v>2516</v>
       </c>
       <c r="D645" t="s">
-        <v>2506</v>
+        <v>2517</v>
       </c>
       <c r="E645" s="2" t="s">
-        <v>2507</v>
+        <v>2518</v>
       </c>
       <c r="F645" s="2" t="s">
-        <v>2508</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
-        <v>2433</v>
+        <v>2514</v>
       </c>
       <c r="B646" t="s">
-        <v>2434</v>
+        <v>2515</v>
       </c>
       <c r="C646" t="s">
-        <v>2509</v>
+        <v>2520</v>
       </c>
       <c r="D646" t="s">
-        <v>2510</v>
+        <v>2521</v>
       </c>
       <c r="E646" s="2" t="s">
-        <v>2511</v>
+        <v>2522</v>
       </c>
       <c r="F646" s="2" t="s">
-        <v>2512</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>2433</v>
+        <v>2514</v>
       </c>
       <c r="B647" t="s">
-        <v>2434</v>
+        <v>2515</v>
       </c>
       <c r="C647" t="s">
-        <v>2513</v>
+        <v>2524</v>
       </c>
       <c r="D647" t="s">
-        <v>2514</v>
+        <v>2525</v>
       </c>
       <c r="E647" s="2" t="s">
-        <v>2515</v>
+        <v>2526</v>
       </c>
       <c r="F647" s="2" t="s">
-        <v>2516</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
-        <v>2433</v>
+        <v>2514</v>
       </c>
       <c r="B648" t="s">
-        <v>2434</v>
+        <v>2515</v>
       </c>
       <c r="C648" t="s">
-        <v>2517</v>
+        <v>2528</v>
       </c>
       <c r="D648" t="s">
-        <v>2518</v>
+        <v>2529</v>
       </c>
       <c r="E648" s="2" t="s">
-        <v>2519</v>
+        <v>2530</v>
       </c>
       <c r="F648" s="2" t="s">
-        <v>2520</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
-        <v>2433</v>
+        <v>2514</v>
       </c>
       <c r="B649" t="s">
-        <v>2434</v>
+        <v>2515</v>
       </c>
       <c r="C649" t="s">
-        <v>2521</v>
+        <v>2532</v>
       </c>
       <c r="D649" t="s">
-        <v>2344</v>
+        <v>2533</v>
       </c>
       <c r="E649" s="2" t="s">
-        <v>2522</v>
+        <v>2534</v>
       </c>
       <c r="F649" s="2" t="s">
-        <v>2523</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
-        <v>2433</v>
+        <v>2514</v>
       </c>
       <c r="B650" t="s">
-        <v>2434</v>
+        <v>2515</v>
       </c>
       <c r="C650" t="s">
-        <v>2524</v>
+        <v>2536</v>
       </c>
       <c r="D650" t="s">
-        <v>2524</v>
+        <v>2537</v>
       </c>
       <c r="E650" s="2" t="s">
-        <v>2525</v>
+        <v>2538</v>
       </c>
       <c r="F650" s="2" t="s">
-        <v>2526</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>2433</v>
+        <v>2514</v>
       </c>
       <c r="B651" t="s">
-        <v>2434</v>
+        <v>2515</v>
       </c>
       <c r="C651" t="s">
-        <v>2527</v>
+        <v>2540</v>
       </c>
       <c r="D651" t="s">
-        <v>2528</v>
+        <v>2541</v>
       </c>
       <c r="E651" s="2" t="s">
-        <v>2529</v>
+        <v>2542</v>
       </c>
       <c r="F651" s="2" t="s">
-        <v>2530</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
-        <v>2433</v>
+        <v>2514</v>
       </c>
       <c r="B652" t="s">
-        <v>2434</v>
+        <v>2515</v>
       </c>
       <c r="C652" t="s">
-        <v>2531</v>
+        <v>2544</v>
       </c>
       <c r="D652" t="s">
-        <v>2532</v>
+        <v>2545</v>
       </c>
       <c r="E652" s="2" t="s">
-        <v>2533</v>
+        <v>2546</v>
       </c>
       <c r="F652" s="2" t="s">
-        <v>2534</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>2433</v>
+        <v>2514</v>
       </c>
       <c r="B653" t="s">
-        <v>2434</v>
+        <v>2515</v>
       </c>
       <c r="C653" t="s">
-        <v>2535</v>
+        <v>2548</v>
       </c>
       <c r="D653" t="s">
-        <v>2536</v>
+        <v>2549</v>
       </c>
       <c r="E653" s="2" t="s">
-        <v>2537</v>
+        <v>2550</v>
       </c>
       <c r="F653" s="2" t="s">
-        <v>2538</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>2433</v>
+        <v>2514</v>
       </c>
       <c r="B654" t="s">
-        <v>2434</v>
+        <v>2515</v>
       </c>
       <c r="C654" t="s">
-        <v>2539</v>
+        <v>387</v>
       </c>
       <c r="D654" t="s">
-        <v>2540</v>
+        <v>388</v>
       </c>
       <c r="E654" s="2" t="s">
-        <v>2541</v>
+        <v>2552</v>
       </c>
       <c r="F654" s="2" t="s">
-        <v>2542</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
-        <v>2433</v>
+        <v>2514</v>
       </c>
       <c r="B655" t="s">
-        <v>2434</v>
+        <v>2515</v>
       </c>
       <c r="C655" t="s">
-        <v>2543</v>
+        <v>2554</v>
       </c>
       <c r="D655" t="s">
-        <v>2544</v>
+        <v>2555</v>
       </c>
       <c r="E655" s="2" t="s">
-        <v>2545</v>
+        <v>2556</v>
       </c>
       <c r="F655" s="2" t="s">
-        <v>2546</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
-        <v>2433</v>
+        <v>2514</v>
       </c>
       <c r="B656" t="s">
-        <v>2434</v>
+        <v>2515</v>
       </c>
       <c r="C656" t="s">
-        <v>2547</v>
+        <v>2558</v>
       </c>
       <c r="D656" t="s">
-        <v>2548</v>
+        <v>2559</v>
       </c>
       <c r="E656" s="2" t="s">
-        <v>2549</v>
+        <v>2560</v>
       </c>
       <c r="F656" s="2" t="s">
-        <v>2550</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
-        <v>2433</v>
+        <v>2514</v>
       </c>
       <c r="B657" t="s">
-        <v>2434</v>
+        <v>2515</v>
       </c>
       <c r="C657" t="s">
-        <v>2551</v>
+        <v>2562</v>
       </c>
       <c r="D657" t="s">
-        <v>2552</v>
+        <v>2563</v>
       </c>
       <c r="E657" s="2" t="s">
-        <v>2553</v>
+        <v>2564</v>
       </c>
       <c r="F657" s="2" t="s">
-        <v>2554</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>2433</v>
+        <v>2514</v>
       </c>
       <c r="B658" t="s">
-        <v>2434</v>
+        <v>2515</v>
       </c>
       <c r="C658" t="s">
-        <v>2555</v>
+        <v>2566</v>
       </c>
       <c r="D658" t="s">
-        <v>2556</v>
+        <v>2567</v>
       </c>
       <c r="E658" s="2" t="s">
-        <v>2557</v>
+        <v>2568</v>
       </c>
       <c r="F658" s="2" t="s">
-        <v>2558</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>2559</v>
+        <v>2514</v>
       </c>
       <c r="B659" t="s">
-        <v>2560</v>
+        <v>2515</v>
       </c>
       <c r="C659" t="s">
-        <v>2561</v>
+        <v>2570</v>
       </c>
       <c r="D659" t="s">
-        <v>2562</v>
+        <v>2571</v>
       </c>
       <c r="E659" s="2" t="s">
-        <v>2563</v>
+        <v>2572</v>
       </c>
       <c r="F659" s="2" t="s">
-        <v>2564</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>2559</v>
+        <v>2514</v>
       </c>
       <c r="B660" t="s">
-        <v>2560</v>
+        <v>2515</v>
       </c>
       <c r="C660" t="s">
-        <v>2565</v>
+        <v>2574</v>
       </c>
       <c r="D660" t="s">
-        <v>2566</v>
+        <v>2575</v>
       </c>
       <c r="E660" s="2" t="s">
-        <v>2567</v>
+        <v>2576</v>
       </c>
       <c r="F660" s="2" t="s">
-        <v>2568</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
-        <v>2559</v>
+        <v>2514</v>
       </c>
       <c r="B661" t="s">
-        <v>2560</v>
+        <v>2515</v>
       </c>
       <c r="C661" t="s">
-        <v>2569</v>
+        <v>2578</v>
       </c>
       <c r="D661" t="s">
-        <v>2570</v>
+        <v>2579</v>
       </c>
       <c r="E661" s="2" t="s">
-        <v>2571</v>
+        <v>2580</v>
       </c>
       <c r="F661" s="2" t="s">
-        <v>2572</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>2559</v>
+        <v>2514</v>
       </c>
       <c r="B662" t="s">
-        <v>2560</v>
+        <v>2515</v>
       </c>
       <c r="C662" t="s">
-        <v>2573</v>
+        <v>2582</v>
       </c>
       <c r="D662" t="s">
-        <v>2574</v>
+        <v>2583</v>
       </c>
       <c r="E662" s="2" t="s">
-        <v>2575</v>
+        <v>2584</v>
       </c>
       <c r="F662" s="2" t="s">
-        <v>2576</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>2559</v>
+        <v>2514</v>
       </c>
       <c r="B663" t="s">
-        <v>2560</v>
+        <v>2515</v>
       </c>
       <c r="C663" t="s">
-        <v>2577</v>
+        <v>2586</v>
       </c>
       <c r="D663" t="s">
-        <v>2578</v>
+        <v>2587</v>
       </c>
       <c r="E663" s="2" t="s">
-        <v>2579</v>
+        <v>2588</v>
       </c>
       <c r="F663" s="2" t="s">
-        <v>2580</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>2559</v>
+        <v>2514</v>
       </c>
       <c r="B664" t="s">
-        <v>2560</v>
+        <v>2515</v>
       </c>
       <c r="C664" t="s">
-        <v>2581</v>
+        <v>2590</v>
       </c>
       <c r="D664" t="s">
-        <v>2582</v>
+        <v>2591</v>
       </c>
       <c r="E664" s="2" t="s">
-        <v>2583</v>
+        <v>2592</v>
       </c>
       <c r="F664" s="2" t="s">
-        <v>2584</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
-        <v>2559</v>
+        <v>2514</v>
       </c>
       <c r="B665" t="s">
-        <v>2560</v>
+        <v>2515</v>
       </c>
       <c r="C665" t="s">
-        <v>2585</v>
+        <v>2594</v>
       </c>
       <c r="D665" t="s">
-        <v>2586</v>
+        <v>2595</v>
       </c>
       <c r="E665" s="2" t="s">
-        <v>2587</v>
+        <v>2596</v>
       </c>
       <c r="F665" s="2" t="s">
-        <v>2588</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
-        <v>2559</v>
+        <v>2514</v>
       </c>
       <c r="B666" t="s">
-        <v>2560</v>
+        <v>2515</v>
       </c>
       <c r="C666" t="s">
-        <v>2589</v>
+        <v>2598</v>
       </c>
       <c r="D666" t="s">
-        <v>2590</v>
+        <v>2425</v>
       </c>
       <c r="E666" s="2" t="s">
-        <v>2591</v>
+        <v>2599</v>
       </c>
       <c r="F666" s="2" t="s">
-        <v>2592</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" t="s">
-        <v>2559</v>
+        <v>2514</v>
       </c>
       <c r="B667" t="s">
-        <v>2560</v>
+        <v>2515</v>
       </c>
       <c r="C667" t="s">
-        <v>2593</v>
+        <v>2601</v>
       </c>
       <c r="D667" t="s">
-        <v>2594</v>
+        <v>2601</v>
       </c>
       <c r="E667" s="2" t="s">
-        <v>2595</v>
+        <v>2602</v>
       </c>
       <c r="F667" s="2" t="s">
-        <v>2596</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" t="s">
-        <v>2559</v>
+        <v>2514</v>
       </c>
       <c r="B668" t="s">
-        <v>2560</v>
+        <v>2515</v>
       </c>
       <c r="C668" t="s">
-        <v>2597</v>
+        <v>2604</v>
       </c>
       <c r="D668" t="s">
-        <v>2598</v>
+        <v>2605</v>
       </c>
       <c r="E668" s="2" t="s">
-        <v>2599</v>
+        <v>2606</v>
       </c>
       <c r="F668" s="2" t="s">
-        <v>2600</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" t="s">
-        <v>2601</v>
+        <v>2514</v>
       </c>
       <c r="B669" t="s">
-        <v>2602</v>
+        <v>2515</v>
       </c>
       <c r="C669" t="s">
-        <v>2603</v>
+        <v>2608</v>
       </c>
       <c r="D669" t="s">
-        <v>2604</v>
+        <v>2609</v>
       </c>
       <c r="E669" s="2" t="s">
-        <v>2605</v>
+        <v>2610</v>
       </c>
       <c r="F669" s="2" t="s">
-        <v>2606</v>
+        <v>2611</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" t="s">
-        <v>2601</v>
+        <v>2514</v>
       </c>
       <c r="B670" t="s">
-        <v>2602</v>
+        <v>2515</v>
       </c>
       <c r="C670" t="s">
-        <v>294</v>
+        <v>2612</v>
       </c>
       <c r="D670" t="s">
-        <v>295</v>
+        <v>2613</v>
       </c>
       <c r="E670" s="2" t="s">
-        <v>2607</v>
+        <v>2614</v>
       </c>
       <c r="F670" s="2" t="s">
-        <v>2608</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" t="s">
-        <v>2601</v>
+        <v>2514</v>
       </c>
       <c r="B671" t="s">
-        <v>2602</v>
+        <v>2515</v>
       </c>
       <c r="C671" t="s">
-        <v>2609</v>
+        <v>2616</v>
       </c>
       <c r="D671" t="s">
-        <v>2610</v>
+        <v>2617</v>
       </c>
       <c r="E671" s="2" t="s">
-        <v>2611</v>
+        <v>2618</v>
       </c>
       <c r="F671" s="2" t="s">
-        <v>2612</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" t="s">
-        <v>2601</v>
+        <v>2514</v>
       </c>
       <c r="B672" t="s">
-        <v>2602</v>
+        <v>2515</v>
       </c>
       <c r="C672" t="s">
-        <v>2613</v>
+        <v>2620</v>
       </c>
       <c r="D672" t="s">
-        <v>2614</v>
+        <v>2621</v>
       </c>
       <c r="E672" s="2" t="s">
-        <v>2615</v>
+        <v>2622</v>
       </c>
       <c r="F672" s="2" t="s">
-        <v>2616</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" t="s">
-        <v>2601</v>
+        <v>2514</v>
       </c>
       <c r="B673" t="s">
-        <v>2602</v>
+        <v>2515</v>
       </c>
       <c r="C673" t="s">
-        <v>2617</v>
+        <v>2624</v>
       </c>
       <c r="D673" t="s">
-        <v>2618</v>
+        <v>2625</v>
       </c>
       <c r="E673" s="2" t="s">
-        <v>2619</v>
+        <v>2626</v>
       </c>
       <c r="F673" s="2" t="s">
-        <v>2620</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
-        <v>2601</v>
+        <v>2514</v>
       </c>
       <c r="B674" t="s">
-        <v>2602</v>
+        <v>2515</v>
       </c>
       <c r="C674" t="s">
-        <v>2621</v>
+        <v>2628</v>
       </c>
       <c r="D674" t="s">
-        <v>2622</v>
+        <v>2629</v>
       </c>
       <c r="E674" s="2" t="s">
-        <v>2623</v>
+        <v>2630</v>
       </c>
       <c r="F674" s="2" t="s">
-        <v>2624</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" t="s">
-        <v>2601</v>
+        <v>2514</v>
       </c>
       <c r="B675" t="s">
-        <v>2602</v>
+        <v>2515</v>
       </c>
       <c r="C675" t="s">
-        <v>2625</v>
+        <v>2632</v>
       </c>
       <c r="D675" t="s">
-        <v>2626</v>
+        <v>2633</v>
       </c>
       <c r="E675" s="2" t="s">
-        <v>2627</v>
+        <v>2634</v>
       </c>
       <c r="F675" s="2" t="s">
-        <v>2628</v>
+        <v>2635</v>
+      </c>
+    </row>
+    <row r="676" spans="1:6">
+      <c r="A676" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2637</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2638</v>
+      </c>
+      <c r="D676" t="s">
+        <v>2639</v>
+      </c>
+      <c r="E676" s="2" t="s">
+        <v>2640</v>
+      </c>
+      <c r="F676" s="2" t="s">
+        <v>2641</v>
+      </c>
+    </row>
+    <row r="677" spans="1:6">
+      <c r="A677" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2637</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D677" t="s">
+        <v>2643</v>
+      </c>
+      <c r="E677" s="2" t="s">
+        <v>2644</v>
+      </c>
+      <c r="F677" s="2" t="s">
+        <v>2645</v>
+      </c>
+    </row>
+    <row r="678" spans="1:6">
+      <c r="A678" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2637</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D678" t="s">
+        <v>2647</v>
+      </c>
+      <c r="E678" s="2" t="s">
+        <v>2648</v>
+      </c>
+      <c r="F678" s="2" t="s">
+        <v>2649</v>
+      </c>
+    </row>
+    <row r="679" spans="1:6">
+      <c r="A679" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2637</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2650</v>
+      </c>
+      <c r="D679" t="s">
+        <v>2651</v>
+      </c>
+      <c r="E679" s="2" t="s">
+        <v>2652</v>
+      </c>
+      <c r="F679" s="2" t="s">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="680" spans="1:6">
+      <c r="A680" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2637</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2654</v>
+      </c>
+      <c r="D680" t="s">
+        <v>2655</v>
+      </c>
+      <c r="E680" s="2" t="s">
+        <v>2656</v>
+      </c>
+      <c r="F680" s="2" t="s">
+        <v>2657</v>
+      </c>
+    </row>
+    <row r="681" spans="1:6">
+      <c r="A681" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2637</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D681" t="s">
+        <v>2659</v>
+      </c>
+      <c r="E681" s="2" t="s">
+        <v>2660</v>
+      </c>
+      <c r="F681" s="2" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="682" spans="1:6">
+      <c r="A682" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2637</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D682" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E682" s="2" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F682" s="2" t="s">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="683" spans="1:6">
+      <c r="A683" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2637</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2666</v>
+      </c>
+      <c r="D683" t="s">
+        <v>2667</v>
+      </c>
+      <c r="E683" s="2" t="s">
+        <v>2668</v>
+      </c>
+      <c r="F683" s="2" t="s">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="684" spans="1:6">
+      <c r="A684" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2637</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D684" t="s">
+        <v>2671</v>
+      </c>
+      <c r="E684" s="2" t="s">
+        <v>2672</v>
+      </c>
+      <c r="F684" s="2" t="s">
+        <v>2673</v>
+      </c>
+    </row>
+    <row r="685" spans="1:6">
+      <c r="A685" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2637</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2675</v>
+      </c>
+      <c r="E685" s="2" t="s">
+        <v>2676</v>
+      </c>
+      <c r="F685" s="2" t="s">
+        <v>2677</v>
+      </c>
+    </row>
+    <row r="686" spans="1:6">
+      <c r="A686" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2681</v>
+      </c>
+      <c r="E686" s="2" t="s">
+        <v>2682</v>
+      </c>
+      <c r="F686" s="2" t="s">
+        <v>2683</v>
+      </c>
+    </row>
+    <row r="687" spans="1:6">
+      <c r="A687" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C687" t="s">
+        <v>302</v>
+      </c>
+      <c r="D687" t="s">
+        <v>303</v>
+      </c>
+      <c r="E687" s="2" t="s">
+        <v>2684</v>
+      </c>
+      <c r="F687" s="2" t="s">
+        <v>2685</v>
+      </c>
+    </row>
+    <row r="688" spans="1:6">
+      <c r="A688" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2686</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2687</v>
+      </c>
+      <c r="E688" s="2" t="s">
+        <v>2688</v>
+      </c>
+      <c r="F688" s="2" t="s">
+        <v>2689</v>
+      </c>
+    </row>
+    <row r="689" spans="1:6">
+      <c r="A689" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2690</v>
+      </c>
+      <c r="D689" t="s">
+        <v>2691</v>
+      </c>
+      <c r="E689" s="2" t="s">
+        <v>2692</v>
+      </c>
+      <c r="F689" s="2" t="s">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="690" spans="1:6">
+      <c r="A690" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D690" t="s">
+        <v>2695</v>
+      </c>
+      <c r="E690" s="2" t="s">
+        <v>2696</v>
+      </c>
+      <c r="F690" s="2" t="s">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="691" spans="1:6">
+      <c r="A691" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2698</v>
+      </c>
+      <c r="D691" t="s">
+        <v>2699</v>
+      </c>
+      <c r="E691" s="2" t="s">
+        <v>2700</v>
+      </c>
+      <c r="F691" s="2" t="s">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="692" spans="1:6">
+      <c r="A692" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2702</v>
+      </c>
+      <c r="D692" t="s">
+        <v>2703</v>
+      </c>
+      <c r="E692" s="2" t="s">
+        <v>2704</v>
+      </c>
+      <c r="F692" s="2" t="s">
+        <v>2705</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">