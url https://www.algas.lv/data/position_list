--- v3 (2026-04-07)
+++ v4 (2026-05-23)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2706">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2709">
   <si>
     <t>www.algas.lv</t>
   </si>
   <si>
-    <t>04/2026</t>
+    <t>05/2026</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_lv</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_lv</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_lv</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
   <si>
     <t>Administrācija</t>
   </si>
@@ -4372,50 +4372,83 @@
   <si>
     <t>Tax Advisor</t>
   </si>
   <si>
     <t>Nodokļu konsultants</t>
   </si>
   <si>
     <t>* Providing advice in matters of taxes, levies, fees, tax proceedings of tax authorities and municipal authorities.
 * Completing expert opinions, instructions and recommendations.
 * Completing, verifying and checking the tax returns.
 * Attending to tax inspections, tax audits and similar specific projects.
 * Cooperating with a team of tax advisors in solving difficult problems.
 * Implementing the tax planning and optimising of tax obligations.
 * Representing clients in tax proceedings.
 * Attending to internal and external trainings.</t>
   </si>
   <si>
     <t>* Konsultēšana par nodokļu, nodevu, maksu, nodokļu iestāžu un pašvaldību iestāžu procesiem.
 * Ekspertu atsaukumu, instrukciju un ieteikumu sagatavošana.
 * Nodokļu deklarāciju aizpildīšana, verificēšana un pārbaude.
 * Nodokļu inspekciju, nodokļu audits un līdzīgu specifisku projektu uzraudzība.
 * Sadarbība ar nodokļu konsultantu komandu grūtu problēmu risināšanā.
 * Nodokļu plānošanas un nodokļu saistību optimizēšanas īstenošana.
 * Klientu pārstāvēšana nodokļu procedūrās.
 * Dalība iekšējās un ārējās apmācībās.</t>
+  </si>
+  <si>
+    <t>Treasury specialist</t>
+  </si>
+  <si>
+    <t>* Continuous provision of internal and external financing according to the organization's needs
+* Drawing up financial plans and proposing the most suitable ways and methods to ensure the necessary volume of funds
+* Analysis of developments on the financial and capital markets and the possibilities of financing, especially from financial institutions
+* Management of relations with financial institutions and selection of suitable financing instruments
+* Preparation of funds to ensure operational, project and investment financing of the organization
+* Financial risk management; elimination of financial risks with the help of hedging instruments
+* Financial planning, modeling and prediction of cash flow from operating and investment activities
+* Monitoring and control of the development, especially of receivables, liabilities and their impact on the overall cash-flow
+* Keeping records of drawn loans, leasing financing, important liabilities and receivables, etc.
+* Initiation of risk management rules for the prevention and reduction of receivables (credit policy, control processes, customer verification)
+* Account management, cash pooling and management of the company's payment system
+* Effective placement / investment of financial surpluses of management
+* External communication with relevant authorities and organizations - acquisition, analysis and monitoring of data obtained from financial organizations, investment banks, state authorities, etc.</t>
+  </si>
+  <si>
+    <t>* Nepārtraukta iekšējā un ārējā finansējuma nodrošināšana atbilstoši organizācijas vajadzībām
+* Finanšu plānu sastādīšana un piemērotāko veidu un metožu piedāvāšana nepieciešamā līdzekļu apjoma nodrošināšanai
+* Finanšu un kapitāla tirgus norišu un finansēšanas iespēju analīze, īpaši no finanšu institūcijām
+* Attiecību vadīšana ar finanšu institūcijām un piemērotu finansēšanas instrumentu izvēle
+* Līdzekļu sagatavošana organizācijas darbības, projektu un investīciju finansēšanas nodrošināšanai
+* Finanšu risku vadība; finanšu risku novēršana ar riska ierobežošanas instrumentu palīdzību
+* Finanšu plānošana, modelēšana un naudas plūsmas prognozēšana no pamatdarbības un investīciju darbības
+* Attīstības uzraudzība un kontrole, īpaši debitoru parādu, saistību un to ietekmes uz kopējo naudas plūsmu
+* Izņemto kredītu, līzinga finansējuma, svarīgu saistību un debitoru parādu uzskaite u.c.
+* Riska vadības noteikumu ieviešana debitoru parādu novēršanai un samazināšanai (kredītpolitika, kontroles procesi, klientu pārbaude)
+* Kontu pārvaldīšana, naudas apvienošana un uzņēmuma maksājumu sistēmas vadība
+* Efektīva vadības finanšu pārpalikumu izvietošana/ieguldīšana
+* Ārējā komunikācija ar attiecīgajām iestādēm un organizācijām - no finanšu organizācijām, investīciju bankām, valsts iestādēm u.c. iegūto datu iegūšana, analīze un uzraudzība.</t>
   </si>
   <si>
     <t>VAT specialist</t>
   </si>
   <si>
     <t>PVN speciālists</t>
   </si>
   <si>
     <t>* Preparation and submission of tax returns
 * Summary statements
 * Analysis, reporting
 * Tracking changes in the area of taxes and their interpretation and implementation in the company's systems
 * Cooperation on the creation and updating of the company's methodological instructions in the area of taxes
 * Collaboration on projects and process improvement
 * Communication with other institutions during audits, preparation of documents</t>
   </si>
   <si>
     <t>* Nodokļu deklarāciju sagatavošana un iesniegšana
 * Kopsavilkuma paziņojumi
 * Analīze, atskaites
 * Izsekošana izmaiņām nodokļu jomā un to interpretācija un ieviešana uzņēmuma sistēmās
 * Sadarbība uzņēmuma metodisko norādījumu veidošanā un aktualizēšanā nodokļu jomā
 * Sadarbība projektu un procesu uzlabošanā
 * Saziņa ar citām iestādēm auditu laikā, dokumentu sagatavošana</t>
   </si>
@@ -16923,82 +16956,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F692"/>
+  <dimension ref="A1:F693"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6:F692"/>
+      <selection activeCell="E6" sqref="E6:F693"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.7051" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="53.844" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="2" max="2" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="3" max="3" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="5" max="5" width="53.844000000000001" customWidth="true" style="0"/>
+    <col min="6" max="6" width="53.844000000000001" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2"/>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3"/>
       <c r="B3" s="1">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>4</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
       <c r="E5" t="s">
         <v>6</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>8</v>
@@ -20588,10178 +20621,10198 @@
       </c>
       <c r="C185" t="s">
         <v>737</v>
       </c>
       <c r="D185" t="s">
         <v>738</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>739</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
         <v>637</v>
       </c>
       <c r="B186" t="s">
         <v>638</v>
       </c>
       <c r="C186" t="s">
         <v>741</v>
       </c>
       <c r="D186" t="s">
+        <v>741</v>
+      </c>
+      <c r="E186" s="2" t="s">
         <v>742</v>
       </c>
-      <c r="E186" s="2" t="s">
+      <c r="F186" s="2" t="s">
         <v>743</v>
-      </c>
-[...1 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
+        <v>637</v>
+      </c>
+      <c r="B187" t="s">
+        <v>638</v>
+      </c>
+      <c r="C187" t="s">
+        <v>744</v>
+      </c>
+      <c r="D187" t="s">
         <v>745</v>
       </c>
-      <c r="B187" t="s">
+      <c r="E187" s="2" t="s">
         <v>746</v>
       </c>
-      <c r="C187" t="s">
+      <c r="F187" s="2" t="s">
         <v>747</v>
-      </c>
-[...7 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B188" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C188" t="s">
+        <v>750</v>
+      </c>
+      <c r="D188" t="s">
         <v>751</v>
       </c>
-      <c r="D188" t="s">
+      <c r="E188" s="2" t="s">
         <v>752</v>
       </c>
-      <c r="E188" s="2" t="s">
+      <c r="F188" s="2" t="s">
         <v>753</v>
-      </c>
-[...1 lines deleted...]
-        <v>754</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B189" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C189" t="s">
+        <v>754</v>
+      </c>
+      <c r="D189" t="s">
         <v>755</v>
       </c>
-      <c r="D189" t="s">
+      <c r="E189" s="2" t="s">
         <v>756</v>
       </c>
-      <c r="E189" s="2" t="s">
+      <c r="F189" s="2" t="s">
         <v>757</v>
-      </c>
-[...1 lines deleted...]
-        <v>758</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B190" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C190" t="s">
+        <v>758</v>
+      </c>
+      <c r="D190" t="s">
         <v>759</v>
       </c>
-      <c r="D190" t="s">
+      <c r="E190" s="2" t="s">
         <v>760</v>
       </c>
-      <c r="E190" s="2" t="s">
+      <c r="F190" s="2" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B191" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C191" t="s">
+        <v>762</v>
+      </c>
+      <c r="D191" t="s">
         <v>763</v>
       </c>
-      <c r="D191" t="s">
+      <c r="E191" s="2" t="s">
         <v>764</v>
       </c>
-      <c r="E191" s="2" t="s">
+      <c r="F191" s="2" t="s">
         <v>765</v>
-      </c>
-[...1 lines deleted...]
-        <v>766</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B192" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C192" t="s">
+        <v>766</v>
+      </c>
+      <c r="D192" t="s">
         <v>767</v>
       </c>
-      <c r="D192" t="s">
+      <c r="E192" s="2" t="s">
         <v>768</v>
       </c>
-      <c r="E192" s="2" t="s">
+      <c r="F192" s="2" t="s">
         <v>769</v>
-      </c>
-[...1 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B193" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C193" t="s">
+        <v>770</v>
+      </c>
+      <c r="D193" t="s">
         <v>771</v>
       </c>
-      <c r="D193" t="s">
+      <c r="E193" s="2" t="s">
         <v>772</v>
       </c>
-      <c r="E193" s="2" t="s">
+      <c r="F193" s="2" t="s">
         <v>773</v>
-      </c>
-[...1 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B194" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C194" t="s">
+        <v>774</v>
+      </c>
+      <c r="D194" t="s">
         <v>775</v>
       </c>
-      <c r="D194" t="s">
+      <c r="E194" s="2" t="s">
         <v>776</v>
       </c>
-      <c r="E194" s="2" t="s">
+      <c r="F194" s="2" t="s">
         <v>777</v>
-      </c>
-[...1 lines deleted...]
-        <v>778</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B195" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C195" t="s">
+        <v>778</v>
+      </c>
+      <c r="D195" t="s">
         <v>779</v>
       </c>
-      <c r="D195" t="s">
+      <c r="E195" s="2" t="s">
         <v>780</v>
       </c>
-      <c r="E195" s="2" t="s">
+      <c r="F195" s="2" t="s">
         <v>781</v>
-      </c>
-[...1 lines deleted...]
-        <v>782</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B196" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C196" t="s">
+        <v>782</v>
+      </c>
+      <c r="D196" t="s">
         <v>783</v>
       </c>
-      <c r="D196" t="s">
+      <c r="E196" s="2" t="s">
         <v>784</v>
       </c>
-      <c r="E196" s="2" t="s">
+      <c r="F196" s="2" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B197" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C197" t="s">
+        <v>786</v>
+      </c>
+      <c r="D197" t="s">
         <v>787</v>
       </c>
-      <c r="D197" t="s">
+      <c r="E197" s="2" t="s">
         <v>788</v>
       </c>
-      <c r="E197" s="2" t="s">
+      <c r="F197" s="2" t="s">
         <v>789</v>
-      </c>
-[...1 lines deleted...]
-        <v>790</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B198" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C198" t="s">
+        <v>790</v>
+      </c>
+      <c r="D198" t="s">
         <v>791</v>
       </c>
-      <c r="D198" t="s">
+      <c r="E198" s="2" t="s">
         <v>792</v>
       </c>
-      <c r="E198" s="2" t="s">
+      <c r="F198" s="2" t="s">
         <v>793</v>
-      </c>
-[...1 lines deleted...]
-        <v>794</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B199" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C199" t="s">
+        <v>794</v>
+      </c>
+      <c r="D199" t="s">
         <v>795</v>
       </c>
-      <c r="D199" t="s">
+      <c r="E199" s="2" t="s">
         <v>796</v>
       </c>
-      <c r="E199" s="2" t="s">
+      <c r="F199" s="2" t="s">
         <v>797</v>
-      </c>
-[...1 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B200" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C200" t="s">
+        <v>798</v>
+      </c>
+      <c r="D200" t="s">
         <v>799</v>
       </c>
-      <c r="D200" t="s">
+      <c r="E200" s="2" t="s">
         <v>800</v>
       </c>
-      <c r="E200" s="2" t="s">
+      <c r="F200" s="2" t="s">
         <v>801</v>
-      </c>
-[...1 lines deleted...]
-        <v>802</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B201" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C201" t="s">
+        <v>802</v>
+      </c>
+      <c r="D201" t="s">
         <v>803</v>
       </c>
-      <c r="D201" t="s">
+      <c r="E201" s="2" t="s">
         <v>804</v>
       </c>
-      <c r="E201" s="2" t="s">
+      <c r="F201" s="2" t="s">
         <v>805</v>
-      </c>
-[...1 lines deleted...]
-        <v>806</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B202" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C202" t="s">
+        <v>806</v>
+      </c>
+      <c r="D202" t="s">
         <v>807</v>
       </c>
-      <c r="D202" t="s">
+      <c r="E202" s="2" t="s">
         <v>808</v>
       </c>
-      <c r="E202" s="2" t="s">
+      <c r="F202" s="2" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B203" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C203" t="s">
+        <v>810</v>
+      </c>
+      <c r="D203" t="s">
         <v>811</v>
       </c>
-      <c r="D203" t="s">
+      <c r="E203" s="2" t="s">
         <v>812</v>
       </c>
-      <c r="E203" s="2" t="s">
+      <c r="F203" s="2" t="s">
         <v>813</v>
-      </c>
-[...1 lines deleted...]
-        <v>814</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B204" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C204" t="s">
+        <v>814</v>
+      </c>
+      <c r="D204" t="s">
         <v>815</v>
       </c>
-      <c r="D204" t="s">
+      <c r="E204" s="2" t="s">
         <v>816</v>
       </c>
-      <c r="E204" s="2" t="s">
+      <c r="F204" s="2" t="s">
         <v>817</v>
-      </c>
-[...1 lines deleted...]
-        <v>818</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B205" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C205" t="s">
+        <v>818</v>
+      </c>
+      <c r="D205" t="s">
         <v>819</v>
       </c>
-      <c r="D205" t="s">
+      <c r="E205" s="2" t="s">
         <v>820</v>
       </c>
-      <c r="E205" s="2" t="s">
+      <c r="F205" s="2" t="s">
         <v>821</v>
-      </c>
-[...1 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B206" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C206" t="s">
+        <v>822</v>
+      </c>
+      <c r="D206" t="s">
         <v>823</v>
       </c>
-      <c r="D206" t="s">
+      <c r="E206" s="2" t="s">
         <v>824</v>
       </c>
-      <c r="E206" s="2" t="s">
+      <c r="F206" s="2" t="s">
         <v>825</v>
-      </c>
-[...1 lines deleted...]
-        <v>826</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B207" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C207" t="s">
+        <v>826</v>
+      </c>
+      <c r="D207" t="s">
         <v>827</v>
       </c>
-      <c r="D207" t="s">
+      <c r="E207" s="2" t="s">
         <v>828</v>
       </c>
-      <c r="E207" s="2" t="s">
+      <c r="F207" s="2" t="s">
         <v>829</v>
-      </c>
-[...1 lines deleted...]
-        <v>830</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B208" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C208" t="s">
+        <v>830</v>
+      </c>
+      <c r="D208" t="s">
         <v>831</v>
       </c>
-      <c r="D208" t="s">
+      <c r="E208" s="2" t="s">
         <v>832</v>
       </c>
-      <c r="E208" s="2" t="s">
+      <c r="F208" s="2" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B209" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C209" t="s">
+        <v>834</v>
+      </c>
+      <c r="D209" t="s">
         <v>835</v>
       </c>
-      <c r="D209" t="s">
+      <c r="E209" s="2" t="s">
         <v>836</v>
       </c>
-      <c r="E209" s="2" t="s">
+      <c r="F209" s="2" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
+        <v>748</v>
+      </c>
+      <c r="B210" t="s">
+        <v>749</v>
+      </c>
+      <c r="C210" t="s">
+        <v>838</v>
+      </c>
+      <c r="D210" t="s">
         <v>839</v>
       </c>
-      <c r="B210" t="s">
+      <c r="E210" s="2" t="s">
         <v>840</v>
       </c>
-      <c r="C210" t="s">
-[...5 lines deleted...]
-      <c r="E210" s="2" t="s">
+      <c r="F210" s="2" t="s">
         <v>841</v>
-      </c>
-[...1 lines deleted...]
-        <v>842</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B211" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="C211" t="s">
-        <v>523</v>
+        <v>302</v>
       </c>
       <c r="D211" t="s">
-        <v>524</v>
+        <v>303</v>
       </c>
       <c r="E211" s="2" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="F211" s="2" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B212" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="C212" t="s">
-        <v>845</v>
+        <v>523</v>
       </c>
       <c r="D212" t="s">
+        <v>524</v>
+      </c>
+      <c r="E212" s="2" t="s">
         <v>846</v>
       </c>
-      <c r="E212" s="2" t="s">
+      <c r="F212" s="2" t="s">
         <v>847</v>
-      </c>
-[...1 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B213" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="C213" t="s">
+        <v>848</v>
+      </c>
+      <c r="D213" t="s">
         <v>849</v>
       </c>
-      <c r="D213" t="s">
+      <c r="E213" s="2" t="s">
         <v>850</v>
       </c>
-      <c r="E213" s="2" t="s">
+      <c r="F213" s="2" t="s">
         <v>851</v>
-      </c>
-[...1 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B214" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="C214" t="s">
+        <v>852</v>
+      </c>
+      <c r="D214" t="s">
         <v>853</v>
       </c>
-      <c r="D214" t="s">
+      <c r="E214" s="2" t="s">
         <v>854</v>
       </c>
-      <c r="E214" s="2" t="s">
+      <c r="F214" s="2" t="s">
         <v>855</v>
-      </c>
-[...1 lines deleted...]
-        <v>856</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B215" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="C215" t="s">
+        <v>856</v>
+      </c>
+      <c r="D215" t="s">
         <v>857</v>
       </c>
-      <c r="D215" t="s">
+      <c r="E215" s="2" t="s">
         <v>858</v>
       </c>
-      <c r="E215" s="2" t="s">
+      <c r="F215" s="2" t="s">
         <v>859</v>
-      </c>
-[...1 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B216" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="C216" t="s">
+        <v>860</v>
+      </c>
+      <c r="D216" t="s">
         <v>861</v>
       </c>
-      <c r="D216" t="s">
+      <c r="E216" s="2" t="s">
         <v>862</v>
       </c>
-      <c r="E216" s="2" t="s">
+      <c r="F216" s="2" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B217" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="C217" t="s">
+        <v>864</v>
+      </c>
+      <c r="D217" t="s">
         <v>865</v>
       </c>
-      <c r="D217" t="s">
+      <c r="E217" s="2" t="s">
         <v>866</v>
       </c>
-      <c r="E217" s="2" t="s">
+      <c r="F217" s="2" t="s">
         <v>867</v>
-      </c>
-[...1 lines deleted...]
-        <v>868</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B218" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="C218" t="s">
+        <v>868</v>
+      </c>
+      <c r="D218" t="s">
         <v>869</v>
       </c>
-      <c r="D218" t="s">
+      <c r="E218" s="2" t="s">
         <v>870</v>
       </c>
-      <c r="E218" s="2" t="s">
+      <c r="F218" s="2" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B219" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="C219" t="s">
-        <v>310</v>
+        <v>872</v>
       </c>
       <c r="D219" t="s">
-        <v>311</v>
+        <v>873</v>
       </c>
       <c r="E219" s="2" t="s">
-        <v>312</v>
+        <v>874</v>
       </c>
       <c r="F219" s="2" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B220" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="C220" t="s">
-        <v>874</v>
+        <v>310</v>
       </c>
       <c r="D220" t="s">
-        <v>875</v>
+        <v>311</v>
       </c>
       <c r="E220" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="F220" s="2" t="s">
         <v>876</v>
-      </c>
-[...1 lines deleted...]
-        <v>877</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B221" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="C221" t="s">
+        <v>877</v>
+      </c>
+      <c r="D221" t="s">
         <v>878</v>
       </c>
-      <c r="D221" t="s">
+      <c r="E221" s="2" t="s">
         <v>879</v>
       </c>
-      <c r="E221" s="2" t="s">
+      <c r="F221" s="2" t="s">
         <v>880</v>
-      </c>
-[...1 lines deleted...]
-        <v>881</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B222" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="C222" t="s">
+        <v>881</v>
+      </c>
+      <c r="D222" t="s">
         <v>882</v>
       </c>
-      <c r="D222" t="s">
+      <c r="E222" s="2" t="s">
         <v>883</v>
       </c>
-      <c r="E222" s="2" t="s">
+      <c r="F222" s="2" t="s">
         <v>884</v>
-      </c>
-[...1 lines deleted...]
-        <v>885</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B223" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="C223" t="s">
+        <v>885</v>
+      </c>
+      <c r="D223" t="s">
         <v>886</v>
       </c>
-      <c r="D223" t="s">
+      <c r="E223" s="2" t="s">
         <v>887</v>
       </c>
-      <c r="E223" s="2" t="s">
+      <c r="F223" s="2" t="s">
         <v>888</v>
-      </c>
-[...1 lines deleted...]
-        <v>889</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B224" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="C224" t="s">
+        <v>889</v>
+      </c>
+      <c r="D224" t="s">
         <v>890</v>
       </c>
-      <c r="D224" t="s">
+      <c r="E224" s="2" t="s">
         <v>891</v>
       </c>
-      <c r="E224" s="2" t="s">
+      <c r="F224" s="2" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>893</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B225" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="C225" t="s">
+        <v>893</v>
+      </c>
+      <c r="D225" t="s">
         <v>894</v>
       </c>
-      <c r="D225" t="s">
+      <c r="E225" s="2" t="s">
         <v>895</v>
       </c>
-      <c r="E225" s="2" t="s">
+      <c r="F225" s="2" t="s">
         <v>896</v>
-      </c>
-[...1 lines deleted...]
-        <v>897</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B226" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="C226" t="s">
+        <v>897</v>
+      </c>
+      <c r="D226" t="s">
         <v>898</v>
       </c>
-      <c r="D226" t="s">
+      <c r="E226" s="2" t="s">
         <v>899</v>
       </c>
-      <c r="E226" s="2" t="s">
+      <c r="F226" s="2" t="s">
         <v>900</v>
-      </c>
-[...1 lines deleted...]
-        <v>901</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B227" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="C227" t="s">
+        <v>901</v>
+      </c>
+      <c r="D227" t="s">
         <v>902</v>
       </c>
-      <c r="D227" t="s">
+      <c r="E227" s="2" t="s">
         <v>903</v>
       </c>
-      <c r="E227" s="2" t="s">
+      <c r="F227" s="2" t="s">
         <v>904</v>
-      </c>
-[...1 lines deleted...]
-        <v>905</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B228" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="C228" t="s">
-        <v>322</v>
+        <v>905</v>
       </c>
       <c r="D228" t="s">
-        <v>323</v>
+        <v>906</v>
       </c>
       <c r="E228" s="2" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F228" s="2" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>908</v>
+        <v>842</v>
       </c>
       <c r="B229" t="s">
+        <v>843</v>
+      </c>
+      <c r="C229" t="s">
+        <v>322</v>
+      </c>
+      <c r="D229" t="s">
+        <v>323</v>
+      </c>
+      <c r="E229" s="2" t="s">
         <v>909</v>
       </c>
-      <c r="C229" t="s">
+      <c r="F229" s="2" t="s">
         <v>910</v>
-      </c>
-[...7 lines deleted...]
-        <v>913</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B230" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="C230" t="s">
+        <v>913</v>
+      </c>
+      <c r="D230" t="s">
         <v>914</v>
       </c>
-      <c r="D230" t="s">
+      <c r="E230" s="2" t="s">
         <v>915</v>
       </c>
-      <c r="E230" s="2" t="s">
+      <c r="F230" s="2" t="s">
         <v>916</v>
-      </c>
-[...1 lines deleted...]
-        <v>917</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B231" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="C231" t="s">
+        <v>917</v>
+      </c>
+      <c r="D231" t="s">
         <v>918</v>
       </c>
-      <c r="D231" t="s">
+      <c r="E231" s="2" t="s">
         <v>919</v>
       </c>
-      <c r="E231" s="2" t="s">
+      <c r="F231" s="2" t="s">
         <v>920</v>
-      </c>
-[...1 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B232" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="C232" t="s">
+        <v>921</v>
+      </c>
+      <c r="D232" t="s">
         <v>922</v>
       </c>
-      <c r="D232" t="s">
+      <c r="E232" s="2" t="s">
         <v>923</v>
       </c>
-      <c r="E232" s="2" t="s">
+      <c r="F232" s="2" t="s">
         <v>924</v>
-      </c>
-[...1 lines deleted...]
-        <v>925</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B233" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="C233" t="s">
+        <v>925</v>
+      </c>
+      <c r="D233" t="s">
         <v>926</v>
       </c>
-      <c r="D233" t="s">
+      <c r="E233" s="2" t="s">
         <v>927</v>
       </c>
-      <c r="E233" s="2" t="s">
+      <c r="F233" s="2" t="s">
         <v>928</v>
-      </c>
-[...1 lines deleted...]
-        <v>929</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B234" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="C234" t="s">
+        <v>929</v>
+      </c>
+      <c r="D234" t="s">
         <v>930</v>
       </c>
-      <c r="D234" t="s">
+      <c r="E234" s="2" t="s">
         <v>931</v>
       </c>
-      <c r="E234" s="2" t="s">
+      <c r="F234" s="2" t="s">
         <v>932</v>
-      </c>
-[...1 lines deleted...]
-        <v>933</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
+        <v>911</v>
+      </c>
+      <c r="B235" t="s">
+        <v>912</v>
+      </c>
+      <c r="C235" t="s">
+        <v>933</v>
+      </c>
+      <c r="D235" t="s">
         <v>934</v>
       </c>
-      <c r="B235" t="s">
+      <c r="E235" s="2" t="s">
         <v>935</v>
       </c>
-      <c r="C235" t="s">
+      <c r="F235" s="2" t="s">
         <v>936</v>
-      </c>
-[...7 lines deleted...]
-        <v>939</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="B236" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="C236" t="s">
+        <v>939</v>
+      </c>
+      <c r="D236" t="s">
         <v>940</v>
       </c>
-      <c r="D236" t="s">
+      <c r="E236" s="2" t="s">
         <v>941</v>
       </c>
-      <c r="E236" s="2" t="s">
+      <c r="F236" s="2" t="s">
         <v>942</v>
-      </c>
-[...1 lines deleted...]
-        <v>943</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="B237" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="C237" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
       <c r="D237" t="s">
         <v>944</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>945</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="B238" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="C238" t="s">
         <v>947</v>
       </c>
       <c r="D238" t="s">
+        <v>947</v>
+      </c>
+      <c r="E238" s="2" t="s">
         <v>948</v>
       </c>
-      <c r="E238" s="2" t="s">
+      <c r="F238" s="2" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>950</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="B239" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="C239" t="s">
+        <v>950</v>
+      </c>
+      <c r="D239" t="s">
         <v>951</v>
       </c>
-      <c r="D239" t="s">
+      <c r="E239" s="2" t="s">
         <v>952</v>
       </c>
-      <c r="E239" s="2" t="s">
+      <c r="F239" s="2" t="s">
         <v>953</v>
-      </c>
-[...1 lines deleted...]
-        <v>954</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="B240" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="C240" t="s">
+        <v>954</v>
+      </c>
+      <c r="D240" t="s">
         <v>955</v>
       </c>
-      <c r="D240" t="s">
+      <c r="E240" s="2" t="s">
         <v>956</v>
       </c>
-      <c r="E240" s="2" t="s">
+      <c r="F240" s="2" t="s">
         <v>957</v>
-      </c>
-[...1 lines deleted...]
-        <v>958</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
+        <v>937</v>
+      </c>
+      <c r="B241" t="s">
+        <v>938</v>
+      </c>
+      <c r="C241" t="s">
+        <v>958</v>
+      </c>
+      <c r="D241" t="s">
         <v>959</v>
       </c>
-      <c r="B241" t="s">
+      <c r="E241" s="2" t="s">
         <v>960</v>
       </c>
-      <c r="C241" t="s">
+      <c r="F241" s="2" t="s">
         <v>961</v>
-      </c>
-[...7 lines deleted...]
-        <v>964</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B242" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C242" t="s">
+        <v>964</v>
+      </c>
+      <c r="D242" t="s">
         <v>965</v>
       </c>
-      <c r="D242" t="s">
+      <c r="E242" s="2" t="s">
         <v>966</v>
       </c>
-      <c r="E242" s="2" t="s">
+      <c r="F242" s="2" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>968</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B243" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C243" t="s">
+        <v>968</v>
+      </c>
+      <c r="D243" t="s">
         <v>969</v>
       </c>
-      <c r="D243" t="s">
+      <c r="E243" s="2" t="s">
         <v>970</v>
       </c>
-      <c r="E243" s="2" t="s">
+      <c r="F243" s="2" t="s">
         <v>971</v>
-      </c>
-[...1 lines deleted...]
-        <v>972</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B244" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C244" t="s">
+        <v>972</v>
+      </c>
+      <c r="D244" t="s">
         <v>973</v>
       </c>
-      <c r="D244" t="s">
+      <c r="E244" s="2" t="s">
         <v>974</v>
       </c>
-      <c r="E244" s="2" t="s">
+      <c r="F244" s="2" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B245" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C245" t="s">
+        <v>976</v>
+      </c>
+      <c r="D245" t="s">
         <v>977</v>
       </c>
-      <c r="D245" t="s">
+      <c r="E245" s="2" t="s">
         <v>978</v>
       </c>
-      <c r="E245" s="2" t="s">
+      <c r="F245" s="2" t="s">
         <v>979</v>
-      </c>
-[...1 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B246" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C246" t="s">
+        <v>980</v>
+      </c>
+      <c r="D246" t="s">
         <v>981</v>
       </c>
-      <c r="D246" t="s">
+      <c r="E246" s="2" t="s">
         <v>982</v>
       </c>
-      <c r="E246" s="2" t="s">
+      <c r="F246" s="2" t="s">
         <v>983</v>
-      </c>
-[...1 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B247" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C247" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
       <c r="D247" t="s">
         <v>985</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>986</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B248" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C248" t="s">
         <v>988</v>
       </c>
       <c r="D248" t="s">
+        <v>988</v>
+      </c>
+      <c r="E248" s="2" t="s">
         <v>989</v>
       </c>
-      <c r="E248" s="2" t="s">
+      <c r="F248" s="2" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B249" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C249" t="s">
+        <v>991</v>
+      </c>
+      <c r="D249" t="s">
         <v>992</v>
       </c>
-      <c r="D249" t="s">
+      <c r="E249" s="2" t="s">
         <v>993</v>
       </c>
-      <c r="E249" s="2" t="s">
+      <c r="F249" s="2" t="s">
         <v>994</v>
-      </c>
-[...1 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B250" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C250" t="s">
+        <v>995</v>
+      </c>
+      <c r="D250" t="s">
         <v>996</v>
       </c>
-      <c r="D250" t="s">
+      <c r="E250" s="2" t="s">
         <v>997</v>
       </c>
-      <c r="E250" s="2" t="s">
+      <c r="F250" s="2" t="s">
         <v>998</v>
-      </c>
-[...1 lines deleted...]
-        <v>999</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B251" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C251" t="s">
+        <v>999</v>
+      </c>
+      <c r="D251" t="s">
         <v>1000</v>
       </c>
-      <c r="D251" t="s">
+      <c r="E251" s="2" t="s">
         <v>1001</v>
       </c>
-      <c r="E251" s="2" t="s">
+      <c r="F251" s="2" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B252" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C252" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
       <c r="D252" t="s">
         <v>1004</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>1005</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B253" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C253" t="s">
         <v>1007</v>
       </c>
       <c r="D253" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E253" s="2" t="s">
         <v>1008</v>
       </c>
-      <c r="E253" s="2" t="s">
+      <c r="F253" s="2" t="s">
         <v>1009</v>
-      </c>
-[...1 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B254" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C254" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D254" t="s">
         <v>1011</v>
       </c>
-      <c r="D254" t="s">
+      <c r="E254" s="2" t="s">
         <v>1012</v>
       </c>
-      <c r="E254" s="2" t="s">
+      <c r="F254" s="2" t="s">
         <v>1013</v>
-      </c>
-[...1 lines deleted...]
-        <v>1014</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B255" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C255" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D255" t="s">
         <v>1015</v>
       </c>
-      <c r="D255" t="s">
+      <c r="E255" s="2" t="s">
         <v>1016</v>
       </c>
-      <c r="E255" s="2" t="s">
+      <c r="F255" s="2" t="s">
         <v>1017</v>
-      </c>
-[...1 lines deleted...]
-        <v>1018</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B256" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C256" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D256" t="s">
         <v>1019</v>
       </c>
-      <c r="D256" t="s">
+      <c r="E256" s="2" t="s">
         <v>1020</v>
       </c>
-      <c r="E256" s="2" t="s">
+      <c r="F256" s="2" t="s">
         <v>1021</v>
-      </c>
-[...1 lines deleted...]
-        <v>1022</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B257" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C257" t="s">
-        <v>1023</v>
+        <v>1022</v>
       </c>
       <c r="D257" t="s">
         <v>1023</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B258" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C258" t="s">
         <v>1026</v>
       </c>
       <c r="D258" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E258" s="2" t="s">
         <v>1027</v>
       </c>
-      <c r="E258" s="2" t="s">
+      <c r="F258" s="2" t="s">
         <v>1028</v>
-      </c>
-[...1 lines deleted...]
-        <v>1029</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B259" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C259" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="D259" t="s">
         <v>1030</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>1031</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B260" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C260" t="s">
         <v>1033</v>
       </c>
       <c r="D260" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E260" s="2" t="s">
         <v>1034</v>
       </c>
-      <c r="E260" s="2" t="s">
+      <c r="F260" s="2" t="s">
         <v>1035</v>
-      </c>
-[...1 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B261" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C261" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D261" t="s">
         <v>1037</v>
       </c>
-      <c r="D261" t="s">
+      <c r="E261" s="2" t="s">
         <v>1038</v>
       </c>
-      <c r="E261" s="2" t="s">
+      <c r="F261" s="2" t="s">
         <v>1039</v>
-      </c>
-[...1 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B262" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C262" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D262" t="s">
         <v>1041</v>
       </c>
-      <c r="D262" t="s">
+      <c r="E262" s="2" t="s">
         <v>1042</v>
       </c>
-      <c r="E262" s="2" t="s">
+      <c r="F262" s="2" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B263" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C263" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D263" t="s">
         <v>1045</v>
       </c>
-      <c r="D263" t="s">
+      <c r="E263" s="2" t="s">
         <v>1046</v>
       </c>
-      <c r="E263" s="2" t="s">
+      <c r="F263" s="2" t="s">
         <v>1047</v>
-      </c>
-[...1 lines deleted...]
-        <v>1048</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B264" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C264" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D264" t="s">
         <v>1049</v>
       </c>
-      <c r="D264" t="s">
+      <c r="E264" s="2" t="s">
         <v>1050</v>
       </c>
-      <c r="E264" s="2" t="s">
+      <c r="F264" s="2" t="s">
         <v>1051</v>
-      </c>
-[...1 lines deleted...]
-        <v>1052</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B265" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C265" t="s">
-        <v>1053</v>
+        <v>1052</v>
       </c>
       <c r="D265" t="s">
         <v>1053</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>1054</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B266" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C266" t="s">
         <v>1056</v>
       </c>
       <c r="D266" t="s">
         <v>1056</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>1057</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B267" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C267" t="s">
         <v>1059</v>
       </c>
       <c r="D267" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E267" s="2" t="s">
         <v>1060</v>
       </c>
-      <c r="E267" s="2" t="s">
+      <c r="F267" s="2" t="s">
         <v>1061</v>
-      </c>
-[...1 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B268" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C268" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D268" t="s">
         <v>1063</v>
       </c>
-      <c r="D268" t="s">
+      <c r="E268" s="2" t="s">
         <v>1064</v>
       </c>
-      <c r="E268" s="2" t="s">
+      <c r="F268" s="2" t="s">
         <v>1065</v>
-      </c>
-[...1 lines deleted...]
-        <v>1066</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B269" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C269" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D269" t="s">
         <v>1067</v>
       </c>
-      <c r="D269" t="s">
+      <c r="E269" s="2" t="s">
         <v>1068</v>
       </c>
-      <c r="E269" s="2" t="s">
+      <c r="F269" s="2" t="s">
         <v>1069</v>
-      </c>
-[...1 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B270" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C270" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D270" t="s">
         <v>1071</v>
       </c>
-      <c r="D270" t="s">
+      <c r="E270" s="2" t="s">
         <v>1072</v>
       </c>
-      <c r="E270" s="2" t="s">
+      <c r="F270" s="2" t="s">
         <v>1073</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B271" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C271" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D271" t="s">
         <v>1075</v>
       </c>
-      <c r="D271" t="s">
+      <c r="E271" s="2" t="s">
         <v>1076</v>
       </c>
-      <c r="E271" s="2" t="s">
+      <c r="F271" s="2" t="s">
         <v>1077</v>
-      </c>
-[...1 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B272" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C272" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D272" t="s">
         <v>1079</v>
       </c>
-      <c r="D272" t="s">
+      <c r="E272" s="2" t="s">
         <v>1080</v>
       </c>
-      <c r="E272" s="2" t="s">
+      <c r="F272" s="2" t="s">
         <v>1081</v>
-      </c>
-[...1 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B273" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C273" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D273" t="s">
         <v>1083</v>
       </c>
-      <c r="D273" t="s">
+      <c r="E273" s="2" t="s">
         <v>1084</v>
       </c>
-      <c r="E273" s="2" t="s">
+      <c r="F273" s="2" t="s">
         <v>1085</v>
-      </c>
-[...1 lines deleted...]
-        <v>1086</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B274" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C274" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D274" t="s">
         <v>1087</v>
       </c>
-      <c r="D274" t="s">
+      <c r="E274" s="2" t="s">
         <v>1088</v>
       </c>
-      <c r="E274" s="2" t="s">
+      <c r="F274" s="2" t="s">
         <v>1089</v>
-      </c>
-[...1 lines deleted...]
-        <v>1090</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B275" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C275" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D275" t="s">
         <v>1091</v>
       </c>
-      <c r="D275" t="s">
+      <c r="E275" s="2" t="s">
         <v>1092</v>
       </c>
-      <c r="E275" s="2" t="s">
+      <c r="F275" s="2" t="s">
         <v>1093</v>
-      </c>
-[...1 lines deleted...]
-        <v>1094</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B276" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C276" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D276" t="s">
         <v>1095</v>
       </c>
-      <c r="D276" t="s">
+      <c r="E276" s="2" t="s">
         <v>1096</v>
       </c>
-      <c r="E276" s="2" t="s">
+      <c r="F276" s="2" t="s">
         <v>1097</v>
-      </c>
-[...1 lines deleted...]
-        <v>1098</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B277" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C277" t="s">
-        <v>1099</v>
+        <v>1098</v>
       </c>
       <c r="D277" t="s">
         <v>1099</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>1100</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B278" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C278" t="s">
         <v>1102</v>
       </c>
       <c r="D278" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E278" s="2" t="s">
         <v>1103</v>
       </c>
-      <c r="E278" s="2" t="s">
+      <c r="F278" s="2" t="s">
         <v>1104</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B279" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C279" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D279" t="s">
         <v>1106</v>
       </c>
-      <c r="D279" t="s">
+      <c r="E279" s="2" t="s">
         <v>1107</v>
       </c>
-      <c r="E279" s="2" t="s">
+      <c r="F279" s="2" t="s">
         <v>1108</v>
-      </c>
-[...1 lines deleted...]
-        <v>1109</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B280" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C280" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D280" t="s">
         <v>1110</v>
       </c>
-      <c r="D280" t="s">
+      <c r="E280" s="2" t="s">
         <v>1111</v>
       </c>
-      <c r="E280" s="2" t="s">
+      <c r="F280" s="2" t="s">
         <v>1112</v>
-      </c>
-[...1 lines deleted...]
-        <v>1113</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B281" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C281" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D281" t="s">
         <v>1114</v>
       </c>
-      <c r="D281" t="s">
+      <c r="E281" s="2" t="s">
         <v>1115</v>
       </c>
-      <c r="E281" s="2" t="s">
+      <c r="F281" s="2" t="s">
         <v>1116</v>
-      </c>
-[...1 lines deleted...]
-        <v>1117</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B282" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C282" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D282" t="s">
         <v>1118</v>
       </c>
-      <c r="D282" t="s">
+      <c r="E282" s="2" t="s">
         <v>1119</v>
       </c>
-      <c r="E282" s="2" t="s">
+      <c r="F282" s="2" t="s">
         <v>1120</v>
-      </c>
-[...1 lines deleted...]
-        <v>1121</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B283" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C283" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D283" t="s">
         <v>1122</v>
       </c>
-      <c r="D283" t="s">
+      <c r="E283" s="2" t="s">
         <v>1123</v>
       </c>
-      <c r="E283" s="2" t="s">
+      <c r="F283" s="2" t="s">
         <v>1124</v>
-      </c>
-[...1 lines deleted...]
-        <v>1125</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B284" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C284" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D284" t="s">
         <v>1126</v>
       </c>
-      <c r="D284" t="s">
+      <c r="E284" s="2" t="s">
         <v>1127</v>
       </c>
-      <c r="E284" s="2" t="s">
+      <c r="F284" s="2" t="s">
         <v>1128</v>
-      </c>
-[...1 lines deleted...]
-        <v>1129</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B285" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C285" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D285" t="s">
         <v>1130</v>
       </c>
-      <c r="D285" t="s">
+      <c r="E285" s="2" t="s">
         <v>1131</v>
       </c>
-      <c r="E285" s="2" t="s">
+      <c r="F285" s="2" t="s">
         <v>1132</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B286" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C286" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D286" t="s">
         <v>1134</v>
       </c>
-      <c r="D286" t="s">
+      <c r="E286" s="2" t="s">
         <v>1135</v>
       </c>
-      <c r="E286" s="2" t="s">
+      <c r="F286" s="2" t="s">
         <v>1136</v>
-      </c>
-[...1 lines deleted...]
-        <v>1137</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B287" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C287" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D287" t="s">
         <v>1138</v>
       </c>
-      <c r="D287" t="s">
+      <c r="E287" s="2" t="s">
         <v>1139</v>
       </c>
-      <c r="E287" s="2" t="s">
+      <c r="F287" s="2" t="s">
         <v>1140</v>
-      </c>
-[...1 lines deleted...]
-        <v>1141</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B288" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C288" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D288" t="s">
         <v>1142</v>
       </c>
-      <c r="D288" t="s">
+      <c r="E288" s="2" t="s">
         <v>1143</v>
       </c>
-      <c r="E288" s="2" t="s">
+      <c r="F288" s="2" t="s">
         <v>1144</v>
-      </c>
-[...1 lines deleted...]
-        <v>1145</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B289" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C289" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D289" t="s">
         <v>1146</v>
       </c>
-      <c r="D289" t="s">
+      <c r="E289" s="2" t="s">
         <v>1147</v>
       </c>
-      <c r="E289" s="2" t="s">
+      <c r="F289" s="2" t="s">
         <v>1148</v>
-      </c>
-[...1 lines deleted...]
-        <v>1149</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B290" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C290" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D290" t="s">
         <v>1150</v>
       </c>
-      <c r="D290" t="s">
+      <c r="E290" s="2" t="s">
         <v>1151</v>
       </c>
-      <c r="E290" s="2" t="s">
+      <c r="F290" s="2" t="s">
         <v>1152</v>
-      </c>
-[...1 lines deleted...]
-        <v>1153</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B291" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C291" t="s">
-        <v>894</v>
+        <v>1153</v>
       </c>
       <c r="D291" t="s">
-        <v>895</v>
+        <v>1154</v>
       </c>
       <c r="E291" s="2" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F291" s="2" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B292" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C292" t="s">
+        <v>897</v>
+      </c>
+      <c r="D292" t="s">
         <v>898</v>
       </c>
-      <c r="D292" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E292" s="2" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="F292" s="2" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B293" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C293" t="s">
-        <v>1158</v>
+        <v>901</v>
       </c>
       <c r="D293" t="s">
+        <v>902</v>
+      </c>
+      <c r="E293" s="2" t="s">
         <v>1159</v>
       </c>
-      <c r="E293" s="2" t="s">
+      <c r="F293" s="2" t="s">
         <v>1160</v>
-      </c>
-[...1 lines deleted...]
-        <v>1161</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B294" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C294" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D294" t="s">
         <v>1162</v>
       </c>
-      <c r="D294" t="s">
+      <c r="E294" s="2" t="s">
         <v>1163</v>
       </c>
-      <c r="E294" s="2" t="s">
+      <c r="F294" s="2" t="s">
         <v>1164</v>
-      </c>
-[...1 lines deleted...]
-        <v>1165</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B295" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C295" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D295" t="s">
         <v>1166</v>
       </c>
-      <c r="D295" t="s">
+      <c r="E295" s="2" t="s">
         <v>1167</v>
       </c>
-      <c r="E295" s="2" t="s">
+      <c r="F295" s="2" t="s">
         <v>1168</v>
-      </c>
-[...1 lines deleted...]
-        <v>1169</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B296" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C296" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D296" t="s">
         <v>1170</v>
       </c>
-      <c r="D296" t="s">
+      <c r="E296" s="2" t="s">
         <v>1171</v>
       </c>
-      <c r="E296" s="2" t="s">
+      <c r="F296" s="2" t="s">
         <v>1172</v>
-      </c>
-[...1 lines deleted...]
-        <v>1173</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B297" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C297" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D297" t="s">
         <v>1174</v>
       </c>
-      <c r="D297" t="s">
+      <c r="E297" s="2" t="s">
         <v>1175</v>
       </c>
-      <c r="E297" s="2" t="s">
+      <c r="F297" s="2" t="s">
         <v>1176</v>
-      </c>
-[...1 lines deleted...]
-        <v>1177</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B298" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C298" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D298" t="s">
         <v>1178</v>
       </c>
-      <c r="D298" t="s">
+      <c r="E298" s="2" t="s">
         <v>1179</v>
       </c>
-      <c r="E298" s="2" t="s">
+      <c r="F298" s="2" t="s">
         <v>1180</v>
-      </c>
-[...1 lines deleted...]
-        <v>1181</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B299" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C299" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D299" t="s">
         <v>1182</v>
       </c>
-      <c r="D299" t="s">
+      <c r="E299" s="2" t="s">
         <v>1183</v>
       </c>
-      <c r="E299" s="2" t="s">
+      <c r="F299" s="2" t="s">
         <v>1184</v>
-      </c>
-[...1 lines deleted...]
-        <v>1185</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B300" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C300" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D300" t="s">
         <v>1186</v>
       </c>
-      <c r="D300" t="s">
+      <c r="E300" s="2" t="s">
         <v>1187</v>
       </c>
-      <c r="E300" s="2" t="s">
+      <c r="F300" s="2" t="s">
         <v>1188</v>
-      </c>
-[...1 lines deleted...]
-        <v>1189</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B301" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C301" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D301" t="s">
         <v>1190</v>
       </c>
-      <c r="D301" t="s">
+      <c r="E301" s="2" t="s">
         <v>1191</v>
       </c>
-      <c r="E301" s="2" t="s">
+      <c r="F301" s="2" t="s">
         <v>1192</v>
-      </c>
-[...1 lines deleted...]
-        <v>1193</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B302" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C302" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D302" t="s">
         <v>1194</v>
       </c>
-      <c r="D302" t="s">
+      <c r="E302" s="2" t="s">
         <v>1195</v>
       </c>
-      <c r="E302" s="2" t="s">
+      <c r="F302" s="2" t="s">
         <v>1196</v>
-      </c>
-[...1 lines deleted...]
-        <v>1197</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
+        <v>962</v>
+      </c>
+      <c r="B303" t="s">
+        <v>963</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D303" t="s">
         <v>1198</v>
       </c>
-      <c r="B303" t="s">
+      <c r="E303" s="2" t="s">
         <v>1199</v>
       </c>
-      <c r="C303" t="s">
+      <c r="F303" s="2" t="s">
         <v>1200</v>
-      </c>
-[...7 lines deleted...]
-        <v>1203</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="B304" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="C304" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D304" t="s">
         <v>1204</v>
       </c>
-      <c r="D304" t="s">
+      <c r="E304" s="2" t="s">
         <v>1205</v>
       </c>
-      <c r="E304" s="2" t="s">
+      <c r="F304" s="2" t="s">
         <v>1206</v>
-      </c>
-[...1 lines deleted...]
-        <v>1207</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="B305" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="C305" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D305" t="s">
         <v>1208</v>
       </c>
-      <c r="D305" t="s">
+      <c r="E305" s="2" t="s">
         <v>1209</v>
       </c>
-      <c r="E305" s="2" t="s">
+      <c r="F305" s="2" t="s">
         <v>1210</v>
-      </c>
-[...1 lines deleted...]
-        <v>1211</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="B306" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="C306" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D306" t="s">
         <v>1212</v>
       </c>
-      <c r="D306" t="s">
+      <c r="E306" s="2" t="s">
         <v>1213</v>
       </c>
-      <c r="E306" s="2" t="s">
+      <c r="F306" s="2" t="s">
         <v>1214</v>
-      </c>
-[...1 lines deleted...]
-        <v>1215</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="B307" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="C307" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D307" t="s">
         <v>1216</v>
       </c>
-      <c r="D307" t="s">
+      <c r="E307" s="2" t="s">
         <v>1217</v>
       </c>
-      <c r="E307" s="2" t="s">
+      <c r="F307" s="2" t="s">
         <v>1218</v>
-      </c>
-[...1 lines deleted...]
-        <v>1219</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="B308" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="C308" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D308" t="s">
         <v>1220</v>
       </c>
-      <c r="D308" t="s">
+      <c r="E308" s="2" t="s">
         <v>1221</v>
       </c>
-      <c r="E308" s="2" t="s">
+      <c r="F308" s="2" t="s">
         <v>1222</v>
-      </c>
-[...1 lines deleted...]
-        <v>1223</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="B309" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="C309" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D309" t="s">
         <v>1224</v>
       </c>
-      <c r="D309" t="s">
+      <c r="E309" s="2" t="s">
         <v>1225</v>
       </c>
-      <c r="E309" s="2" t="s">
+      <c r="F309" s="2" t="s">
         <v>1226</v>
-      </c>
-[...1 lines deleted...]
-        <v>1227</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="B310" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="C310" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D310" t="s">
         <v>1228</v>
       </c>
-      <c r="D310" t="s">
+      <c r="E310" s="2" t="s">
         <v>1229</v>
       </c>
-      <c r="E310" s="2" t="s">
+      <c r="F310" s="2" t="s">
         <v>1230</v>
-      </c>
-[...1 lines deleted...]
-        <v>1231</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="B311" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="C311" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D311" t="s">
         <v>1232</v>
       </c>
-      <c r="D311" t="s">
+      <c r="E311" s="2" t="s">
         <v>1233</v>
       </c>
-      <c r="E311" s="2" t="s">
+      <c r="F311" s="2" t="s">
         <v>1234</v>
-      </c>
-[...1 lines deleted...]
-        <v>1235</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="B312" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="C312" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D312" t="s">
         <v>1236</v>
       </c>
-      <c r="D312" t="s">
+      <c r="E312" s="2" t="s">
         <v>1237</v>
       </c>
-      <c r="E312" s="2" t="s">
+      <c r="F312" s="2" t="s">
         <v>1238</v>
-      </c>
-[...1 lines deleted...]
-        <v>1239</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="B313" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="C313" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D313" t="s">
         <v>1240</v>
       </c>
-      <c r="D313" t="s">
+      <c r="E313" s="2" t="s">
         <v>1241</v>
       </c>
-      <c r="E313" s="2" t="s">
+      <c r="F313" s="2" t="s">
         <v>1242</v>
-      </c>
-[...1 lines deleted...]
-        <v>1243</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="B314" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="C314" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D314" t="s">
         <v>1244</v>
       </c>
-      <c r="D314" t="s">
+      <c r="E314" s="2" t="s">
         <v>1245</v>
       </c>
-      <c r="E314" s="2" t="s">
+      <c r="F314" s="2" t="s">
         <v>1246</v>
-      </c>
-[...1 lines deleted...]
-        <v>1247</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="B315" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="C315" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D315" t="s">
         <v>1248</v>
       </c>
-      <c r="D315" t="s">
+      <c r="E315" s="2" t="s">
         <v>1249</v>
       </c>
-      <c r="E315" s="2" t="s">
+      <c r="F315" s="2" t="s">
         <v>1250</v>
-      </c>
-[...1 lines deleted...]
-        <v>1251</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="B316" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="C316" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D316" t="s">
         <v>1252</v>
       </c>
-      <c r="D316" t="s">
+      <c r="E316" s="2" t="s">
         <v>1253</v>
       </c>
-      <c r="E316" s="2" t="s">
+      <c r="F316" s="2" t="s">
         <v>1254</v>
-      </c>
-[...1 lines deleted...]
-        <v>1255</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="B317" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="C317" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D317" t="s">
         <v>1256</v>
       </c>
-      <c r="D317" t="s">
+      <c r="E317" s="2" t="s">
         <v>1257</v>
       </c>
-      <c r="E317" s="2" t="s">
+      <c r="F317" s="2" t="s">
         <v>1258</v>
-      </c>
-[...1 lines deleted...]
-        <v>1259</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B318" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D318" t="s">
         <v>1260</v>
       </c>
-      <c r="B318" t="s">
+      <c r="E318" s="2" t="s">
         <v>1261</v>
       </c>
-      <c r="C318" t="s">
+      <c r="F318" s="2" t="s">
         <v>1262</v>
-      </c>
-[...7 lines deleted...]
-        <v>1265</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="B319" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="C319" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D319" t="s">
         <v>1266</v>
       </c>
-      <c r="D319" t="s">
+      <c r="E319" s="2" t="s">
         <v>1267</v>
       </c>
-      <c r="E319" s="2" t="s">
+      <c r="F319" s="2" t="s">
         <v>1268</v>
-      </c>
-[...1 lines deleted...]
-        <v>1269</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="B320" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="C320" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D320" t="s">
         <v>1270</v>
       </c>
-      <c r="D320" t="s">
+      <c r="E320" s="2" t="s">
         <v>1271</v>
       </c>
-      <c r="E320" s="2" t="s">
+      <c r="F320" s="2" t="s">
         <v>1272</v>
-      </c>
-[...1 lines deleted...]
-        <v>1273</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="B321" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="C321" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D321" t="s">
         <v>1274</v>
       </c>
-      <c r="D321" t="s">
+      <c r="E321" s="2" t="s">
         <v>1275</v>
       </c>
-      <c r="E321" s="2" t="s">
+      <c r="F321" s="2" t="s">
         <v>1276</v>
-      </c>
-[...1 lines deleted...]
-        <v>1277</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="B322" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="C322" t="s">
-        <v>1278</v>
+        <v>1277</v>
       </c>
       <c r="D322" t="s">
         <v>1278</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>1279</v>
       </c>
       <c r="F322" s="2" t="s">
         <v>1280</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="B323" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="C323" t="s">
         <v>1281</v>
       </c>
       <c r="D323" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E323" s="2" t="s">
         <v>1282</v>
       </c>
-      <c r="E323" s="2" t="s">
+      <c r="F323" s="2" t="s">
         <v>1283</v>
-      </c>
-[...1 lines deleted...]
-        <v>1284</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="B324" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="C324" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D324" t="s">
         <v>1285</v>
       </c>
-      <c r="D324" t="s">
+      <c r="E324" s="2" t="s">
         <v>1286</v>
       </c>
-      <c r="E324" s="2" t="s">
+      <c r="F324" s="2" t="s">
         <v>1287</v>
-      </c>
-[...1 lines deleted...]
-        <v>1288</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="B325" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="C325" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D325" t="s">
         <v>1289</v>
       </c>
-      <c r="D325" t="s">
+      <c r="E325" s="2" t="s">
         <v>1290</v>
       </c>
-      <c r="E325" s="2" t="s">
+      <c r="F325" s="2" t="s">
         <v>1291</v>
-      </c>
-[...1 lines deleted...]
-        <v>1292</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="B326" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="C326" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D326" t="s">
         <v>1293</v>
       </c>
-      <c r="D326" t="s">
+      <c r="E326" s="2" t="s">
         <v>1294</v>
       </c>
-      <c r="E326" s="2" t="s">
+      <c r="F326" s="2" t="s">
         <v>1295</v>
-      </c>
-[...1 lines deleted...]
-        <v>1296</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="B327" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="C327" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D327" t="s">
         <v>1297</v>
       </c>
-      <c r="D327" t="s">
+      <c r="E327" s="2" t="s">
         <v>1298</v>
       </c>
-      <c r="E327" s="2" t="s">
+      <c r="F327" s="2" t="s">
         <v>1299</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="B328" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="C328" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D328" t="s">
         <v>1301</v>
       </c>
-      <c r="D328" t="s">
+      <c r="E328" s="2" t="s">
         <v>1302</v>
       </c>
-      <c r="E328" s="2" t="s">
+      <c r="F328" s="2" t="s">
         <v>1303</v>
-      </c>
-[...1 lines deleted...]
-        <v>1304</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="B329" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="C329" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D329" t="s">
         <v>1305</v>
       </c>
-      <c r="D329" t="s">
+      <c r="E329" s="2" t="s">
         <v>1306</v>
       </c>
-      <c r="E329" s="2" t="s">
+      <c r="F329" s="2" t="s">
         <v>1307</v>
-      </c>
-[...1 lines deleted...]
-        <v>1308</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="B330" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="C330" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D330" t="s">
         <v>1309</v>
       </c>
-      <c r="D330" t="s">
+      <c r="E330" s="2" t="s">
         <v>1310</v>
       </c>
-      <c r="E330" s="2" t="s">
+      <c r="F330" s="2" t="s">
         <v>1311</v>
-      </c>
-[...1 lines deleted...]
-        <v>1312</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="B331" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="C331" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D331" t="s">
         <v>1313</v>
       </c>
-      <c r="D331" t="s">
+      <c r="E331" s="2" t="s">
         <v>1314</v>
       </c>
-      <c r="E331" s="2" t="s">
+      <c r="F331" s="2" t="s">
         <v>1315</v>
-      </c>
-[...1 lines deleted...]
-        <v>1316</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="B332" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="C332" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D332" t="s">
         <v>1317</v>
       </c>
-      <c r="D332" t="s">
+      <c r="E332" s="2" t="s">
         <v>1318</v>
       </c>
-      <c r="E332" s="2" t="s">
+      <c r="F332" s="2" t="s">
         <v>1319</v>
-      </c>
-[...1 lines deleted...]
-        <v>1320</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="B333" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="C333" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D333" t="s">
         <v>1321</v>
       </c>
-      <c r="D333" t="s">
+      <c r="E333" s="2" t="s">
         <v>1322</v>
       </c>
-      <c r="E333" s="2" t="s">
+      <c r="F333" s="2" t="s">
         <v>1323</v>
-      </c>
-[...1 lines deleted...]
-        <v>1324</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="B334" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="C334" t="s">
-        <v>190</v>
+        <v>1324</v>
       </c>
       <c r="D334" t="s">
-        <v>191</v>
+        <v>1325</v>
       </c>
       <c r="E334" s="2" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="F334" s="2" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="B335" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="C335" t="s">
-        <v>1327</v>
+        <v>190</v>
       </c>
       <c r="D335" t="s">
+        <v>191</v>
+      </c>
+      <c r="E335" s="2" t="s">
         <v>1328</v>
       </c>
-      <c r="E335" s="2" t="s">
+      <c r="F335" s="2" t="s">
         <v>1329</v>
-      </c>
-[...1 lines deleted...]
-        <v>1330</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="B336" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="C336" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D336" t="s">
         <v>1331</v>
       </c>
-      <c r="D336" t="s">
+      <c r="E336" s="2" t="s">
         <v>1332</v>
       </c>
-      <c r="E336" s="2" t="s">
+      <c r="F336" s="2" t="s">
         <v>1333</v>
-      </c>
-[...1 lines deleted...]
-        <v>1334</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D337" t="s">
         <v>1335</v>
       </c>
-      <c r="B337" t="s">
+      <c r="E337" s="2" t="s">
         <v>1336</v>
       </c>
-      <c r="C337" t="s">
+      <c r="F337" s="2" t="s">
         <v>1337</v>
-      </c>
-[...7 lines deleted...]
-        <v>1340</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="B338" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="C338" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D338" t="s">
         <v>1341</v>
       </c>
-      <c r="D338" t="s">
+      <c r="E338" s="2" t="s">
         <v>1342</v>
       </c>
-      <c r="E338" s="2" t="s">
+      <c r="F338" s="2" t="s">
         <v>1343</v>
-      </c>
-[...1 lines deleted...]
-        <v>1344</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="B339" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="C339" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D339" t="s">
         <v>1345</v>
       </c>
-      <c r="D339" t="s">
+      <c r="E339" s="2" t="s">
         <v>1346</v>
       </c>
-      <c r="E339" s="2" t="s">
+      <c r="F339" s="2" t="s">
         <v>1347</v>
-      </c>
-[...1 lines deleted...]
-        <v>1348</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="B340" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="C340" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D340" t="s">
         <v>1349</v>
       </c>
-      <c r="D340" t="s">
+      <c r="E340" s="2" t="s">
         <v>1350</v>
       </c>
-      <c r="E340" s="2" t="s">
+      <c r="F340" s="2" t="s">
         <v>1351</v>
-      </c>
-[...1 lines deleted...]
-        <v>1352</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="B341" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="C341" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D341" t="s">
         <v>1353</v>
       </c>
-      <c r="D341" t="s">
+      <c r="E341" s="2" t="s">
         <v>1354</v>
       </c>
-      <c r="E341" s="2" t="s">
+      <c r="F341" s="2" t="s">
         <v>1355</v>
-      </c>
-[...1 lines deleted...]
-        <v>1356</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="B342" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="C342" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D342" t="s">
         <v>1357</v>
       </c>
-      <c r="D342" t="s">
+      <c r="E342" s="2" t="s">
         <v>1358</v>
       </c>
-      <c r="E342" s="2" t="s">
+      <c r="F342" s="2" t="s">
         <v>1359</v>
-      </c>
-[...1 lines deleted...]
-        <v>1360</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="B343" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="C343" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D343" t="s">
         <v>1361</v>
       </c>
-      <c r="D343" t="s">
+      <c r="E343" s="2" t="s">
         <v>1362</v>
       </c>
-      <c r="E343" s="2" t="s">
+      <c r="F343" s="2" t="s">
         <v>1363</v>
-      </c>
-[...1 lines deleted...]
-        <v>1364</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="B344" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="C344" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D344" t="s">
         <v>1365</v>
       </c>
-      <c r="D344" t="s">
+      <c r="E344" s="2" t="s">
         <v>1366</v>
       </c>
-      <c r="E344" s="2" t="s">
+      <c r="F344" s="2" t="s">
         <v>1367</v>
-      </c>
-[...1 lines deleted...]
-        <v>1368</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="B345" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="C345" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D345" t="s">
         <v>1369</v>
       </c>
-      <c r="D345" t="s">
+      <c r="E345" s="2" t="s">
         <v>1370</v>
       </c>
-      <c r="E345" s="2" t="s">
+      <c r="F345" s="2" t="s">
         <v>1371</v>
-      </c>
-[...1 lines deleted...]
-        <v>1372</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D346" t="s">
         <v>1373</v>
       </c>
-      <c r="B346" t="s">
+      <c r="E346" s="2" t="s">
         <v>1374</v>
-      </c>
-[...7 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F346" s="2" t="s">
         <v>1375</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="B347" t="s">
-        <v>1374</v>
+        <v>1377</v>
       </c>
       <c r="C347" t="s">
-        <v>1376</v>
+        <v>220</v>
       </c>
       <c r="D347" t="s">
-        <v>1377</v>
+        <v>221</v>
       </c>
       <c r="E347" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="F347" s="2" t="s">
         <v>1378</v>
-      </c>
-[...1 lines deleted...]
-        <v>1379</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="B348" t="s">
-        <v>1374</v>
+        <v>1377</v>
       </c>
       <c r="C348" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D348" t="s">
         <v>1380</v>
       </c>
-      <c r="D348" t="s">
+      <c r="E348" s="2" t="s">
         <v>1381</v>
       </c>
-      <c r="E348" s="2" t="s">
+      <c r="F348" s="2" t="s">
         <v>1382</v>
-      </c>
-[...1 lines deleted...]
-        <v>1383</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D349" t="s">
         <v>1384</v>
       </c>
-      <c r="B349" t="s">
+      <c r="E349" s="2" t="s">
         <v>1385</v>
       </c>
-      <c r="C349" t="s">
+      <c r="F349" s="2" t="s">
         <v>1386</v>
-      </c>
-[...7 lines deleted...]
-        <v>1389</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B350" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C350" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D350" t="s">
         <v>1390</v>
       </c>
-      <c r="D350" t="s">
+      <c r="E350" s="2" t="s">
         <v>1391</v>
       </c>
-      <c r="E350" s="2" t="s">
+      <c r="F350" s="2" t="s">
         <v>1392</v>
-      </c>
-[...1 lines deleted...]
-        <v>1393</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B351" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C351" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D351" t="s">
         <v>1394</v>
       </c>
-      <c r="D351" t="s">
+      <c r="E351" s="2" t="s">
         <v>1395</v>
       </c>
-      <c r="E351" s="2" t="s">
+      <c r="F351" s="2" t="s">
         <v>1396</v>
-      </c>
-[...1 lines deleted...]
-        <v>1397</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B352" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C352" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D352" t="s">
         <v>1398</v>
       </c>
-      <c r="D352" t="s">
+      <c r="E352" s="2" t="s">
         <v>1399</v>
       </c>
-      <c r="E352" s="2" t="s">
+      <c r="F352" s="2" t="s">
         <v>1400</v>
-      </c>
-[...1 lines deleted...]
-        <v>1401</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B353" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C353" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D353" t="s">
         <v>1402</v>
       </c>
-      <c r="D353" t="s">
+      <c r="E353" s="2" t="s">
         <v>1403</v>
       </c>
-      <c r="E353" s="2" t="s">
+      <c r="F353" s="2" t="s">
         <v>1404</v>
-      </c>
-[...1 lines deleted...]
-        <v>1405</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B354" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C354" t="s">
-        <v>1406</v>
+        <v>1405</v>
       </c>
       <c r="D354" t="s">
         <v>1406</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>1407</v>
       </c>
       <c r="F354" s="2" t="s">
         <v>1408</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B355" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C355" t="s">
         <v>1409</v>
       </c>
       <c r="D355" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E355" s="2" t="s">
         <v>1410</v>
       </c>
-      <c r="E355" s="2" t="s">
+      <c r="F355" s="2" t="s">
         <v>1411</v>
-      </c>
-[...1 lines deleted...]
-        <v>1412</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B356" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C356" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D356" t="s">
         <v>1413</v>
       </c>
-      <c r="D356" t="s">
+      <c r="E356" s="2" t="s">
         <v>1414</v>
       </c>
-      <c r="E356" s="2" t="s">
+      <c r="F356" s="2" t="s">
         <v>1415</v>
-      </c>
-[...1 lines deleted...]
-        <v>1416</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B357" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C357" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D357" t="s">
         <v>1417</v>
       </c>
-      <c r="D357" t="s">
+      <c r="E357" s="2" t="s">
         <v>1418</v>
       </c>
-      <c r="E357" s="2" t="s">
+      <c r="F357" s="2" t="s">
         <v>1419</v>
-      </c>
-[...1 lines deleted...]
-        <v>1420</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B358" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C358" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D358" t="s">
         <v>1421</v>
       </c>
-      <c r="D358" t="s">
+      <c r="E358" s="2" t="s">
         <v>1422</v>
       </c>
-      <c r="E358" s="2" t="s">
+      <c r="F358" s="2" t="s">
         <v>1423</v>
-      </c>
-[...1 lines deleted...]
-        <v>1424</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B359" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C359" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D359" t="s">
         <v>1425</v>
       </c>
-      <c r="D359" t="s">
+      <c r="E359" s="2" t="s">
         <v>1426</v>
       </c>
-      <c r="E359" s="2" t="s">
+      <c r="F359" s="2" t="s">
         <v>1427</v>
-      </c>
-[...1 lines deleted...]
-        <v>1428</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B360" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C360" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D360" t="s">
         <v>1429</v>
       </c>
-      <c r="D360" t="s">
+      <c r="E360" s="2" t="s">
         <v>1430</v>
       </c>
-      <c r="E360" s="2" t="s">
+      <c r="F360" s="2" t="s">
         <v>1431</v>
-      </c>
-[...1 lines deleted...]
-        <v>1432</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B361" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C361" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D361" t="s">
         <v>1433</v>
       </c>
-      <c r="D361" t="s">
+      <c r="E361" s="2" t="s">
         <v>1434</v>
       </c>
-      <c r="E361" s="2" t="s">
+      <c r="F361" s="2" t="s">
         <v>1435</v>
-      </c>
-[...1 lines deleted...]
-        <v>1436</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B362" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C362" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D362" t="s">
         <v>1437</v>
       </c>
-      <c r="D362" t="s">
+      <c r="E362" s="2" t="s">
         <v>1438</v>
       </c>
-      <c r="E362" s="2" t="s">
+      <c r="F362" s="2" t="s">
         <v>1439</v>
-      </c>
-[...1 lines deleted...]
-        <v>1440</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B363" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C363" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D363" t="s">
         <v>1441</v>
       </c>
-      <c r="D363" t="s">
+      <c r="E363" s="2" t="s">
         <v>1442</v>
       </c>
-      <c r="E363" s="2" t="s">
+      <c r="F363" s="2" t="s">
         <v>1443</v>
-      </c>
-[...1 lines deleted...]
-        <v>1444</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B364" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C364" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D364" t="s">
         <v>1445</v>
       </c>
-      <c r="D364" t="s">
+      <c r="E364" s="2" t="s">
         <v>1446</v>
       </c>
-      <c r="E364" s="2" t="s">
+      <c r="F364" s="2" t="s">
         <v>1447</v>
-      </c>
-[...1 lines deleted...]
-        <v>1448</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B365" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C365" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D365" t="s">
         <v>1449</v>
       </c>
-      <c r="D365" t="s">
+      <c r="E365" s="2" t="s">
         <v>1450</v>
       </c>
-      <c r="E365" s="2" t="s">
+      <c r="F365" s="2" t="s">
         <v>1451</v>
-      </c>
-[...1 lines deleted...]
-        <v>1452</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B366" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C366" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D366" t="s">
         <v>1453</v>
       </c>
-      <c r="D366" t="s">
+      <c r="E366" s="2" t="s">
         <v>1454</v>
       </c>
-      <c r="E366" s="2" t="s">
+      <c r="F366" s="2" t="s">
         <v>1455</v>
-      </c>
-[...1 lines deleted...]
-        <v>1456</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B367" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C367" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D367" t="s">
         <v>1457</v>
       </c>
-      <c r="D367" t="s">
+      <c r="E367" s="2" t="s">
         <v>1458</v>
       </c>
-      <c r="E367" s="2" t="s">
+      <c r="F367" s="2" t="s">
         <v>1459</v>
-      </c>
-[...1 lines deleted...]
-        <v>1460</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B368" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C368" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D368" t="s">
         <v>1461</v>
       </c>
-      <c r="D368" t="s">
+      <c r="E368" s="2" t="s">
         <v>1462</v>
       </c>
-      <c r="E368" s="2" t="s">
+      <c r="F368" s="2" t="s">
         <v>1463</v>
-      </c>
-[...1 lines deleted...]
-        <v>1464</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B369" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C369" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D369" t="s">
         <v>1465</v>
       </c>
-      <c r="D369" t="s">
+      <c r="E369" s="2" t="s">
         <v>1466</v>
       </c>
-      <c r="E369" s="2" t="s">
+      <c r="F369" s="2" t="s">
         <v>1467</v>
-      </c>
-[...1 lines deleted...]
-        <v>1468</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B370" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C370" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D370" t="s">
         <v>1469</v>
       </c>
-      <c r="D370" t="s">
+      <c r="E370" s="2" t="s">
         <v>1470</v>
       </c>
-      <c r="E370" s="2" t="s">
+      <c r="F370" s="2" t="s">
         <v>1471</v>
-      </c>
-[...1 lines deleted...]
-        <v>1472</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B371" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C371" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D371" t="s">
         <v>1473</v>
       </c>
-      <c r="D371" t="s">
+      <c r="E371" s="2" t="s">
         <v>1474</v>
       </c>
-      <c r="E371" s="2" t="s">
+      <c r="F371" s="2" t="s">
         <v>1475</v>
-      </c>
-[...1 lines deleted...]
-        <v>1476</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B372" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C372" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D372" t="s">
         <v>1477</v>
       </c>
-      <c r="D372" t="s">
+      <c r="E372" s="2" t="s">
         <v>1478</v>
       </c>
-      <c r="E372" s="2"/>
-      <c r="F372" s="2"/>
+      <c r="F372" s="2" t="s">
+        <v>1479</v>
+      </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B373" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C373" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="D373" t="s">
-        <v>1479</v>
-[...4 lines deleted...]
-      <c r="F373" s="2" t="s">
         <v>1481</v>
       </c>
+      <c r="E373" s="2"/>
+      <c r="F373" s="2"/>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B374" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C374" t="s">
         <v>1482</v>
       </c>
       <c r="D374" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E374" s="2" t="s">
         <v>1483</v>
       </c>
-      <c r="E374" s="2" t="s">
+      <c r="F374" s="2" t="s">
         <v>1484</v>
-      </c>
-[...1 lines deleted...]
-        <v>1485</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B375" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C375" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D375" t="s">
         <v>1486</v>
       </c>
-      <c r="D375" t="s">
+      <c r="E375" s="2" t="s">
         <v>1487</v>
       </c>
-      <c r="E375" s="2" t="s">
+      <c r="F375" s="2" t="s">
         <v>1488</v>
-      </c>
-[...1 lines deleted...]
-        <v>1489</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B376" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C376" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D376" t="s">
         <v>1490</v>
       </c>
-      <c r="D376" t="s">
+      <c r="E376" s="2" t="s">
         <v>1491</v>
       </c>
-      <c r="E376" s="2" t="s">
+      <c r="F376" s="2" t="s">
         <v>1492</v>
-      </c>
-[...1 lines deleted...]
-        <v>1493</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B377" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C377" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D377" t="s">
         <v>1494</v>
       </c>
-      <c r="D377" t="s">
+      <c r="E377" s="2" t="s">
         <v>1495</v>
       </c>
-      <c r="E377" s="2" t="s">
+      <c r="F377" s="2" t="s">
         <v>1496</v>
-      </c>
-[...1 lines deleted...]
-        <v>1497</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B378" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C378" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D378" t="s">
         <v>1498</v>
       </c>
-      <c r="D378" t="s">
+      <c r="E378" s="2" t="s">
         <v>1499</v>
       </c>
-      <c r="E378" s="2" t="s">
+      <c r="F378" s="2" t="s">
         <v>1500</v>
-      </c>
-[...1 lines deleted...]
-        <v>1501</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B379" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C379" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D379" t="s">
         <v>1502</v>
       </c>
-      <c r="D379" t="s">
+      <c r="E379" s="2" t="s">
         <v>1503</v>
       </c>
-      <c r="E379" s="2" t="s">
+      <c r="F379" s="2" t="s">
         <v>1504</v>
-      </c>
-[...1 lines deleted...]
-        <v>1505</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B380" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C380" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D380" t="s">
         <v>1506</v>
       </c>
-      <c r="D380" t="s">
+      <c r="E380" s="2" t="s">
         <v>1507</v>
       </c>
-      <c r="E380" s="2" t="s">
+      <c r="F380" s="2" t="s">
         <v>1508</v>
-      </c>
-[...1 lines deleted...]
-        <v>1509</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B381" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C381" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D381" t="s">
         <v>1510</v>
       </c>
-      <c r="D381" t="s">
+      <c r="E381" s="2" t="s">
         <v>1511</v>
       </c>
-      <c r="E381" s="2" t="s">
+      <c r="F381" s="2" t="s">
         <v>1512</v>
-      </c>
-[...1 lines deleted...]
-        <v>1513</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B382" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C382" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D382" t="s">
         <v>1514</v>
       </c>
-      <c r="D382" t="s">
+      <c r="E382" s="2" t="s">
         <v>1515</v>
       </c>
-      <c r="E382" s="2" t="s">
+      <c r="F382" s="2" t="s">
         <v>1516</v>
-      </c>
-[...1 lines deleted...]
-        <v>1517</v>
       </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B383" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C383" t="s">
-        <v>1518</v>
+        <v>1517</v>
       </c>
       <c r="D383" t="s">
         <v>1518</v>
       </c>
       <c r="E383" s="2" t="s">
         <v>1519</v>
       </c>
       <c r="F383" s="2" t="s">
         <v>1520</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B384" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C384" t="s">
         <v>1521</v>
       </c>
       <c r="D384" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E384" s="2" t="s">
         <v>1522</v>
       </c>
-      <c r="E384" s="2" t="s">
+      <c r="F384" s="2" t="s">
         <v>1523</v>
-      </c>
-[...1 lines deleted...]
-        <v>1524</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B385" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C385" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D385" t="s">
         <v>1525</v>
       </c>
-      <c r="D385" t="s">
+      <c r="E385" s="2" t="s">
         <v>1526</v>
       </c>
-      <c r="E385" s="2" t="s">
+      <c r="F385" s="2" t="s">
         <v>1527</v>
-      </c>
-[...1 lines deleted...]
-        <v>1528</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B386" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C386" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D386" t="s">
         <v>1529</v>
       </c>
-      <c r="D386" t="s">
+      <c r="E386" s="2" t="s">
         <v>1530</v>
       </c>
-      <c r="E386" s="2" t="s">
+      <c r="F386" s="2" t="s">
         <v>1531</v>
-      </c>
-[...1 lines deleted...]
-        <v>1532</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B387" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C387" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D387" t="s">
         <v>1533</v>
       </c>
-      <c r="D387" t="s">
+      <c r="E387" s="2" t="s">
         <v>1534</v>
       </c>
-      <c r="E387" s="2" t="s">
+      <c r="F387" s="2" t="s">
         <v>1535</v>
-      </c>
-[...1 lines deleted...]
-        <v>1536</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B388" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C388" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D388" t="s">
         <v>1537</v>
       </c>
-      <c r="D388" t="s">
+      <c r="E388" s="2" t="s">
         <v>1538</v>
       </c>
-      <c r="E388" s="2" t="s">
+      <c r="F388" s="2" t="s">
         <v>1539</v>
-      </c>
-[...1 lines deleted...]
-        <v>1540</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B389" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C389" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D389" t="s">
         <v>1541</v>
       </c>
-      <c r="D389" t="s">
+      <c r="E389" s="2" t="s">
         <v>1542</v>
       </c>
-      <c r="E389" s="2" t="s">
+      <c r="F389" s="2" t="s">
         <v>1543</v>
-      </c>
-[...1 lines deleted...]
-        <v>1544</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B390" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C390" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D390" t="s">
         <v>1545</v>
       </c>
-      <c r="D390" t="s">
+      <c r="E390" s="2" t="s">
         <v>1546</v>
       </c>
-      <c r="E390" s="2" t="s">
+      <c r="F390" s="2" t="s">
         <v>1547</v>
-      </c>
-[...1 lines deleted...]
-        <v>1548</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B391" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C391" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D391" t="s">
         <v>1549</v>
       </c>
-      <c r="D391" t="s">
+      <c r="E391" s="2" t="s">
         <v>1550</v>
       </c>
-      <c r="E391" s="2" t="s">
+      <c r="F391" s="2" t="s">
         <v>1551</v>
-      </c>
-[...1 lines deleted...]
-        <v>1552</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B392" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C392" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D392" t="s">
         <v>1553</v>
       </c>
-      <c r="D392" t="s">
+      <c r="E392" s="2" t="s">
         <v>1554</v>
       </c>
-      <c r="E392" s="2" t="s">
+      <c r="F392" s="2" t="s">
         <v>1555</v>
-      </c>
-[...1 lines deleted...]
-        <v>1556</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B393" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C393" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D393" t="s">
         <v>1557</v>
       </c>
-      <c r="D393" t="s">
+      <c r="E393" s="2" t="s">
         <v>1558</v>
       </c>
-      <c r="E393" s="2" t="s">
+      <c r="F393" s="2" t="s">
         <v>1559</v>
-      </c>
-[...1 lines deleted...]
-        <v>1560</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B394" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C394" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D394" t="s">
         <v>1561</v>
       </c>
-      <c r="D394" t="s">
+      <c r="E394" s="2" t="s">
         <v>1562</v>
       </c>
-      <c r="E394" s="2" t="s">
+      <c r="F394" s="2" t="s">
         <v>1563</v>
-      </c>
-[...1 lines deleted...]
-        <v>1564</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B395" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C395" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D395" t="s">
         <v>1565</v>
       </c>
-      <c r="D395" t="s">
+      <c r="E395" s="2" t="s">
         <v>1566</v>
       </c>
-      <c r="E395" s="2" t="s">
+      <c r="F395" s="2" t="s">
         <v>1567</v>
-      </c>
-[...1 lines deleted...]
-        <v>1568</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B396" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C396" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D396" t="s">
         <v>1569</v>
       </c>
-      <c r="D396" t="s">
+      <c r="E396" s="2" t="s">
         <v>1570</v>
       </c>
-      <c r="E396" s="2" t="s">
+      <c r="F396" s="2" t="s">
         <v>1571</v>
-      </c>
-[...1 lines deleted...]
-        <v>1572</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B397" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C397" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D397" t="s">
         <v>1573</v>
       </c>
-      <c r="D397" t="s">
+      <c r="E397" s="2" t="s">
         <v>1574</v>
       </c>
-      <c r="E397" s="2" t="s">
+      <c r="F397" s="2" t="s">
         <v>1575</v>
-      </c>
-[...1 lines deleted...]
-        <v>1576</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B398" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C398" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D398" t="s">
         <v>1577</v>
       </c>
-      <c r="D398" t="s">
+      <c r="E398" s="2" t="s">
         <v>1578</v>
       </c>
-      <c r="E398" s="2" t="s">
+      <c r="F398" s="2" t="s">
         <v>1579</v>
-      </c>
-[...1 lines deleted...]
-        <v>1580</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B399" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C399" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D399" t="s">
         <v>1581</v>
       </c>
-      <c r="D399" t="s">
+      <c r="E399" s="2" t="s">
         <v>1582</v>
       </c>
-      <c r="E399" s="2" t="s">
+      <c r="F399" s="2" t="s">
         <v>1583</v>
-      </c>
-[...1 lines deleted...]
-        <v>1584</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B400" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C400" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D400" t="s">
         <v>1585</v>
       </c>
-      <c r="D400" t="s">
+      <c r="E400" s="2" t="s">
         <v>1586</v>
       </c>
-      <c r="E400" s="2" t="s">
+      <c r="F400" s="2" t="s">
         <v>1587</v>
-      </c>
-[...1 lines deleted...]
-        <v>1588</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B401" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C401" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D401" t="s">
         <v>1589</v>
       </c>
-      <c r="D401" t="s">
+      <c r="E401" s="2" t="s">
         <v>1590</v>
       </c>
-      <c r="E401" s="2" t="s">
+      <c r="F401" s="2" t="s">
         <v>1591</v>
-      </c>
-[...1 lines deleted...]
-        <v>1592</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="B402" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="C402" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D402" t="s">
         <v>1593</v>
       </c>
-      <c r="D402" t="s">
+      <c r="E402" s="2" t="s">
         <v>1594</v>
       </c>
-      <c r="E402" s="2" t="s">
+      <c r="F402" s="2" t="s">
         <v>1595</v>
-      </c>
-[...1 lines deleted...]
-        <v>1596</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D403" t="s">
         <v>1597</v>
       </c>
-      <c r="B403" t="s">
+      <c r="E403" s="2" t="s">
         <v>1598</v>
       </c>
-      <c r="C403" t="s">
+      <c r="F403" s="2" t="s">
         <v>1599</v>
-      </c>
-[...7 lines deleted...]
-        <v>1602</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="B404" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="C404" t="s">
-        <v>355</v>
+        <v>1602</v>
       </c>
       <c r="D404" t="s">
-        <v>356</v>
+        <v>1603</v>
       </c>
       <c r="E404" s="2" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="F404" s="2" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="B405" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="C405" t="s">
-        <v>1605</v>
+        <v>355</v>
       </c>
       <c r="D405" t="s">
+        <v>356</v>
+      </c>
+      <c r="E405" s="2" t="s">
         <v>1606</v>
       </c>
-      <c r="E405" s="2" t="s">
+      <c r="F405" s="2" t="s">
         <v>1607</v>
-      </c>
-[...1 lines deleted...]
-        <v>1608</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="B406" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="C406" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D406" t="s">
         <v>1609</v>
       </c>
-      <c r="D406" t="s">
+      <c r="E406" s="2" t="s">
         <v>1610</v>
       </c>
-      <c r="E406" s="2" t="s">
+      <c r="F406" s="2" t="s">
         <v>1611</v>
-      </c>
-[...1 lines deleted...]
-        <v>1612</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="B407" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="C407" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D407" t="s">
         <v>1613</v>
       </c>
-      <c r="D407" t="s">
+      <c r="E407" s="2" t="s">
         <v>1614</v>
       </c>
-      <c r="E407" s="2" t="s">
+      <c r="F407" s="2" t="s">
         <v>1615</v>
-      </c>
-[...1 lines deleted...]
-        <v>1616</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="B408" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="C408" t="s">
-        <v>1617</v>
+        <v>1616</v>
       </c>
       <c r="D408" t="s">
         <v>1617</v>
       </c>
       <c r="E408" s="2" t="s">
         <v>1618</v>
       </c>
       <c r="F408" s="2" t="s">
         <v>1619</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="B409" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="C409" t="s">
         <v>1620</v>
       </c>
       <c r="D409" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E409" s="2" t="s">
         <v>1621</v>
       </c>
-      <c r="E409" s="2" t="s">
+      <c r="F409" s="2" t="s">
         <v>1622</v>
-      </c>
-[...1 lines deleted...]
-        <v>1623</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="B410" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="C410" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D410" t="s">
         <v>1624</v>
       </c>
-      <c r="D410" t="s">
+      <c r="E410" s="2" t="s">
         <v>1625</v>
       </c>
-      <c r="E410" s="2" t="s">
+      <c r="F410" s="2" t="s">
         <v>1626</v>
-      </c>
-[...1 lines deleted...]
-        <v>1627</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="B411" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="C411" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D411" t="s">
         <v>1628</v>
       </c>
-      <c r="D411" t="s">
+      <c r="E411" s="2" t="s">
         <v>1629</v>
       </c>
-      <c r="E411" s="2" t="s">
+      <c r="F411" s="2" t="s">
         <v>1630</v>
-      </c>
-[...1 lines deleted...]
-        <v>1631</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="B412" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="C412" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D412" t="s">
         <v>1632</v>
       </c>
-      <c r="D412" t="s">
+      <c r="E412" s="2" t="s">
         <v>1633</v>
       </c>
-      <c r="E412" s="2" t="s">
+      <c r="F412" s="2" t="s">
         <v>1634</v>
-      </c>
-[...1 lines deleted...]
-        <v>1635</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="B413" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="C413" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D413" t="s">
         <v>1636</v>
       </c>
-      <c r="D413" t="s">
+      <c r="E413" s="2" t="s">
         <v>1637</v>
       </c>
-      <c r="E413" s="2" t="s">
+      <c r="F413" s="2" t="s">
         <v>1638</v>
-      </c>
-[...1 lines deleted...]
-        <v>1639</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="B414" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="C414" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D414" t="s">
         <v>1640</v>
       </c>
-      <c r="D414" t="s">
+      <c r="E414" s="2" t="s">
         <v>1641</v>
       </c>
-      <c r="E414" s="2" t="s">
+      <c r="F414" s="2" t="s">
         <v>1642</v>
-      </c>
-[...1 lines deleted...]
-        <v>1643</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="B415" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="C415" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D415" t="s">
         <v>1644</v>
       </c>
-      <c r="D415" t="s">
+      <c r="E415" s="2" t="s">
         <v>1645</v>
       </c>
-      <c r="E415" s="2" t="s">
+      <c r="F415" s="2" t="s">
         <v>1646</v>
-      </c>
-[...1 lines deleted...]
-        <v>1647</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="B416" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="C416" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D416" t="s">
         <v>1648</v>
       </c>
-      <c r="D416" t="s">
+      <c r="E416" s="2" t="s">
         <v>1649</v>
       </c>
-      <c r="E416" s="2" t="s">
+      <c r="F416" s="2" t="s">
         <v>1650</v>
-      </c>
-[...1 lines deleted...]
-        <v>1651</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="B417" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="C417" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D417" t="s">
         <v>1652</v>
       </c>
-      <c r="D417" t="s">
+      <c r="E417" s="2" t="s">
         <v>1653</v>
       </c>
-      <c r="E417" s="2" t="s">
+      <c r="F417" s="2" t="s">
         <v>1654</v>
-      </c>
-[...1 lines deleted...]
-        <v>1655</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="B418" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="C418" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D418" t="s">
         <v>1656</v>
       </c>
-      <c r="D418" t="s">
+      <c r="E418" s="2" t="s">
         <v>1657</v>
       </c>
-      <c r="E418" s="2" t="s">
+      <c r="F418" s="2" t="s">
         <v>1658</v>
-      </c>
-[...1 lines deleted...]
-        <v>1659</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="B419" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="C419" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D419" t="s">
         <v>1660</v>
       </c>
-      <c r="D419" t="s">
+      <c r="E419" s="2" t="s">
         <v>1661</v>
       </c>
-      <c r="E419" s="2" t="s">
+      <c r="F419" s="2" t="s">
         <v>1662</v>
-      </c>
-[...1 lines deleted...]
-        <v>1663</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="B420" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="C420" t="s">
-        <v>1190</v>
+        <v>1663</v>
       </c>
       <c r="D420" t="s">
-        <v>1191</v>
+        <v>1664</v>
       </c>
       <c r="E420" s="2" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="F420" s="2" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>1666</v>
+        <v>1600</v>
       </c>
       <c r="B421" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E421" s="2" t="s">
         <v>1667</v>
       </c>
-      <c r="C421" t="s">
+      <c r="F421" s="2" t="s">
         <v>1668</v>
-      </c>
-[...7 lines deleted...]
-        <v>1671</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B422" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C422" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D422" t="s">
         <v>1672</v>
       </c>
-      <c r="D422" t="s">
+      <c r="E422" s="2" t="s">
         <v>1673</v>
       </c>
-      <c r="E422" s="2" t="s">
+      <c r="F422" s="2" t="s">
         <v>1674</v>
-      </c>
-[...1 lines deleted...]
-        <v>1675</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B423" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C423" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D423" t="s">
         <v>1676</v>
       </c>
-      <c r="D423" t="s">
+      <c r="E423" s="2" t="s">
         <v>1677</v>
       </c>
-      <c r="E423" s="2" t="s">
+      <c r="F423" s="2" t="s">
         <v>1678</v>
-      </c>
-[...1 lines deleted...]
-        <v>1679</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B424" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C424" t="s">
-        <v>302</v>
+        <v>1679</v>
       </c>
       <c r="D424" t="s">
-        <v>303</v>
+        <v>1680</v>
       </c>
       <c r="E424" s="2" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="F424" s="2" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B425" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C425" t="s">
-        <v>539</v>
+        <v>302</v>
       </c>
       <c r="D425" t="s">
-        <v>540</v>
+        <v>303</v>
       </c>
       <c r="E425" s="2" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="F425" s="2" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B426" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C426" t="s">
-        <v>1684</v>
+        <v>539</v>
       </c>
       <c r="D426" t="s">
+        <v>540</v>
+      </c>
+      <c r="E426" s="2" t="s">
         <v>1685</v>
       </c>
-      <c r="E426" s="2" t="s">
+      <c r="F426" s="2" t="s">
         <v>1686</v>
-      </c>
-[...1 lines deleted...]
-        <v>1687</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B427" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C427" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D427" t="s">
         <v>1688</v>
       </c>
-      <c r="D427" t="s">
+      <c r="E427" s="2" t="s">
         <v>1689</v>
       </c>
-      <c r="E427" s="2" t="s">
+      <c r="F427" s="2" t="s">
         <v>1690</v>
-      </c>
-[...1 lines deleted...]
-        <v>1691</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B428" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C428" t="s">
-        <v>575</v>
+        <v>1691</v>
       </c>
       <c r="D428" t="s">
-        <v>576</v>
+        <v>1692</v>
       </c>
       <c r="E428" s="2" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="F428" s="2" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B429" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C429" t="s">
-        <v>310</v>
+        <v>575</v>
       </c>
       <c r="D429" t="s">
-        <v>311</v>
+        <v>576</v>
       </c>
       <c r="E429" s="2" t="s">
-        <v>312</v>
+        <v>1695</v>
       </c>
       <c r="F429" s="2" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B430" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C430" t="s">
-        <v>1695</v>
+        <v>310</v>
       </c>
       <c r="D430" t="s">
-        <v>1696</v>
+        <v>311</v>
       </c>
       <c r="E430" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="F430" s="2" t="s">
         <v>1697</v>
-      </c>
-[...1 lines deleted...]
-        <v>1698</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B431" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C431" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D431" t="s">
         <v>1699</v>
       </c>
-      <c r="D431" t="s">
+      <c r="E431" s="2" t="s">
         <v>1700</v>
       </c>
-      <c r="E431" s="2" t="s">
+      <c r="F431" s="2" t="s">
         <v>1701</v>
-      </c>
-[...1 lines deleted...]
-        <v>1702</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B432" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C432" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D432" t="s">
         <v>1703</v>
       </c>
-      <c r="D432" t="s">
+      <c r="E432" s="2" t="s">
         <v>1704</v>
       </c>
-      <c r="E432" s="2" t="s">
+      <c r="F432" s="2" t="s">
         <v>1705</v>
-      </c>
-[...1 lines deleted...]
-        <v>1706</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B433" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C433" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D433" t="s">
         <v>1707</v>
       </c>
-      <c r="D433" t="s">
+      <c r="E433" s="2" t="s">
         <v>1708</v>
       </c>
-      <c r="E433" s="2" t="s">
+      <c r="F433" s="2" t="s">
         <v>1709</v>
-      </c>
-[...1 lines deleted...]
-        <v>1710</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B434" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C434" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D434" t="s">
         <v>1711</v>
       </c>
-      <c r="D434" t="s">
+      <c r="E434" s="2" t="s">
         <v>1712</v>
       </c>
-      <c r="E434" s="2" t="s">
+      <c r="F434" s="2" t="s">
         <v>1713</v>
-      </c>
-[...1 lines deleted...]
-        <v>1714</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B435" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C435" t="s">
-        <v>886</v>
+        <v>1714</v>
       </c>
       <c r="D435" t="s">
-        <v>887</v>
+        <v>1715</v>
       </c>
       <c r="E435" s="2" t="s">
-        <v>888</v>
+        <v>1716</v>
       </c>
       <c r="F435" s="2" t="s">
-        <v>1715</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B436" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C436" t="s">
-        <v>1716</v>
+        <v>889</v>
       </c>
       <c r="D436" t="s">
-        <v>1717</v>
+        <v>890</v>
       </c>
       <c r="E436" s="2" t="s">
+        <v>891</v>
+      </c>
+      <c r="F436" s="2" t="s">
         <v>1718</v>
-      </c>
-[...1 lines deleted...]
-        <v>1719</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B437" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C437" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D437" t="s">
         <v>1720</v>
       </c>
-      <c r="D437" t="s">
+      <c r="E437" s="2" t="s">
         <v>1721</v>
       </c>
-      <c r="E437" s="2" t="s">
+      <c r="F437" s="2" t="s">
         <v>1722</v>
-      </c>
-[...1 lines deleted...]
-        <v>1723</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B438" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C438" t="s">
-        <v>894</v>
+        <v>1723</v>
       </c>
       <c r="D438" t="s">
-        <v>895</v>
+        <v>1724</v>
       </c>
       <c r="E438" s="2" t="s">
-        <v>1154</v>
+        <v>1725</v>
       </c>
       <c r="F438" s="2" t="s">
-        <v>1724</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B439" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C439" t="s">
-        <v>1725</v>
+        <v>897</v>
       </c>
       <c r="D439" t="s">
-        <v>1726</v>
+        <v>898</v>
       </c>
       <c r="E439" s="2" t="s">
+        <v>1157</v>
+      </c>
+      <c r="F439" s="2" t="s">
         <v>1727</v>
-      </c>
-[...1 lines deleted...]
-        <v>1728</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B440" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C440" t="s">
-        <v>902</v>
+        <v>1728</v>
       </c>
       <c r="D440" t="s">
-        <v>903</v>
+        <v>1729</v>
       </c>
       <c r="E440" s="2" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="F440" s="2" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B441" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C441" t="s">
-        <v>322</v>
+        <v>905</v>
       </c>
       <c r="D441" t="s">
-        <v>323</v>
+        <v>906</v>
       </c>
       <c r="E441" s="2" t="s">
-        <v>324</v>
+        <v>1732</v>
       </c>
       <c r="F441" s="2" t="s">
-        <v>1731</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B442" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C442" t="s">
-        <v>619</v>
+        <v>322</v>
       </c>
       <c r="D442" t="s">
-        <v>620</v>
+        <v>323</v>
       </c>
       <c r="E442" s="2" t="s">
-        <v>621</v>
+        <v>324</v>
       </c>
       <c r="F442" s="2" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B443" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C443" t="s">
-        <v>1733</v>
+        <v>619</v>
       </c>
       <c r="D443" t="s">
-        <v>1734</v>
+        <v>620</v>
       </c>
       <c r="E443" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="F443" s="2" t="s">
         <v>1735</v>
-      </c>
-[...1 lines deleted...]
-        <v>1736</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D444" t="s">
         <v>1737</v>
       </c>
-      <c r="B444" t="s">
+      <c r="E444" s="2" t="s">
         <v>1738</v>
       </c>
-      <c r="C444" t="s">
+      <c r="F444" s="2" t="s">
         <v>1739</v>
-      </c>
-[...7 lines deleted...]
-        <v>1742</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B445" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C445" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D445" t="s">
         <v>1743</v>
       </c>
-      <c r="D445" t="s">
+      <c r="E445" s="2" t="s">
         <v>1744</v>
       </c>
-      <c r="E445" s="2" t="s">
+      <c r="F445" s="2" t="s">
         <v>1745</v>
-      </c>
-[...1 lines deleted...]
-        <v>1746</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B446" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C446" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D446" t="s">
         <v>1747</v>
       </c>
-      <c r="D446" t="s">
+      <c r="E446" s="2" t="s">
         <v>1748</v>
       </c>
-      <c r="E446" s="2" t="s">
+      <c r="F446" s="2" t="s">
         <v>1749</v>
-      </c>
-[...1 lines deleted...]
-        <v>1750</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B447" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C447" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D447" t="s">
         <v>1751</v>
       </c>
-      <c r="D447" t="s">
+      <c r="E447" s="2" t="s">
         <v>1752</v>
       </c>
-      <c r="E447" s="2" t="s">
+      <c r="F447" s="2" t="s">
         <v>1753</v>
-      </c>
-[...1 lines deleted...]
-        <v>1754</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B448" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C448" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D448" t="s">
         <v>1755</v>
       </c>
-      <c r="D448" t="s">
+      <c r="E448" s="2" t="s">
         <v>1756</v>
       </c>
-      <c r="E448" s="2" t="s">
+      <c r="F448" s="2" t="s">
         <v>1757</v>
-      </c>
-[...1 lines deleted...]
-        <v>1758</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B449" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C449" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D449" t="s">
         <v>1759</v>
       </c>
-      <c r="D449" t="s">
+      <c r="E449" s="2" t="s">
         <v>1760</v>
       </c>
-      <c r="E449" s="2" t="s">
+      <c r="F449" s="2" t="s">
         <v>1761</v>
-      </c>
-[...1 lines deleted...]
-        <v>1762</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B450" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C450" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D450" t="s">
         <v>1763</v>
       </c>
-      <c r="D450" t="s">
+      <c r="E450" s="2" t="s">
         <v>1764</v>
       </c>
-      <c r="E450" s="2" t="s">
+      <c r="F450" s="2" t="s">
         <v>1765</v>
-      </c>
-[...1 lines deleted...]
-        <v>1766</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B451" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C451" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D451" t="s">
         <v>1767</v>
       </c>
-      <c r="D451" t="s">
+      <c r="E451" s="2" t="s">
         <v>1768</v>
       </c>
-      <c r="E451" s="2" t="s">
+      <c r="F451" s="2" t="s">
         <v>1769</v>
-      </c>
-[...1 lines deleted...]
-        <v>1770</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B452" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C452" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D452" t="s">
         <v>1771</v>
       </c>
-      <c r="D452" t="s">
+      <c r="E452" s="2" t="s">
         <v>1772</v>
       </c>
-      <c r="E452" s="2" t="s">
+      <c r="F452" s="2" t="s">
         <v>1773</v>
-      </c>
-[...1 lines deleted...]
-        <v>1774</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B453" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C453" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D453" t="s">
         <v>1775</v>
       </c>
-      <c r="D453" t="s">
+      <c r="E453" s="2" t="s">
         <v>1776</v>
       </c>
-      <c r="E453" s="2" t="s">
+      <c r="F453" s="2" t="s">
         <v>1777</v>
-      </c>
-[...1 lines deleted...]
-        <v>1778</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B454" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C454" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D454" t="s">
         <v>1779</v>
       </c>
-      <c r="D454" t="s">
+      <c r="E454" s="2" t="s">
         <v>1780</v>
       </c>
-      <c r="E454" s="2" t="s">
+      <c r="F454" s="2" t="s">
         <v>1781</v>
-      </c>
-[...1 lines deleted...]
-        <v>1782</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B455" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C455" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D455" t="s">
         <v>1783</v>
       </c>
-      <c r="D455" t="s">
+      <c r="E455" s="2" t="s">
         <v>1784</v>
       </c>
-      <c r="E455" s="2" t="s">
+      <c r="F455" s="2" t="s">
         <v>1785</v>
-      </c>
-[...1 lines deleted...]
-        <v>1786</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B456" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C456" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D456" t="s">
         <v>1787</v>
       </c>
-      <c r="D456" t="s">
+      <c r="E456" s="2" t="s">
         <v>1788</v>
       </c>
-      <c r="E456" s="2" t="s">
+      <c r="F456" s="2" t="s">
         <v>1789</v>
-      </c>
-[...1 lines deleted...]
-        <v>1790</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B457" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C457" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D457" t="s">
         <v>1791</v>
       </c>
-      <c r="D457" t="s">
+      <c r="E457" s="2" t="s">
         <v>1792</v>
       </c>
-      <c r="E457" s="2" t="s">
+      <c r="F457" s="2" t="s">
         <v>1793</v>
-      </c>
-[...1 lines deleted...]
-        <v>1794</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B458" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C458" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D458" t="s">
         <v>1795</v>
       </c>
-      <c r="D458" t="s">
+      <c r="E458" s="2" t="s">
         <v>1796</v>
       </c>
-      <c r="E458" s="2" t="s">
+      <c r="F458" s="2" t="s">
         <v>1797</v>
-      </c>
-[...1 lines deleted...]
-        <v>1798</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B459" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C459" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D459" t="s">
         <v>1799</v>
       </c>
-      <c r="D459" t="s">
+      <c r="E459" s="2" t="s">
         <v>1800</v>
       </c>
-      <c r="E459" s="2" t="s">
+      <c r="F459" s="2" t="s">
         <v>1801</v>
-      </c>
-[...1 lines deleted...]
-        <v>1802</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B460" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C460" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D460" t="s">
         <v>1803</v>
       </c>
-      <c r="D460" t="s">
+      <c r="E460" s="2" t="s">
         <v>1804</v>
       </c>
-      <c r="E460" s="2" t="s">
+      <c r="F460" s="2" t="s">
         <v>1805</v>
-      </c>
-[...1 lines deleted...]
-        <v>1806</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B461" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C461" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D461" t="s">
         <v>1807</v>
       </c>
-      <c r="D461" t="s">
+      <c r="E461" s="2" t="s">
         <v>1808</v>
       </c>
-      <c r="E461" s="2" t="s">
+      <c r="F461" s="2" t="s">
         <v>1809</v>
-      </c>
-[...1 lines deleted...]
-        <v>1810</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B462" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C462" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D462" t="s">
         <v>1811</v>
       </c>
-      <c r="D462" t="s">
+      <c r="E462" s="2" t="s">
         <v>1812</v>
       </c>
-      <c r="E462" s="2" t="s">
+      <c r="F462" s="2" t="s">
         <v>1813</v>
-      </c>
-[...1 lines deleted...]
-        <v>1814</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B463" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C463" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D463" t="s">
         <v>1815</v>
       </c>
-      <c r="D463" t="s">
+      <c r="E463" s="2" t="s">
         <v>1816</v>
       </c>
-      <c r="E463" s="2" t="s">
+      <c r="F463" s="2" t="s">
         <v>1817</v>
-      </c>
-[...1 lines deleted...]
-        <v>1818</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B464" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C464" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D464" t="s">
         <v>1819</v>
       </c>
-      <c r="D464" t="s">
+      <c r="E464" s="2" t="s">
         <v>1820</v>
       </c>
-      <c r="E464" s="2" t="s">
+      <c r="F464" s="2" t="s">
         <v>1821</v>
-      </c>
-[...1 lines deleted...]
-        <v>1822</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B465" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C465" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D465" t="s">
         <v>1823</v>
       </c>
-      <c r="D465" t="s">
+      <c r="E465" s="2" t="s">
         <v>1824</v>
       </c>
-      <c r="E465" s="2" t="s">
+      <c r="F465" s="2" t="s">
         <v>1825</v>
-      </c>
-[...1 lines deleted...]
-        <v>1826</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B466" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C466" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D466" t="s">
         <v>1827</v>
       </c>
-      <c r="D466" t="s">
+      <c r="E466" s="2" t="s">
         <v>1828</v>
       </c>
-      <c r="E466" s="2" t="s">
+      <c r="F466" s="2" t="s">
         <v>1829</v>
-      </c>
-[...1 lines deleted...]
-        <v>1830</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B467" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C467" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D467" t="s">
         <v>1831</v>
       </c>
-      <c r="D467" t="s">
+      <c r="E467" s="2" t="s">
         <v>1832</v>
       </c>
-      <c r="E467" s="2" t="s">
+      <c r="F467" s="2" t="s">
         <v>1833</v>
-      </c>
-[...1 lines deleted...]
-        <v>1834</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B468" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C468" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D468" t="s">
         <v>1835</v>
       </c>
-      <c r="D468" t="s">
+      <c r="E468" s="2" t="s">
         <v>1836</v>
       </c>
-      <c r="E468" s="2" t="s">
+      <c r="F468" s="2" t="s">
         <v>1837</v>
-      </c>
-[...1 lines deleted...]
-        <v>1838</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B469" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C469" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D469" t="s">
         <v>1839</v>
       </c>
-      <c r="D469" t="s">
+      <c r="E469" s="2" t="s">
         <v>1840</v>
       </c>
-      <c r="E469" s="2" t="s">
+      <c r="F469" s="2" t="s">
         <v>1841</v>
-      </c>
-[...1 lines deleted...]
-        <v>1842</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B470" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C470" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D470" t="s">
         <v>1843</v>
       </c>
-      <c r="D470" t="s">
+      <c r="E470" s="2" t="s">
         <v>1844</v>
       </c>
-      <c r="E470" s="2" t="s">
+      <c r="F470" s="2" t="s">
         <v>1845</v>
-      </c>
-[...1 lines deleted...]
-        <v>1846</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B471" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C471" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D471" t="s">
         <v>1847</v>
       </c>
-      <c r="D471" t="s">
+      <c r="E471" s="2" t="s">
         <v>1848</v>
       </c>
-      <c r="E471" s="2" t="s">
+      <c r="F471" s="2" t="s">
         <v>1849</v>
-      </c>
-[...1 lines deleted...]
-        <v>1850</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B472" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C472" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D472" t="s">
         <v>1851</v>
       </c>
-      <c r="D472" t="s">
+      <c r="E472" s="2" t="s">
         <v>1852</v>
       </c>
-      <c r="E472" s="2" t="s">
+      <c r="F472" s="2" t="s">
         <v>1853</v>
-      </c>
-[...1 lines deleted...]
-        <v>1854</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B473" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C473" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D473" t="s">
         <v>1855</v>
       </c>
-      <c r="D473" t="s">
+      <c r="E473" s="2" t="s">
         <v>1856</v>
       </c>
-      <c r="E473" s="2" t="s">
+      <c r="F473" s="2" t="s">
         <v>1857</v>
-      </c>
-[...1 lines deleted...]
-        <v>1858</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B474" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C474" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D474" t="s">
         <v>1859</v>
       </c>
-      <c r="D474" t="s">
+      <c r="E474" s="2" t="s">
         <v>1860</v>
       </c>
-      <c r="E474" s="2" t="s">
+      <c r="F474" s="2" t="s">
         <v>1861</v>
-      </c>
-[...1 lines deleted...]
-        <v>1862</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B475" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C475" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D475" t="s">
         <v>1863</v>
       </c>
-      <c r="D475" t="s">
+      <c r="E475" s="2" t="s">
         <v>1864</v>
       </c>
-      <c r="E475" s="2" t="s">
+      <c r="F475" s="2" t="s">
         <v>1865</v>
-      </c>
-[...1 lines deleted...]
-        <v>1866</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B476" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C476" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D476" t="s">
         <v>1867</v>
       </c>
-      <c r="D476" t="s">
+      <c r="E476" s="2" t="s">
         <v>1868</v>
       </c>
-      <c r="E476" s="2" t="s">
+      <c r="F476" s="2" t="s">
         <v>1869</v>
-      </c>
-[...1 lines deleted...]
-        <v>1870</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B477" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C477" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D477" t="s">
         <v>1871</v>
       </c>
-      <c r="D477" t="s">
+      <c r="E477" s="2" t="s">
         <v>1872</v>
       </c>
-      <c r="E477" s="2" t="s">
+      <c r="F477" s="2" t="s">
         <v>1873</v>
-      </c>
-[...1 lines deleted...]
-        <v>1874</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B478" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C478" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D478" t="s">
         <v>1875</v>
       </c>
-      <c r="D478" t="s">
+      <c r="E478" s="2" t="s">
         <v>1876</v>
       </c>
-      <c r="E478" s="2" t="s">
+      <c r="F478" s="2" t="s">
         <v>1877</v>
-      </c>
-[...1 lines deleted...]
-        <v>1878</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B479" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C479" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D479" t="s">
         <v>1879</v>
       </c>
-      <c r="D479" t="s">
+      <c r="E479" s="2" t="s">
         <v>1880</v>
       </c>
-      <c r="E479" s="2" t="s">
+      <c r="F479" s="2" t="s">
         <v>1881</v>
-      </c>
-[...1 lines deleted...]
-        <v>1882</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B480" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C480" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D480" t="s">
         <v>1883</v>
       </c>
-      <c r="D480" t="s">
+      <c r="E480" s="2" t="s">
         <v>1884</v>
       </c>
-      <c r="E480" s="2" t="s">
+      <c r="F480" s="2" t="s">
         <v>1885</v>
-      </c>
-[...1 lines deleted...]
-        <v>1886</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B481" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C481" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D481" t="s">
         <v>1887</v>
       </c>
-      <c r="D481" t="s">
+      <c r="E481" s="2" t="s">
         <v>1888</v>
       </c>
-      <c r="E481" s="2" t="s">
+      <c r="F481" s="2" t="s">
         <v>1889</v>
-      </c>
-[...1 lines deleted...]
-        <v>1890</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B482" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C482" t="s">
-        <v>1891</v>
+        <v>1890</v>
       </c>
       <c r="D482" t="s">
         <v>1891</v>
       </c>
       <c r="E482" s="2" t="s">
         <v>1892</v>
       </c>
       <c r="F482" s="2" t="s">
         <v>1893</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B483" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C483" t="s">
         <v>1894</v>
       </c>
       <c r="D483" t="s">
+        <v>1894</v>
+      </c>
+      <c r="E483" s="2" t="s">
         <v>1895</v>
       </c>
-      <c r="E483" s="2" t="s">
+      <c r="F483" s="2" t="s">
         <v>1896</v>
-      </c>
-[...1 lines deleted...]
-        <v>1897</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B484" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C484" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D484" t="s">
         <v>1898</v>
       </c>
-      <c r="D484" t="s">
+      <c r="E484" s="2" t="s">
         <v>1899</v>
       </c>
-      <c r="E484" s="2" t="s">
+      <c r="F484" s="2" t="s">
         <v>1900</v>
-      </c>
-[...1 lines deleted...]
-        <v>1901</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B485" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C485" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D485" t="s">
         <v>1902</v>
       </c>
-      <c r="D485" t="s">
+      <c r="E485" s="2" t="s">
         <v>1903</v>
       </c>
-      <c r="E485" s="2" t="s">
+      <c r="F485" s="2" t="s">
         <v>1904</v>
-      </c>
-[...1 lines deleted...]
-        <v>1905</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B486" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C486" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D486" t="s">
         <v>1906</v>
       </c>
-      <c r="D486" t="s">
+      <c r="E486" s="2" t="s">
         <v>1907</v>
       </c>
-      <c r="E486" s="2" t="s">
+      <c r="F486" s="2" t="s">
         <v>1908</v>
-      </c>
-[...1 lines deleted...]
-        <v>1909</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B487" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C487" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D487" t="s">
         <v>1910</v>
       </c>
-      <c r="D487" t="s">
+      <c r="E487" s="2" t="s">
         <v>1911</v>
       </c>
-      <c r="E487" s="2" t="s">
+      <c r="F487" s="2" t="s">
         <v>1912</v>
-      </c>
-[...1 lines deleted...]
-        <v>1913</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B488" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C488" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D488" t="s">
         <v>1914</v>
       </c>
-      <c r="D488" t="s">
+      <c r="E488" s="2" t="s">
         <v>1915</v>
       </c>
-      <c r="E488" s="2" t="s">
+      <c r="F488" s="2" t="s">
         <v>1916</v>
-      </c>
-[...1 lines deleted...]
-        <v>1917</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="B489" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C489" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D489" t="s">
         <v>1918</v>
       </c>
-      <c r="D489" t="s">
+      <c r="E489" s="2" t="s">
         <v>1919</v>
       </c>
-      <c r="E489" s="2" t="s">
+      <c r="F489" s="2" t="s">
         <v>1920</v>
-      </c>
-[...1 lines deleted...]
-        <v>1921</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D490" t="s">
         <v>1922</v>
       </c>
-      <c r="B490" t="s">
+      <c r="E490" s="2" t="s">
         <v>1923</v>
       </c>
-      <c r="C490" t="s">
+      <c r="F490" s="2" t="s">
         <v>1924</v>
-      </c>
-[...7 lines deleted...]
-        <v>1927</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>1922</v>
+        <v>1925</v>
       </c>
       <c r="B491" t="s">
-        <v>1923</v>
+        <v>1926</v>
       </c>
       <c r="C491" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D491" t="s">
         <v>1928</v>
       </c>
-      <c r="D491" t="s">
+      <c r="E491" s="2" t="s">
         <v>1929</v>
       </c>
-      <c r="E491" s="2" t="s">
+      <c r="F491" s="2" t="s">
         <v>1930</v>
-      </c>
-[...1 lines deleted...]
-        <v>1931</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1922</v>
+        <v>1925</v>
       </c>
       <c r="B492" t="s">
-        <v>1923</v>
+        <v>1926</v>
       </c>
       <c r="C492" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D492" t="s">
         <v>1932</v>
       </c>
-      <c r="D492" t="s">
+      <c r="E492" s="2" t="s">
         <v>1933</v>
       </c>
-      <c r="E492" s="2" t="s">
+      <c r="F492" s="2" t="s">
         <v>1934</v>
-      </c>
-[...1 lines deleted...]
-        <v>1935</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1922</v>
+        <v>1925</v>
       </c>
       <c r="B493" t="s">
-        <v>1923</v>
+        <v>1926</v>
       </c>
       <c r="C493" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D493" t="s">
         <v>1936</v>
       </c>
-      <c r="D493" t="s">
+      <c r="E493" s="2" t="s">
         <v>1937</v>
       </c>
-      <c r="E493" s="2" t="s">
+      <c r="F493" s="2" t="s">
         <v>1938</v>
-      </c>
-[...1 lines deleted...]
-        <v>1939</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1922</v>
+        <v>1925</v>
       </c>
       <c r="B494" t="s">
-        <v>1923</v>
+        <v>1926</v>
       </c>
       <c r="C494" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D494" t="s">
         <v>1940</v>
       </c>
-      <c r="D494" t="s">
+      <c r="E494" s="2" t="s">
         <v>1941</v>
       </c>
-      <c r="E494" s="2" t="s">
+      <c r="F494" s="2" t="s">
         <v>1942</v>
-      </c>
-[...1 lines deleted...]
-        <v>1943</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D495" t="s">
         <v>1944</v>
       </c>
-      <c r="B495" t="s">
+      <c r="E495" s="2" t="s">
         <v>1945</v>
       </c>
-      <c r="C495" t="s">
+      <c r="F495" s="2" t="s">
         <v>1946</v>
-      </c>
-[...7 lines deleted...]
-        <v>1949</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="B496" t="s">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="C496" t="s">
-        <v>1771</v>
+        <v>1949</v>
       </c>
       <c r="D496" t="s">
-        <v>1772</v>
+        <v>1950</v>
       </c>
       <c r="E496" s="2" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="F496" s="2" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="B497" t="s">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="C497" t="s">
-        <v>1823</v>
+        <v>1774</v>
       </c>
       <c r="D497" t="s">
-        <v>1824</v>
+        <v>1775</v>
       </c>
       <c r="E497" s="2" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="F497" s="2" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="B498" t="s">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="C498" t="s">
-        <v>1831</v>
+        <v>1826</v>
       </c>
       <c r="D498" t="s">
-        <v>1832</v>
+        <v>1827</v>
       </c>
       <c r="E498" s="2" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="F498" s="2" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="B499" t="s">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="C499" t="s">
-        <v>1867</v>
+        <v>1834</v>
       </c>
       <c r="D499" t="s">
-        <v>1868</v>
+        <v>1835</v>
       </c>
       <c r="E499" s="2" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="F499" s="2" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="B500" t="s">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="C500" t="s">
-        <v>1958</v>
+        <v>1870</v>
       </c>
       <c r="D500" t="s">
+        <v>1871</v>
+      </c>
+      <c r="E500" s="2" t="s">
         <v>1959</v>
       </c>
-      <c r="E500" s="2" t="s">
+      <c r="F500" s="2" t="s">
         <v>1960</v>
-      </c>
-[...1 lines deleted...]
-        <v>1961</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="B501" t="s">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="C501" t="s">
-        <v>1871</v>
+        <v>1961</v>
       </c>
       <c r="D501" t="s">
-        <v>1872</v>
+        <v>1962</v>
       </c>
       <c r="E501" s="2" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="F501" s="2" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="B502" t="s">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="C502" t="s">
-        <v>1964</v>
+        <v>1874</v>
       </c>
       <c r="D502" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E502" s="2" t="s">
         <v>1965</v>
       </c>
-      <c r="E502" s="2" t="s">
+      <c r="F502" s="2" t="s">
         <v>1966</v>
-      </c>
-[...1 lines deleted...]
-        <v>1967</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D503" t="s">
         <v>1968</v>
       </c>
-      <c r="B503" t="s">
+      <c r="E503" s="2" t="s">
         <v>1969</v>
-      </c>
-[...7 lines deleted...]
-        <v>1682</v>
       </c>
       <c r="F503" s="2" t="s">
         <v>1970</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="B504" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="C504" t="s">
-        <v>1971</v>
+        <v>539</v>
       </c>
       <c r="D504" t="s">
-        <v>1972</v>
+        <v>540</v>
       </c>
       <c r="E504" s="2" t="s">
+        <v>1685</v>
+      </c>
+      <c r="F504" s="2" t="s">
         <v>1973</v>
-      </c>
-[...1 lines deleted...]
-        <v>1974</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="B505" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="C505" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D505" t="s">
         <v>1975</v>
       </c>
-      <c r="D505" t="s">
+      <c r="E505" s="2" t="s">
         <v>1976</v>
       </c>
-      <c r="E505" s="2" t="s">
+      <c r="F505" s="2" t="s">
         <v>1977</v>
-      </c>
-[...1 lines deleted...]
-        <v>1978</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="B506" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="C506" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D506" t="s">
         <v>1979</v>
       </c>
-      <c r="D506" t="s">
+      <c r="E506" s="2" t="s">
         <v>1980</v>
       </c>
-      <c r="E506" s="2" t="s">
+      <c r="F506" s="2" t="s">
         <v>1981</v>
-      </c>
-[...1 lines deleted...]
-        <v>1982</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="B507" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="C507" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D507" t="s">
         <v>1983</v>
       </c>
-      <c r="D507" t="s">
+      <c r="E507" s="2" t="s">
         <v>1984</v>
       </c>
-      <c r="E507" s="2" t="s">
+      <c r="F507" s="2" t="s">
         <v>1985</v>
-      </c>
-[...1 lines deleted...]
-        <v>1986</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="B508" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="C508" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D508" t="s">
         <v>1987</v>
       </c>
-      <c r="D508" t="s">
+      <c r="E508" s="2" t="s">
         <v>1988</v>
       </c>
-      <c r="E508" s="2" t="s">
+      <c r="F508" s="2" t="s">
         <v>1989</v>
-      </c>
-[...1 lines deleted...]
-        <v>1990</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="B509" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="C509" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D509" t="s">
         <v>1991</v>
       </c>
-      <c r="D509" t="s">
+      <c r="E509" s="2" t="s">
         <v>1992</v>
       </c>
-      <c r="E509" s="2" t="s">
+      <c r="F509" s="2" t="s">
         <v>1993</v>
-      </c>
-[...1 lines deleted...]
-        <v>1994</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="B510" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="C510" t="s">
-        <v>310</v>
+        <v>1994</v>
       </c>
       <c r="D510" t="s">
-        <v>311</v>
+        <v>1995</v>
       </c>
       <c r="E510" s="2" t="s">
-        <v>312</v>
+        <v>1996</v>
       </c>
       <c r="F510" s="2" t="s">
-        <v>1995</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="B511" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="C511" t="s">
-        <v>1996</v>
+        <v>310</v>
       </c>
       <c r="D511" t="s">
-        <v>1997</v>
+        <v>311</v>
       </c>
       <c r="E511" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="F511" s="2" t="s">
         <v>1998</v>
-      </c>
-[...1 lines deleted...]
-        <v>1999</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="B512" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="C512" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D512" t="s">
         <v>2000</v>
       </c>
-      <c r="D512" t="s">
+      <c r="E512" s="2" t="s">
         <v>2001</v>
       </c>
-      <c r="E512" s="2" t="s">
+      <c r="F512" s="2" t="s">
         <v>2002</v>
-      </c>
-[...1 lines deleted...]
-        <v>2003</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="B513" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="C513" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D513" t="s">
         <v>2004</v>
       </c>
-      <c r="D513" t="s">
+      <c r="E513" s="2" t="s">
         <v>2005</v>
       </c>
-      <c r="E513" s="2" t="s">
+      <c r="F513" s="2" t="s">
         <v>2006</v>
-      </c>
-[...1 lines deleted...]
-        <v>2007</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="B514" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="C514" t="s">
-        <v>886</v>
+        <v>2007</v>
       </c>
       <c r="D514" t="s">
-        <v>887</v>
+        <v>2008</v>
       </c>
       <c r="E514" s="2" t="s">
-        <v>888</v>
+        <v>2009</v>
       </c>
       <c r="F514" s="2" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="B515" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="C515" t="s">
-        <v>1716</v>
+        <v>889</v>
       </c>
       <c r="D515" t="s">
-        <v>1717</v>
+        <v>890</v>
       </c>
       <c r="E515" s="2" t="s">
-        <v>2009</v>
+        <v>891</v>
       </c>
       <c r="F515" s="2" t="s">
-        <v>2010</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="B516" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="C516" t="s">
-        <v>2011</v>
+        <v>1719</v>
       </c>
       <c r="D516" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E516" s="2" t="s">
         <v>2012</v>
       </c>
-      <c r="E516" s="2" t="s">
+      <c r="F516" s="2" t="s">
         <v>2013</v>
-      </c>
-[...1 lines deleted...]
-        <v>2014</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="B517" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="C517" t="s">
-        <v>318</v>
+        <v>2014</v>
       </c>
       <c r="D517" t="s">
-        <v>319</v>
+        <v>2015</v>
       </c>
       <c r="E517" s="2" t="s">
-        <v>320</v>
+        <v>2016</v>
       </c>
       <c r="F517" s="2" t="s">
-        <v>2015</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="B518" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="C518" t="s">
-        <v>894</v>
+        <v>318</v>
       </c>
       <c r="D518" t="s">
-        <v>895</v>
+        <v>319</v>
       </c>
       <c r="E518" s="2" t="s">
-        <v>1154</v>
+        <v>320</v>
       </c>
       <c r="F518" s="2" t="s">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="B519" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="C519" t="s">
+        <v>897</v>
+      </c>
+      <c r="D519" t="s">
         <v>898</v>
       </c>
-      <c r="D519" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E519" s="2" t="s">
-        <v>2017</v>
+        <v>1157</v>
       </c>
       <c r="F519" s="2" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="B520" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="C520" t="s">
-        <v>322</v>
+        <v>901</v>
       </c>
       <c r="D520" t="s">
-        <v>323</v>
+        <v>902</v>
       </c>
       <c r="E520" s="2" t="s">
-        <v>324</v>
+        <v>2020</v>
       </c>
       <c r="F520" s="2" t="s">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="B521" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="C521" t="s">
-        <v>2020</v>
+        <v>322</v>
       </c>
       <c r="D521" t="s">
-        <v>2021</v>
+        <v>323</v>
       </c>
       <c r="E521" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="F521" s="2" t="s">
         <v>2022</v>
-      </c>
-[...1 lines deleted...]
-        <v>2023</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="B522" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="C522" t="s">
-        <v>330</v>
+        <v>2023</v>
       </c>
       <c r="D522" t="s">
-        <v>331</v>
+        <v>2024</v>
       </c>
       <c r="E522" s="2" t="s">
-        <v>332</v>
+        <v>2025</v>
       </c>
       <c r="F522" s="2" t="s">
-        <v>2024</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>2025</v>
+        <v>1971</v>
       </c>
       <c r="B523" t="s">
-        <v>2026</v>
+        <v>1972</v>
       </c>
       <c r="C523" t="s">
+        <v>330</v>
+      </c>
+      <c r="D523" t="s">
+        <v>331</v>
+      </c>
+      <c r="E523" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="F523" s="2" t="s">
         <v>2027</v>
-      </c>
-[...7 lines deleted...]
-        <v>2030</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="B524" t="s">
-        <v>2026</v>
+        <v>2029</v>
       </c>
       <c r="C524" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D524" t="s">
         <v>2031</v>
       </c>
-      <c r="D524" t="s">
+      <c r="E524" s="2" t="s">
         <v>2032</v>
       </c>
-      <c r="E524" s="2" t="s">
+      <c r="F524" s="2" t="s">
         <v>2033</v>
-      </c>
-[...1 lines deleted...]
-        <v>2034</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="B525" t="s">
-        <v>2026</v>
+        <v>2029</v>
       </c>
       <c r="C525" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D525" t="s">
         <v>2035</v>
       </c>
-      <c r="D525" t="s">
+      <c r="E525" s="2" t="s">
         <v>2036</v>
       </c>
-      <c r="E525" s="2" t="s">
+      <c r="F525" s="2" t="s">
         <v>2037</v>
-      </c>
-[...1 lines deleted...]
-        <v>2038</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="B526" t="s">
-        <v>2026</v>
+        <v>2029</v>
       </c>
       <c r="C526" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D526" t="s">
         <v>2039</v>
       </c>
-      <c r="D526" t="s">
+      <c r="E526" s="2" t="s">
         <v>2040</v>
       </c>
-      <c r="E526" s="2" t="s">
+      <c r="F526" s="2" t="s">
         <v>2041</v>
-      </c>
-[...1 lines deleted...]
-        <v>2042</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="B527" t="s">
-        <v>2026</v>
+        <v>2029</v>
       </c>
       <c r="C527" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D527" t="s">
         <v>2043</v>
       </c>
-      <c r="D527" t="s">
+      <c r="E527" s="2" t="s">
         <v>2044</v>
       </c>
-      <c r="E527" s="2" t="s">
+      <c r="F527" s="2" t="s">
         <v>2045</v>
-      </c>
-[...1 lines deleted...]
-        <v>2046</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="B528" t="s">
-        <v>2026</v>
+        <v>2029</v>
       </c>
       <c r="C528" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D528" t="s">
         <v>2047</v>
       </c>
-      <c r="D528" t="s">
+      <c r="E528" s="2" t="s">
         <v>2048</v>
       </c>
-      <c r="E528" s="2" t="s">
+      <c r="F528" s="2" t="s">
         <v>2049</v>
-      </c>
-[...1 lines deleted...]
-        <v>2050</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="B529" t="s">
-        <v>2026</v>
+        <v>2029</v>
       </c>
       <c r="C529" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D529" t="s">
         <v>2051</v>
-      </c>
-[...1 lines deleted...]
-        <v>1426</v>
       </c>
       <c r="E529" s="2" t="s">
         <v>2052</v>
       </c>
       <c r="F529" s="2" t="s">
         <v>2053</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="B530" t="s">
-        <v>2026</v>
+        <v>2029</v>
       </c>
       <c r="C530" t="s">
         <v>2054</v>
       </c>
       <c r="D530" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E530" s="2" t="s">
         <v>2055</v>
       </c>
-      <c r="E530" s="2" t="s">
+      <c r="F530" s="2" t="s">
         <v>2056</v>
-      </c>
-[...1 lines deleted...]
-        <v>2057</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="B531" t="s">
-        <v>2026</v>
+        <v>2029</v>
       </c>
       <c r="C531" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D531" t="s">
         <v>2058</v>
       </c>
-      <c r="D531" t="s">
+      <c r="E531" s="2" t="s">
         <v>2059</v>
       </c>
-      <c r="E531" s="2" t="s">
+      <c r="F531" s="2" t="s">
         <v>2060</v>
-      </c>
-[...1 lines deleted...]
-        <v>2061</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="B532" t="s">
-        <v>2026</v>
+        <v>2029</v>
       </c>
       <c r="C532" t="s">
-        <v>70</v>
+        <v>2061</v>
       </c>
       <c r="D532" t="s">
-        <v>71</v>
+        <v>2062</v>
       </c>
       <c r="E532" s="2" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="F532" s="2" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="B533" t="s">
-        <v>2026</v>
+        <v>2029</v>
       </c>
       <c r="C533" t="s">
-        <v>2064</v>
+        <v>70</v>
       </c>
       <c r="D533" t="s">
+        <v>71</v>
+      </c>
+      <c r="E533" s="2" t="s">
         <v>2065</v>
       </c>
-      <c r="E533" s="2" t="s">
+      <c r="F533" s="2" t="s">
         <v>2066</v>
-      </c>
-[...1 lines deleted...]
-        <v>2067</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="B534" t="s">
-        <v>2026</v>
+        <v>2029</v>
       </c>
       <c r="C534" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D534" t="s">
         <v>2068</v>
       </c>
-      <c r="D534" t="s">
+      <c r="E534" s="2" t="s">
         <v>2069</v>
       </c>
-      <c r="E534" s="2" t="s">
+      <c r="F534" s="2" t="s">
         <v>2070</v>
-      </c>
-[...1 lines deleted...]
-        <v>2071</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="B535" t="s">
-        <v>2026</v>
+        <v>2029</v>
       </c>
       <c r="C535" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D535" t="s">
         <v>2072</v>
       </c>
-      <c r="D535" t="s">
+      <c r="E535" s="2" t="s">
         <v>2073</v>
       </c>
-      <c r="E535" s="2" t="s">
+      <c r="F535" s="2" t="s">
         <v>2074</v>
-      </c>
-[...1 lines deleted...]
-        <v>2075</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="B536" t="s">
-        <v>2026</v>
+        <v>2029</v>
       </c>
       <c r="C536" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D536" t="s">
         <v>2076</v>
       </c>
-      <c r="D536" t="s">
+      <c r="E536" s="2" t="s">
         <v>2077</v>
       </c>
-      <c r="E536" s="2" t="s">
+      <c r="F536" s="2" t="s">
         <v>2078</v>
-      </c>
-[...1 lines deleted...]
-        <v>2079</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B537" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C537" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D537" t="s">
         <v>2080</v>
       </c>
-      <c r="B537" t="s">
+      <c r="E537" s="2" t="s">
         <v>2081</v>
       </c>
-      <c r="C537" t="s">
+      <c r="F537" s="2" t="s">
         <v>2082</v>
-      </c>
-[...7 lines deleted...]
-        <v>2085</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>2080</v>
+        <v>2083</v>
       </c>
       <c r="B538" t="s">
-        <v>2081</v>
+        <v>2084</v>
       </c>
       <c r="C538" t="s">
+        <v>2085</v>
+      </c>
+      <c r="D538" t="s">
         <v>2086</v>
       </c>
-      <c r="D538" t="s">
+      <c r="E538" s="2" t="s">
         <v>2087</v>
       </c>
-      <c r="E538" s="2" t="s">
+      <c r="F538" s="2" t="s">
         <v>2088</v>
-      </c>
-[...1 lines deleted...]
-        <v>2089</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>2080</v>
+        <v>2083</v>
       </c>
       <c r="B539" t="s">
-        <v>2081</v>
+        <v>2084</v>
       </c>
       <c r="C539" t="s">
-        <v>318</v>
+        <v>2089</v>
       </c>
       <c r="D539" t="s">
-        <v>319</v>
+        <v>2090</v>
       </c>
       <c r="E539" s="2" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="F539" s="2" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>2080</v>
+        <v>2083</v>
       </c>
       <c r="B540" t="s">
-        <v>2081</v>
+        <v>2084</v>
       </c>
       <c r="C540" t="s">
-        <v>2092</v>
+        <v>318</v>
       </c>
       <c r="D540" t="s">
+        <v>319</v>
+      </c>
+      <c r="E540" s="2" t="s">
         <v>2093</v>
       </c>
-      <c r="E540" s="2" t="s">
+      <c r="F540" s="2" t="s">
         <v>2094</v>
-      </c>
-[...1 lines deleted...]
-        <v>2095</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
+        <v>2083</v>
+      </c>
+      <c r="B541" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C541" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D541" t="s">
         <v>2096</v>
       </c>
-      <c r="B541" t="s">
+      <c r="E541" s="2" t="s">
         <v>2097</v>
       </c>
-      <c r="C541" t="s">
+      <c r="F541" s="2" t="s">
         <v>2098</v>
-      </c>
-[...7 lines deleted...]
-        <v>2101</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>2096</v>
+        <v>2099</v>
       </c>
       <c r="B542" t="s">
-        <v>2097</v>
+        <v>2100</v>
       </c>
       <c r="C542" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D542" t="s">
         <v>2102</v>
       </c>
-      <c r="D542" t="s">
+      <c r="E542" s="2" t="s">
         <v>2103</v>
       </c>
-      <c r="E542" s="2" t="s">
+      <c r="F542" s="2" t="s">
         <v>2104</v>
-      </c>
-[...1 lines deleted...]
-        <v>2105</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>2096</v>
+        <v>2099</v>
       </c>
       <c r="B543" t="s">
-        <v>2097</v>
+        <v>2100</v>
       </c>
       <c r="C543" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D543" t="s">
         <v>2106</v>
       </c>
-      <c r="D543" t="s">
+      <c r="E543" s="2" t="s">
         <v>2107</v>
       </c>
-      <c r="E543" s="2" t="s">
+      <c r="F543" s="2" t="s">
         <v>2108</v>
-      </c>
-[...1 lines deleted...]
-        <v>2109</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>2096</v>
+        <v>2099</v>
       </c>
       <c r="B544" t="s">
-        <v>2097</v>
+        <v>2100</v>
       </c>
       <c r="C544" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D544" t="s">
         <v>2110</v>
       </c>
-      <c r="D544" t="s">
+      <c r="E544" s="2" t="s">
         <v>2111</v>
       </c>
-      <c r="E544" s="2" t="s">
+      <c r="F544" s="2" t="s">
         <v>2112</v>
-      </c>
-[...1 lines deleted...]
-        <v>2113</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>2096</v>
+        <v>2099</v>
       </c>
       <c r="B545" t="s">
-        <v>2097</v>
+        <v>2100</v>
       </c>
       <c r="C545" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D545" t="s">
         <v>2114</v>
       </c>
-      <c r="D545" t="s">
+      <c r="E545" s="2" t="s">
         <v>2115</v>
       </c>
-      <c r="E545" s="2" t="s">
+      <c r="F545" s="2" t="s">
         <v>2116</v>
-      </c>
-[...1 lines deleted...]
-        <v>2117</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>2096</v>
+        <v>2099</v>
       </c>
       <c r="B546" t="s">
-        <v>2097</v>
+        <v>2100</v>
       </c>
       <c r="C546" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D546" t="s">
         <v>2118</v>
       </c>
-      <c r="D546" t="s">
+      <c r="E546" s="2" t="s">
         <v>2119</v>
       </c>
-      <c r="E546" s="2" t="s">
+      <c r="F546" s="2" t="s">
         <v>2120</v>
-      </c>
-[...1 lines deleted...]
-        <v>2121</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
-        <v>2096</v>
+        <v>2099</v>
       </c>
       <c r="B547" t="s">
-        <v>2097</v>
+        <v>2100</v>
       </c>
       <c r="C547" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D547" t="s">
         <v>2122</v>
       </c>
-      <c r="D547" t="s">
+      <c r="E547" s="2" t="s">
         <v>2123</v>
       </c>
-      <c r="E547" s="2" t="s">
+      <c r="F547" s="2" t="s">
         <v>2124</v>
-      </c>
-[...1 lines deleted...]
-        <v>2125</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
-        <v>2096</v>
+        <v>2099</v>
       </c>
       <c r="B548" t="s">
-        <v>2097</v>
+        <v>2100</v>
       </c>
       <c r="C548" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D548" t="s">
         <v>2126</v>
       </c>
-      <c r="D548" t="s">
+      <c r="E548" s="2" t="s">
         <v>2127</v>
       </c>
-      <c r="E548" s="2" t="s">
+      <c r="F548" s="2" t="s">
         <v>2128</v>
-      </c>
-[...1 lines deleted...]
-        <v>2129</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>2096</v>
+        <v>2099</v>
       </c>
       <c r="B549" t="s">
-        <v>2097</v>
+        <v>2100</v>
       </c>
       <c r="C549" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D549" t="s">
         <v>2130</v>
       </c>
-      <c r="D549" t="s">
+      <c r="E549" s="2" t="s">
         <v>2131</v>
       </c>
-      <c r="E549" s="2" t="s">
+      <c r="F549" s="2" t="s">
         <v>2132</v>
-      </c>
-[...1 lines deleted...]
-        <v>2133</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>2096</v>
+        <v>2099</v>
       </c>
       <c r="B550" t="s">
-        <v>2097</v>
+        <v>2100</v>
       </c>
       <c r="C550" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D550" t="s">
         <v>2134</v>
       </c>
-      <c r="D550" t="s">
+      <c r="E550" s="2" t="s">
         <v>2135</v>
       </c>
-      <c r="E550" s="2" t="s">
+      <c r="F550" s="2" t="s">
         <v>2136</v>
-      </c>
-[...1 lines deleted...]
-        <v>2137</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
+        <v>2099</v>
+      </c>
+      <c r="B551" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C551" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D551" t="s">
         <v>2138</v>
       </c>
-      <c r="B551" t="s">
+      <c r="E551" s="2" t="s">
         <v>2139</v>
       </c>
-      <c r="C551" t="s">
+      <c r="F551" s="2" t="s">
         <v>2140</v>
-      </c>
-[...7 lines deleted...]
-        <v>2143</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="B552" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="C552" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D552" t="s">
         <v>2144</v>
       </c>
-      <c r="D552" t="s">
+      <c r="E552" s="2" t="s">
         <v>2145</v>
       </c>
-      <c r="E552" s="2" t="s">
+      <c r="F552" s="2" t="s">
         <v>2146</v>
-      </c>
-[...1 lines deleted...]
-        <v>2147</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="B553" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="C553" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D553" t="s">
         <v>2148</v>
       </c>
-      <c r="D553" t="s">
+      <c r="E553" s="2" t="s">
         <v>2149</v>
       </c>
-      <c r="E553" s="2" t="s">
+      <c r="F553" s="2" t="s">
         <v>2150</v>
-      </c>
-[...1 lines deleted...]
-        <v>2151</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="B554" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="C554" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D554" t="s">
         <v>2152</v>
       </c>
-      <c r="D554" t="s">
+      <c r="E554" s="2" t="s">
         <v>2153</v>
       </c>
-      <c r="E554" s="2" t="s">
+      <c r="F554" s="2" t="s">
         <v>2154</v>
-      </c>
-[...1 lines deleted...]
-        <v>2155</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="B555" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="C555" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D555" t="s">
         <v>2156</v>
       </c>
-      <c r="D555" t="s">
+      <c r="E555" s="2" t="s">
         <v>2157</v>
       </c>
-      <c r="E555" s="2" t="s">
+      <c r="F555" s="2" t="s">
         <v>2158</v>
-      </c>
-[...1 lines deleted...]
-        <v>2159</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="B556" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="C556" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D556" t="s">
         <v>2160</v>
       </c>
-      <c r="D556" t="s">
+      <c r="E556" s="2" t="s">
         <v>2161</v>
       </c>
-      <c r="E556" s="2" t="s">
+      <c r="F556" s="2" t="s">
         <v>2162</v>
-      </c>
-[...1 lines deleted...]
-        <v>2163</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="B557" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="C557" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D557" t="s">
         <v>2164</v>
       </c>
-      <c r="D557" t="s">
+      <c r="E557" s="2" t="s">
         <v>2165</v>
       </c>
-      <c r="E557" s="2" t="s">
+      <c r="F557" s="2" t="s">
         <v>2166</v>
-      </c>
-[...1 lines deleted...]
-        <v>2167</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="B558" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="C558" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D558" t="s">
         <v>2168</v>
       </c>
-      <c r="D558" t="s">
+      <c r="E558" s="2" t="s">
         <v>2169</v>
       </c>
-      <c r="E558" s="2" t="s">
+      <c r="F558" s="2" t="s">
         <v>2170</v>
-      </c>
-[...1 lines deleted...]
-        <v>2171</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="B559" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="C559" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D559" t="s">
         <v>2172</v>
       </c>
-      <c r="D559" t="s">
+      <c r="E559" s="2" t="s">
         <v>2173</v>
       </c>
-      <c r="E559" s="2" t="s">
+      <c r="F559" s="2" t="s">
         <v>2174</v>
-      </c>
-[...1 lines deleted...]
-        <v>2175</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="B560" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="C560" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D560" t="s">
         <v>2176</v>
       </c>
-      <c r="D560" t="s">
+      <c r="E560" s="2" t="s">
         <v>2177</v>
       </c>
-      <c r="E560" s="2" t="s">
+      <c r="F560" s="2" t="s">
         <v>2178</v>
-      </c>
-[...1 lines deleted...]
-        <v>2179</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="B561" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="C561" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D561" t="s">
         <v>2180</v>
       </c>
-      <c r="D561" t="s">
+      <c r="E561" s="2" t="s">
         <v>2181</v>
       </c>
-      <c r="E561" s="2" t="s">
+      <c r="F561" s="2" t="s">
         <v>2182</v>
-      </c>
-[...1 lines deleted...]
-        <v>2183</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="B562" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="C562" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D562" t="s">
         <v>2184</v>
       </c>
-      <c r="D562" t="s">
+      <c r="E562" s="2" t="s">
         <v>2185</v>
       </c>
-      <c r="E562" s="2" t="s">
+      <c r="F562" s="2" t="s">
         <v>2186</v>
-      </c>
-[...1 lines deleted...]
-        <v>2187</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="B563" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="C563" t="s">
-        <v>571</v>
+        <v>2187</v>
       </c>
       <c r="D563" t="s">
-        <v>572</v>
+        <v>2188</v>
       </c>
       <c r="E563" s="2" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
       <c r="F563" s="2" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="B564" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="C564" t="s">
-        <v>2190</v>
+        <v>571</v>
       </c>
       <c r="D564" t="s">
+        <v>572</v>
+      </c>
+      <c r="E564" s="2" t="s">
         <v>2191</v>
       </c>
-      <c r="E564" s="2" t="s">
+      <c r="F564" s="2" t="s">
         <v>2192</v>
-      </c>
-[...1 lines deleted...]
-        <v>2193</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="B565" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="C565" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D565" t="s">
         <v>2194</v>
       </c>
-      <c r="D565" t="s">
+      <c r="E565" s="2" t="s">
         <v>2195</v>
       </c>
-      <c r="E565" s="2" t="s">
+      <c r="F565" s="2" t="s">
         <v>2196</v>
-      </c>
-[...1 lines deleted...]
-        <v>2197</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="B566" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="C566" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D566" t="s">
         <v>2198</v>
       </c>
-      <c r="D566" t="s">
+      <c r="E566" s="2" t="s">
         <v>2199</v>
       </c>
-      <c r="E566" s="2" t="s">
+      <c r="F566" s="2" t="s">
         <v>2200</v>
-      </c>
-[...1 lines deleted...]
-        <v>2201</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="B567" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="C567" t="s">
+        <v>2201</v>
+      </c>
+      <c r="D567" t="s">
         <v>2202</v>
       </c>
-      <c r="D567" t="s">
+      <c r="E567" s="2" t="s">
         <v>2203</v>
       </c>
-      <c r="E567" s="2" t="s">
+      <c r="F567" s="2" t="s">
         <v>2204</v>
-      </c>
-[...1 lines deleted...]
-        <v>2205</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="B568" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="C568" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D568" t="s">
         <v>2206</v>
       </c>
-      <c r="D568" t="s">
+      <c r="E568" s="2" t="s">
         <v>2207</v>
       </c>
-      <c r="E568" s="2" t="s">
+      <c r="F568" s="2" t="s">
         <v>2208</v>
-      </c>
-[...1 lines deleted...]
-        <v>2209</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B569" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C569" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D569" t="s">
         <v>2210</v>
       </c>
-      <c r="B569" t="s">
+      <c r="E569" s="2" t="s">
         <v>2211</v>
       </c>
-      <c r="C569" t="s">
+      <c r="F569" s="2" t="s">
         <v>2212</v>
-      </c>
-[...7 lines deleted...]
-        <v>2215</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
-        <v>2210</v>
+        <v>2213</v>
       </c>
       <c r="B570" t="s">
-        <v>2211</v>
+        <v>2214</v>
       </c>
       <c r="C570" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D570" t="s">
         <v>2216</v>
       </c>
-      <c r="D570" t="s">
+      <c r="E570" s="2" t="s">
         <v>2217</v>
       </c>
-      <c r="E570" s="2" t="s">
+      <c r="F570" s="2" t="s">
         <v>2218</v>
-      </c>
-[...1 lines deleted...]
-        <v>2219</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
-        <v>2210</v>
+        <v>2213</v>
       </c>
       <c r="B571" t="s">
-        <v>2211</v>
+        <v>2214</v>
       </c>
       <c r="C571" t="s">
-        <v>886</v>
+        <v>2219</v>
       </c>
       <c r="D571" t="s">
-        <v>887</v>
+        <v>2220</v>
       </c>
       <c r="E571" s="2" t="s">
-        <v>888</v>
+        <v>2221</v>
       </c>
       <c r="F571" s="2" t="s">
-        <v>2220</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
-        <v>2210</v>
+        <v>2213</v>
       </c>
       <c r="B572" t="s">
-        <v>2211</v>
+        <v>2214</v>
       </c>
       <c r="C572" t="s">
-        <v>2221</v>
+        <v>889</v>
       </c>
       <c r="D572" t="s">
-        <v>2222</v>
+        <v>890</v>
       </c>
       <c r="E572" s="2" t="s">
+        <v>891</v>
+      </c>
+      <c r="F572" s="2" t="s">
         <v>2223</v>
-      </c>
-[...1 lines deleted...]
-        <v>2224</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
+        <v>2213</v>
+      </c>
+      <c r="B573" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C573" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D573" t="s">
         <v>2225</v>
       </c>
-      <c r="B573" t="s">
+      <c r="E573" s="2" t="s">
         <v>2226</v>
       </c>
-      <c r="C573" t="s">
+      <c r="F573" s="2" t="s">
         <v>2227</v>
-      </c>
-[...7 lines deleted...]
-        <v>2230</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
-        <v>2225</v>
+        <v>2228</v>
       </c>
       <c r="B574" t="s">
-        <v>2226</v>
+        <v>2229</v>
       </c>
       <c r="C574" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D574" t="s">
         <v>2231</v>
       </c>
-      <c r="D574" t="s">
+      <c r="E574" s="2" t="s">
         <v>2232</v>
       </c>
-      <c r="E574" s="2" t="s">
+      <c r="F574" s="2" t="s">
         <v>2233</v>
-      </c>
-[...1 lines deleted...]
-        <v>2234</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
-        <v>2225</v>
+        <v>2228</v>
       </c>
       <c r="B575" t="s">
-        <v>2226</v>
+        <v>2229</v>
       </c>
       <c r="C575" t="s">
+        <v>2234</v>
+      </c>
+      <c r="D575" t="s">
         <v>2235</v>
       </c>
-      <c r="D575" t="s">
+      <c r="E575" s="2" t="s">
         <v>2236</v>
       </c>
-      <c r="E575" s="2" t="s">
+      <c r="F575" s="2" t="s">
         <v>2237</v>
-      </c>
-[...1 lines deleted...]
-        <v>2238</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
-        <v>2225</v>
+        <v>2228</v>
       </c>
       <c r="B576" t="s">
-        <v>2226</v>
+        <v>2229</v>
       </c>
       <c r="C576" t="s">
+        <v>2238</v>
+      </c>
+      <c r="D576" t="s">
         <v>2239</v>
       </c>
-      <c r="D576" t="s">
+      <c r="E576" s="2" t="s">
         <v>2240</v>
       </c>
-      <c r="E576" s="2" t="s">
+      <c r="F576" s="2" t="s">
         <v>2241</v>
-      </c>
-[...1 lines deleted...]
-        <v>2242</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
-        <v>2225</v>
+        <v>2228</v>
       </c>
       <c r="B577" t="s">
-        <v>2226</v>
+        <v>2229</v>
       </c>
       <c r="C577" t="s">
+        <v>2242</v>
+      </c>
+      <c r="D577" t="s">
         <v>2243</v>
       </c>
-      <c r="D577" t="s">
+      <c r="E577" s="2" t="s">
         <v>2244</v>
       </c>
-      <c r="E577" s="2" t="s">
+      <c r="F577" s="2" t="s">
         <v>2245</v>
-      </c>
-[...1 lines deleted...]
-        <v>2246</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
-        <v>2225</v>
+        <v>2228</v>
       </c>
       <c r="B578" t="s">
-        <v>2226</v>
+        <v>2229</v>
       </c>
       <c r="C578" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D578" t="s">
         <v>2247</v>
       </c>
-      <c r="D578" t="s">
+      <c r="E578" s="2" t="s">
         <v>2248</v>
       </c>
-      <c r="E578" s="2" t="s">
+      <c r="F578" s="2" t="s">
         <v>2249</v>
-      </c>
-[...1 lines deleted...]
-        <v>2250</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>2225</v>
+        <v>2228</v>
       </c>
       <c r="B579" t="s">
-        <v>2226</v>
+        <v>2229</v>
       </c>
       <c r="C579" t="s">
+        <v>2250</v>
+      </c>
+      <c r="D579" t="s">
         <v>2251</v>
       </c>
-      <c r="D579" t="s">
+      <c r="E579" s="2" t="s">
         <v>2252</v>
       </c>
-      <c r="E579" s="2" t="s">
+      <c r="F579" s="2" t="s">
         <v>2253</v>
-      </c>
-[...1 lines deleted...]
-        <v>2254</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>2225</v>
+        <v>2228</v>
       </c>
       <c r="B580" t="s">
-        <v>2226</v>
+        <v>2229</v>
       </c>
       <c r="C580" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D580" t="s">
         <v>2255</v>
       </c>
-      <c r="D580" t="s">
+      <c r="E580" s="2" t="s">
         <v>2256</v>
       </c>
-      <c r="E580" s="2" t="s">
+      <c r="F580" s="2" t="s">
         <v>2257</v>
-      </c>
-[...1 lines deleted...]
-        <v>2258</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
-        <v>2225</v>
+        <v>2228</v>
       </c>
       <c r="B581" t="s">
-        <v>2226</v>
+        <v>2229</v>
       </c>
       <c r="C581" t="s">
+        <v>2258</v>
+      </c>
+      <c r="D581" t="s">
         <v>2259</v>
       </c>
-      <c r="D581" t="s">
+      <c r="E581" s="2" t="s">
         <v>2260</v>
       </c>
-      <c r="E581" s="2" t="s">
+      <c r="F581" s="2" t="s">
         <v>2261</v>
-      </c>
-[...1 lines deleted...]
-        <v>2262</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>2225</v>
+        <v>2228</v>
       </c>
       <c r="B582" t="s">
-        <v>2226</v>
+        <v>2229</v>
       </c>
       <c r="C582" t="s">
+        <v>2262</v>
+      </c>
+      <c r="D582" t="s">
         <v>2263</v>
       </c>
-      <c r="D582" t="s">
+      <c r="E582" s="2" t="s">
         <v>2264</v>
       </c>
-      <c r="E582" s="2" t="s">
+      <c r="F582" s="2" t="s">
         <v>2265</v>
-      </c>
-[...1 lines deleted...]
-        <v>2266</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>2225</v>
+        <v>2228</v>
       </c>
       <c r="B583" t="s">
-        <v>2226</v>
+        <v>2229</v>
       </c>
       <c r="C583" t="s">
+        <v>2266</v>
+      </c>
+      <c r="D583" t="s">
         <v>2267</v>
       </c>
-      <c r="D583" t="s">
+      <c r="E583" s="2" t="s">
         <v>2268</v>
       </c>
-      <c r="E583" s="2" t="s">
+      <c r="F583" s="2" t="s">
         <v>2269</v>
-      </c>
-[...1 lines deleted...]
-        <v>2270</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>2225</v>
+        <v>2228</v>
       </c>
       <c r="B584" t="s">
-        <v>2226</v>
+        <v>2229</v>
       </c>
       <c r="C584" t="s">
-        <v>902</v>
+        <v>2270</v>
       </c>
       <c r="D584" t="s">
-        <v>903</v>
+        <v>2271</v>
       </c>
       <c r="E584" s="2" t="s">
-        <v>2271</v>
+        <v>2272</v>
       </c>
       <c r="F584" s="2" t="s">
-        <v>2272</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
-        <v>2225</v>
+        <v>2228</v>
       </c>
       <c r="B585" t="s">
-        <v>2226</v>
+        <v>2229</v>
       </c>
       <c r="C585" t="s">
-        <v>2273</v>
+        <v>905</v>
       </c>
       <c r="D585" t="s">
+        <v>906</v>
+      </c>
+      <c r="E585" s="2" t="s">
         <v>2274</v>
       </c>
-      <c r="E585" s="2" t="s">
+      <c r="F585" s="2" t="s">
         <v>2275</v>
-      </c>
-[...1 lines deleted...]
-        <v>2276</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
-        <v>2225</v>
+        <v>2228</v>
       </c>
       <c r="B586" t="s">
-        <v>2226</v>
+        <v>2229</v>
       </c>
       <c r="C586" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D586" t="s">
         <v>2277</v>
       </c>
-      <c r="D586" t="s">
+      <c r="E586" s="2" t="s">
         <v>2278</v>
       </c>
-      <c r="E586" s="2" t="s">
+      <c r="F586" s="2" t="s">
         <v>2279</v>
-      </c>
-[...1 lines deleted...]
-        <v>2280</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
-        <v>2225</v>
+        <v>2228</v>
       </c>
       <c r="B587" t="s">
-        <v>2226</v>
+        <v>2229</v>
       </c>
       <c r="C587" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D587" t="s">
         <v>2281</v>
       </c>
-      <c r="D587" t="s">
+      <c r="E587" s="2" t="s">
         <v>2282</v>
       </c>
-      <c r="E587" s="2" t="s">
+      <c r="F587" s="2" t="s">
         <v>2283</v>
-      </c>
-[...1 lines deleted...]
-        <v>2284</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
-        <v>2225</v>
+        <v>2228</v>
       </c>
       <c r="B588" t="s">
-        <v>2226</v>
+        <v>2229</v>
       </c>
       <c r="C588" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D588" t="s">
         <v>2285</v>
       </c>
-      <c r="D588" t="s">
+      <c r="E588" s="2" t="s">
         <v>2286</v>
       </c>
-      <c r="E588" s="2" t="s">
+      <c r="F588" s="2" t="s">
         <v>2287</v>
-      </c>
-[...1 lines deleted...]
-        <v>2288</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
-        <v>2225</v>
+        <v>2228</v>
       </c>
       <c r="B589" t="s">
-        <v>2226</v>
+        <v>2229</v>
       </c>
       <c r="C589" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D589" t="s">
         <v>2289</v>
       </c>
-      <c r="D589" t="s">
+      <c r="E589" s="2" t="s">
         <v>2290</v>
       </c>
-      <c r="E589" s="2" t="s">
+      <c r="F589" s="2" t="s">
         <v>2291</v>
-      </c>
-[...1 lines deleted...]
-        <v>2292</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B590" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C590" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D590" t="s">
         <v>2293</v>
       </c>
-      <c r="B590" t="s">
+      <c r="E590" s="2" t="s">
         <v>2294</v>
       </c>
-      <c r="C590" t="s">
+      <c r="F590" s="2" t="s">
         <v>2295</v>
-      </c>
-[...7 lines deleted...]
-        <v>2298</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
-        <v>2293</v>
+        <v>2296</v>
       </c>
       <c r="B591" t="s">
-        <v>2294</v>
+        <v>2297</v>
       </c>
       <c r="C591" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D591" t="s">
         <v>2299</v>
       </c>
-      <c r="D591" t="s">
+      <c r="E591" s="2" t="s">
         <v>2300</v>
       </c>
-      <c r="E591" s="2" t="s">
+      <c r="F591" s="2" t="s">
         <v>2301</v>
-      </c>
-[...1 lines deleted...]
-        <v>2302</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
-        <v>2293</v>
+        <v>2296</v>
       </c>
       <c r="B592" t="s">
-        <v>2294</v>
+        <v>2297</v>
       </c>
       <c r="C592" t="s">
+        <v>2302</v>
+      </c>
+      <c r="D592" t="s">
         <v>2303</v>
       </c>
-      <c r="D592" t="s">
+      <c r="E592" s="2" t="s">
         <v>2304</v>
       </c>
-      <c r="E592" s="2" t="s">
+      <c r="F592" s="2" t="s">
         <v>2305</v>
-      </c>
-[...1 lines deleted...]
-        <v>2306</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
-        <v>2293</v>
+        <v>2296</v>
       </c>
       <c r="B593" t="s">
-        <v>2294</v>
+        <v>2297</v>
       </c>
       <c r="C593" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D593" t="s">
         <v>2307</v>
       </c>
-      <c r="D593" t="s">
+      <c r="E593" s="2" t="s">
         <v>2308</v>
       </c>
-      <c r="E593" s="2" t="s">
+      <c r="F593" s="2" t="s">
         <v>2309</v>
-      </c>
-[...1 lines deleted...]
-        <v>2310</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
-        <v>2293</v>
+        <v>2296</v>
       </c>
       <c r="B594" t="s">
-        <v>2294</v>
+        <v>2297</v>
       </c>
       <c r="C594" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D594" t="s">
         <v>2311</v>
       </c>
-      <c r="D594" t="s">
+      <c r="E594" s="2" t="s">
         <v>2312</v>
       </c>
-      <c r="E594" s="2" t="s">
+      <c r="F594" s="2" t="s">
         <v>2313</v>
-      </c>
-[...1 lines deleted...]
-        <v>2314</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
-        <v>2293</v>
+        <v>2296</v>
       </c>
       <c r="B595" t="s">
-        <v>2294</v>
+        <v>2297</v>
       </c>
       <c r="C595" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D595" t="s">
         <v>2315</v>
       </c>
-      <c r="D595" t="s">
+      <c r="E595" s="2" t="s">
         <v>2316</v>
       </c>
-      <c r="E595" s="2" t="s">
+      <c r="F595" s="2" t="s">
         <v>2317</v>
-      </c>
-[...1 lines deleted...]
-        <v>2318</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B596" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D596" t="s">
         <v>2319</v>
       </c>
-      <c r="B596" t="s">
+      <c r="E596" s="2" t="s">
         <v>2320</v>
       </c>
-      <c r="C596" t="s">
+      <c r="F596" s="2" t="s">
         <v>2321</v>
-      </c>
-[...7 lines deleted...]
-        <v>2324</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B597" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="C597" t="s">
+        <v>2324</v>
+      </c>
+      <c r="D597" t="s">
         <v>2325</v>
-      </c>
-[...1 lines deleted...]
-        <v>1414</v>
       </c>
       <c r="E597" s="2" t="s">
         <v>2326</v>
       </c>
       <c r="F597" s="2" t="s">
         <v>2327</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B598" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="C598" t="s">
         <v>2328</v>
       </c>
       <c r="D598" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E598" s="2" t="s">
         <v>2329</v>
       </c>
-      <c r="E598" s="2" t="s">
+      <c r="F598" s="2" t="s">
         <v>2330</v>
-      </c>
-[...1 lines deleted...]
-        <v>2331</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B599" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="C599" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D599" t="s">
         <v>2332</v>
       </c>
-      <c r="D599" t="s">
+      <c r="E599" s="2" t="s">
         <v>2333</v>
       </c>
-      <c r="E599" s="2" t="s">
+      <c r="F599" s="2" t="s">
         <v>2334</v>
-      </c>
-[...1 lines deleted...]
-        <v>2335</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B600" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="C600" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D600" t="s">
         <v>2336</v>
       </c>
-      <c r="D600" t="s">
+      <c r="E600" s="2" t="s">
         <v>2337</v>
       </c>
-      <c r="E600" s="2" t="s">
+      <c r="F600" s="2" t="s">
         <v>2338</v>
-      </c>
-[...1 lines deleted...]
-        <v>2339</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B601" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="C601" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D601" t="s">
         <v>2340</v>
       </c>
-      <c r="D601" t="s">
+      <c r="E601" s="2" t="s">
         <v>2341</v>
       </c>
-      <c r="E601" s="2" t="s">
+      <c r="F601" s="2" t="s">
         <v>2342</v>
-      </c>
-[...1 lines deleted...]
-        <v>2343</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B602" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="C602" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D602" t="s">
         <v>2344</v>
       </c>
-      <c r="D602" t="s">
+      <c r="E602" s="2" t="s">
         <v>2345</v>
       </c>
-      <c r="E602" s="2" t="s">
+      <c r="F602" s="2" t="s">
         <v>2346</v>
-      </c>
-[...1 lines deleted...]
-        <v>2347</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B603" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="C603" t="s">
+        <v>2347</v>
+      </c>
+      <c r="D603" t="s">
         <v>2348</v>
       </c>
-      <c r="D603" t="s">
+      <c r="E603" s="2" t="s">
         <v>2349</v>
       </c>
-      <c r="E603" s="2" t="s">
+      <c r="F603" s="2" t="s">
         <v>2350</v>
-      </c>
-[...1 lines deleted...]
-        <v>2351</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B604" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="C604" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D604" t="s">
         <v>2352</v>
       </c>
-      <c r="D604" t="s">
+      <c r="E604" s="2" t="s">
         <v>2353</v>
       </c>
-      <c r="E604" s="2" t="s">
+      <c r="F604" s="2" t="s">
         <v>2354</v>
-      </c>
-[...1 lines deleted...]
-        <v>2355</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B605" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="C605" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D605" t="s">
         <v>2356</v>
       </c>
-      <c r="D605" t="s">
+      <c r="E605" s="2" t="s">
         <v>2357</v>
       </c>
-      <c r="E605" s="2" t="s">
+      <c r="F605" s="2" t="s">
         <v>2358</v>
-      </c>
-[...1 lines deleted...]
-        <v>2359</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B606" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="C606" t="s">
+        <v>2359</v>
+      </c>
+      <c r="D606" t="s">
         <v>2360</v>
       </c>
-      <c r="D606" t="s">
+      <c r="E606" s="2" t="s">
         <v>2361</v>
       </c>
-      <c r="E606" s="2" t="s">
+      <c r="F606" s="2" t="s">
         <v>2362</v>
-      </c>
-[...1 lines deleted...]
-        <v>2363</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B607" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="C607" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D607" t="s">
         <v>2364</v>
       </c>
-      <c r="D607" t="s">
+      <c r="E607" s="2" t="s">
         <v>2365</v>
       </c>
-      <c r="E607" s="2" t="s">
+      <c r="F607" s="2" t="s">
         <v>2366</v>
-      </c>
-[...1 lines deleted...]
-        <v>2367</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B608" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="C608" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D608" t="s">
         <v>2368</v>
-      </c>
-[...1 lines deleted...]
-        <v>1483</v>
       </c>
       <c r="E608" s="2" t="s">
         <v>2369</v>
       </c>
       <c r="F608" s="2" t="s">
         <v>2370</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B609" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="C609" t="s">
         <v>2371</v>
       </c>
       <c r="D609" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E609" s="2" t="s">
         <v>2372</v>
       </c>
-      <c r="E609" s="2" t="s">
+      <c r="F609" s="2" t="s">
         <v>2373</v>
-      </c>
-[...1 lines deleted...]
-        <v>2374</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B610" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="C610" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D610" t="s">
         <v>2375</v>
-      </c>
-[...1 lines deleted...]
-        <v>1522</v>
       </c>
       <c r="E610" s="2" t="s">
         <v>2376</v>
       </c>
       <c r="F610" s="2" t="s">
         <v>2377</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B611" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="C611" t="s">
         <v>2378</v>
       </c>
       <c r="D611" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E611" s="2" t="s">
         <v>2379</v>
       </c>
-      <c r="E611" s="2" t="s">
+      <c r="F611" s="2" t="s">
         <v>2380</v>
-      </c>
-[...1 lines deleted...]
-        <v>2381</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B612" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="C612" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D612" t="s">
         <v>2382</v>
       </c>
-      <c r="D612" t="s">
+      <c r="E612" s="2" t="s">
         <v>2383</v>
       </c>
-      <c r="E612" s="2" t="s">
+      <c r="F612" s="2" t="s">
         <v>2384</v>
-      </c>
-[...1 lines deleted...]
-        <v>2385</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B613" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="C613" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D613" t="s">
         <v>2386</v>
       </c>
-      <c r="D613" t="s">
+      <c r="E613" s="2" t="s">
         <v>2387</v>
       </c>
-      <c r="E613" s="2" t="s">
+      <c r="F613" s="2" t="s">
         <v>2388</v>
-      </c>
-[...1 lines deleted...]
-        <v>2389</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B614" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="C614" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D614" t="s">
         <v>2390</v>
       </c>
-      <c r="D614" t="s">
+      <c r="E614" s="2" t="s">
         <v>2391</v>
       </c>
-      <c r="E614" s="2" t="s">
+      <c r="F614" s="2" t="s">
         <v>2392</v>
-      </c>
-[...1 lines deleted...]
-        <v>2393</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B615" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="C615" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D615" t="s">
         <v>2394</v>
       </c>
-      <c r="D615" t="s">
+      <c r="E615" s="2" t="s">
         <v>2395</v>
       </c>
-      <c r="E615" s="2" t="s">
+      <c r="F615" s="2" t="s">
         <v>2396</v>
-      </c>
-[...1 lines deleted...]
-        <v>2397</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
-        <v>2319</v>
+        <v>2322</v>
       </c>
       <c r="B616" t="s">
-        <v>2320</v>
+        <v>2323</v>
       </c>
       <c r="C616" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D616" t="s">
         <v>2398</v>
       </c>
-      <c r="D616" t="s">
+      <c r="E616" s="2" t="s">
         <v>2399</v>
       </c>
-      <c r="E616" s="2" t="s">
+      <c r="F616" s="2" t="s">
         <v>2400</v>
-      </c>
-[...1 lines deleted...]
-        <v>2401</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B617" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C617" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D617" t="s">
         <v>2402</v>
       </c>
-      <c r="B617" t="s">
+      <c r="E617" s="2" t="s">
         <v>2403</v>
       </c>
-      <c r="C617" t="s">
+      <c r="F617" s="2" t="s">
         <v>2404</v>
-      </c>
-[...7 lines deleted...]
-        <v>2407</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B618" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C618" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D618" t="s">
         <v>2408</v>
       </c>
-      <c r="D618" t="s">
+      <c r="E618" s="2" t="s">
         <v>2409</v>
       </c>
-      <c r="E618" s="2" t="s">
+      <c r="F618" s="2" t="s">
         <v>2410</v>
-      </c>
-[...1 lines deleted...]
-        <v>2411</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B619" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C619" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D619" t="s">
         <v>2412</v>
       </c>
-      <c r="D619" t="s">
+      <c r="E619" s="2" t="s">
         <v>2413</v>
       </c>
-      <c r="E619" s="2" t="s">
+      <c r="F619" s="2" t="s">
         <v>2414</v>
-      </c>
-[...1 lines deleted...]
-        <v>2415</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B620" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C620" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D620" t="s">
         <v>2416</v>
       </c>
-      <c r="D620" t="s">
+      <c r="E620" s="2" t="s">
         <v>2417</v>
       </c>
-      <c r="E620" s="2" t="s">
+      <c r="F620" s="2" t="s">
         <v>2418</v>
-      </c>
-[...1 lines deleted...]
-        <v>2419</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B621" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C621" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D621" t="s">
         <v>2420</v>
       </c>
-      <c r="D621" t="s">
+      <c r="E621" s="2" t="s">
         <v>2421</v>
       </c>
-      <c r="E621" s="2" t="s">
+      <c r="F621" s="2" t="s">
         <v>2422</v>
-      </c>
-[...1 lines deleted...]
-        <v>2423</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B622" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C622" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D622" t="s">
         <v>2424</v>
       </c>
-      <c r="D622" t="s">
+      <c r="E622" s="2" t="s">
         <v>2425</v>
       </c>
-      <c r="E622" s="2" t="s">
+      <c r="F622" s="2" t="s">
         <v>2426</v>
-      </c>
-[...1 lines deleted...]
-        <v>2427</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B623" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C623" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D623" t="s">
         <v>2428</v>
       </c>
-      <c r="D623" t="s">
+      <c r="E623" s="2" t="s">
         <v>2429</v>
       </c>
-      <c r="E623" s="2" t="s">
+      <c r="F623" s="2" t="s">
         <v>2430</v>
-      </c>
-[...1 lines deleted...]
-        <v>2431</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B624" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C624" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D624" t="s">
         <v>2432</v>
       </c>
-      <c r="D624" t="s">
+      <c r="E624" s="2" t="s">
         <v>2433</v>
       </c>
-      <c r="E624" s="2" t="s">
+      <c r="F624" s="2" t="s">
         <v>2434</v>
-      </c>
-[...1 lines deleted...]
-        <v>2435</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B625" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C625" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D625" t="s">
         <v>2436</v>
       </c>
-      <c r="D625" t="s">
+      <c r="E625" s="2" t="s">
         <v>2437</v>
       </c>
-      <c r="E625" s="2" t="s">
+      <c r="F625" s="2" t="s">
         <v>2438</v>
-      </c>
-[...1 lines deleted...]
-        <v>2439</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B626" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C626" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D626" t="s">
         <v>2440</v>
       </c>
-      <c r="D626" t="s">
+      <c r="E626" s="2" t="s">
         <v>2441</v>
       </c>
-      <c r="E626" s="2" t="s">
+      <c r="F626" s="2" t="s">
         <v>2442</v>
-      </c>
-[...1 lines deleted...]
-        <v>2443</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B627" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C627" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D627" t="s">
         <v>2444</v>
       </c>
-      <c r="D627" t="s">
+      <c r="E627" s="2" t="s">
         <v>2445</v>
       </c>
-      <c r="E627" s="2" t="s">
+      <c r="F627" s="2" t="s">
         <v>2446</v>
-      </c>
-[...1 lines deleted...]
-        <v>2447</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B628" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C628" t="s">
+        <v>2447</v>
+      </c>
+      <c r="D628" t="s">
         <v>2448</v>
       </c>
-      <c r="D628" t="s">
+      <c r="E628" s="2" t="s">
         <v>2449</v>
       </c>
-      <c r="E628" s="2" t="s">
+      <c r="F628" s="2" t="s">
         <v>2450</v>
-      </c>
-[...1 lines deleted...]
-        <v>2451</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B629" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C629" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D629" t="s">
         <v>2452</v>
       </c>
-      <c r="D629" t="s">
+      <c r="E629" s="2" t="s">
         <v>2453</v>
       </c>
-      <c r="E629" s="2" t="s">
+      <c r="F629" s="2" t="s">
         <v>2454</v>
-      </c>
-[...1 lines deleted...]
-        <v>2455</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B630" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C630" t="s">
+        <v>2455</v>
+      </c>
+      <c r="D630" t="s">
         <v>2456</v>
       </c>
-      <c r="D630" t="s">
+      <c r="E630" s="2" t="s">
         <v>2457</v>
       </c>
-      <c r="E630" s="2" t="s">
+      <c r="F630" s="2" t="s">
         <v>2458</v>
-      </c>
-[...1 lines deleted...]
-        <v>2459</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B631" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C631" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D631" t="s">
         <v>2460</v>
       </c>
-      <c r="D631" t="s">
+      <c r="E631" s="2" t="s">
         <v>2461</v>
       </c>
-      <c r="E631" s="2" t="s">
+      <c r="F631" s="2" t="s">
         <v>2462</v>
-      </c>
-[...1 lines deleted...]
-        <v>2463</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B632" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C632" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D632" t="s">
         <v>2464</v>
       </c>
-      <c r="D632" t="s">
+      <c r="E632" s="2" t="s">
         <v>2465</v>
       </c>
-      <c r="E632" s="2" t="s">
+      <c r="F632" s="2" t="s">
         <v>2466</v>
-      </c>
-[...1 lines deleted...]
-        <v>2467</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B633" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C633" t="s">
+        <v>2467</v>
+      </c>
+      <c r="D633" t="s">
         <v>2468</v>
       </c>
-      <c r="D633" t="s">
+      <c r="E633" s="2" t="s">
         <v>2469</v>
       </c>
-      <c r="E633" s="2" t="s">
+      <c r="F633" s="2" t="s">
         <v>2470</v>
-      </c>
-[...1 lines deleted...]
-        <v>2471</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B634" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C634" t="s">
+        <v>2471</v>
+      </c>
+      <c r="D634" t="s">
         <v>2472</v>
       </c>
-      <c r="D634" t="s">
+      <c r="E634" s="2" t="s">
         <v>2473</v>
       </c>
-      <c r="E634" s="2" t="s">
+      <c r="F634" s="2" t="s">
         <v>2474</v>
-      </c>
-[...1 lines deleted...]
-        <v>2475</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B635" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C635" t="s">
-        <v>62</v>
+        <v>2475</v>
       </c>
       <c r="D635" t="s">
-        <v>63</v>
+        <v>2476</v>
       </c>
       <c r="E635" s="2" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
       <c r="F635" s="2" t="s">
-        <v>2477</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B636" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C636" t="s">
-        <v>2478</v>
+        <v>62</v>
       </c>
       <c r="D636" t="s">
+        <v>63</v>
+      </c>
+      <c r="E636" s="2" t="s">
         <v>2479</v>
       </c>
-      <c r="E636" s="2" t="s">
+      <c r="F636" s="2" t="s">
         <v>2480</v>
-      </c>
-[...1 lines deleted...]
-        <v>2481</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B637" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C637" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D637" t="s">
         <v>2482</v>
       </c>
-      <c r="D637" t="s">
+      <c r="E637" s="2" t="s">
         <v>2483</v>
       </c>
-      <c r="E637" s="2" t="s">
+      <c r="F637" s="2" t="s">
         <v>2484</v>
-      </c>
-[...1 lines deleted...]
-        <v>2485</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B638" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C638" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D638" t="s">
         <v>2486</v>
       </c>
-      <c r="D638" t="s">
+      <c r="E638" s="2" t="s">
         <v>2487</v>
       </c>
-      <c r="E638" s="2" t="s">
+      <c r="F638" s="2" t="s">
         <v>2488</v>
-      </c>
-[...1 lines deleted...]
-        <v>2489</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B639" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C639" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D639" t="s">
         <v>2490</v>
       </c>
-      <c r="D639" t="s">
+      <c r="E639" s="2" t="s">
         <v>2491</v>
       </c>
-      <c r="E639" s="2" t="s">
+      <c r="F639" s="2" t="s">
         <v>2492</v>
-      </c>
-[...1 lines deleted...]
-        <v>2493</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B640" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C640" t="s">
+        <v>2493</v>
+      </c>
+      <c r="D640" t="s">
         <v>2494</v>
       </c>
-      <c r="D640" t="s">
+      <c r="E640" s="2" t="s">
         <v>2495</v>
       </c>
-      <c r="E640" s="2" t="s">
+      <c r="F640" s="2" t="s">
         <v>2496</v>
-      </c>
-[...1 lines deleted...]
-        <v>2497</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="B641" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="C641" t="s">
+        <v>2497</v>
+      </c>
+      <c r="D641" t="s">
         <v>2498</v>
       </c>
-      <c r="D641" t="s">
+      <c r="E641" s="2" t="s">
         <v>2499</v>
       </c>
-      <c r="E641" s="2" t="s">
+      <c r="F641" s="2" t="s">
         <v>2500</v>
-      </c>
-[...1 lines deleted...]
-        <v>2501</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
+        <v>2405</v>
+      </c>
+      <c r="B642" t="s">
+        <v>2406</v>
+      </c>
+      <c r="C642" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D642" t="s">
         <v>2502</v>
       </c>
-      <c r="B642" t="s">
+      <c r="E642" s="2" t="s">
         <v>2503</v>
       </c>
-      <c r="C642" t="s">
+      <c r="F642" s="2" t="s">
         <v>2504</v>
-      </c>
-[...7 lines deleted...]
-        <v>2507</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>2502</v>
+        <v>2505</v>
       </c>
       <c r="B643" t="s">
-        <v>2503</v>
+        <v>2506</v>
       </c>
       <c r="C643" t="s">
-        <v>1313</v>
+        <v>2507</v>
       </c>
       <c r="D643" t="s">
-        <v>1314</v>
+        <v>2508</v>
       </c>
       <c r="E643" s="2" t="s">
-        <v>2508</v>
+        <v>2509</v>
       </c>
       <c r="F643" s="2" t="s">
-        <v>2509</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>2502</v>
+        <v>2505</v>
       </c>
       <c r="B644" t="s">
-        <v>2503</v>
+        <v>2506</v>
       </c>
       <c r="C644" t="s">
-        <v>2510</v>
+        <v>1316</v>
       </c>
       <c r="D644" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E644" s="2" t="s">
         <v>2511</v>
       </c>
-      <c r="E644" s="2" t="s">
+      <c r="F644" s="2" t="s">
         <v>2512</v>
-      </c>
-[...1 lines deleted...]
-        <v>2513</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
+        <v>2505</v>
+      </c>
+      <c r="B645" t="s">
+        <v>2506</v>
+      </c>
+      <c r="C645" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D645" t="s">
         <v>2514</v>
       </c>
-      <c r="B645" t="s">
+      <c r="E645" s="2" t="s">
         <v>2515</v>
       </c>
-      <c r="C645" t="s">
+      <c r="F645" s="2" t="s">
         <v>2516</v>
-      </c>
-[...7 lines deleted...]
-        <v>2519</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B646" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C646" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D646" t="s">
         <v>2520</v>
       </c>
-      <c r="D646" t="s">
+      <c r="E646" s="2" t="s">
         <v>2521</v>
       </c>
-      <c r="E646" s="2" t="s">
+      <c r="F646" s="2" t="s">
         <v>2522</v>
-      </c>
-[...1 lines deleted...]
-        <v>2523</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B647" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C647" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D647" t="s">
         <v>2524</v>
       </c>
-      <c r="D647" t="s">
+      <c r="E647" s="2" t="s">
         <v>2525</v>
       </c>
-      <c r="E647" s="2" t="s">
+      <c r="F647" s="2" t="s">
         <v>2526</v>
-      </c>
-[...1 lines deleted...]
-        <v>2527</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B648" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C648" t="s">
+        <v>2527</v>
+      </c>
+      <c r="D648" t="s">
         <v>2528</v>
       </c>
-      <c r="D648" t="s">
+      <c r="E648" s="2" t="s">
         <v>2529</v>
       </c>
-      <c r="E648" s="2" t="s">
+      <c r="F648" s="2" t="s">
         <v>2530</v>
-      </c>
-[...1 lines deleted...]
-        <v>2531</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B649" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C649" t="s">
+        <v>2531</v>
+      </c>
+      <c r="D649" t="s">
         <v>2532</v>
       </c>
-      <c r="D649" t="s">
+      <c r="E649" s="2" t="s">
         <v>2533</v>
       </c>
-      <c r="E649" s="2" t="s">
+      <c r="F649" s="2" t="s">
         <v>2534</v>
-      </c>
-[...1 lines deleted...]
-        <v>2535</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B650" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C650" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D650" t="s">
         <v>2536</v>
       </c>
-      <c r="D650" t="s">
+      <c r="E650" s="2" t="s">
         <v>2537</v>
       </c>
-      <c r="E650" s="2" t="s">
+      <c r="F650" s="2" t="s">
         <v>2538</v>
-      </c>
-[...1 lines deleted...]
-        <v>2539</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B651" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C651" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D651" t="s">
         <v>2540</v>
       </c>
-      <c r="D651" t="s">
+      <c r="E651" s="2" t="s">
         <v>2541</v>
       </c>
-      <c r="E651" s="2" t="s">
+      <c r="F651" s="2" t="s">
         <v>2542</v>
-      </c>
-[...1 lines deleted...]
-        <v>2543</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B652" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C652" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D652" t="s">
         <v>2544</v>
       </c>
-      <c r="D652" t="s">
+      <c r="E652" s="2" t="s">
         <v>2545</v>
       </c>
-      <c r="E652" s="2" t="s">
+      <c r="F652" s="2" t="s">
         <v>2546</v>
-      </c>
-[...1 lines deleted...]
-        <v>2547</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B653" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C653" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D653" t="s">
         <v>2548</v>
       </c>
-      <c r="D653" t="s">
+      <c r="E653" s="2" t="s">
         <v>2549</v>
       </c>
-      <c r="E653" s="2" t="s">
+      <c r="F653" s="2" t="s">
         <v>2550</v>
-      </c>
-[...1 lines deleted...]
-        <v>2551</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B654" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C654" t="s">
-        <v>387</v>
+        <v>2551</v>
       </c>
       <c r="D654" t="s">
-        <v>388</v>
+        <v>2552</v>
       </c>
       <c r="E654" s="2" t="s">
-        <v>2552</v>
+        <v>2553</v>
       </c>
       <c r="F654" s="2" t="s">
-        <v>2553</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B655" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C655" t="s">
-        <v>2554</v>
+        <v>387</v>
       </c>
       <c r="D655" t="s">
+        <v>388</v>
+      </c>
+      <c r="E655" s="2" t="s">
         <v>2555</v>
       </c>
-      <c r="E655" s="2" t="s">
+      <c r="F655" s="2" t="s">
         <v>2556</v>
-      </c>
-[...1 lines deleted...]
-        <v>2557</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B656" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C656" t="s">
+        <v>2557</v>
+      </c>
+      <c r="D656" t="s">
         <v>2558</v>
       </c>
-      <c r="D656" t="s">
+      <c r="E656" s="2" t="s">
         <v>2559</v>
       </c>
-      <c r="E656" s="2" t="s">
+      <c r="F656" s="2" t="s">
         <v>2560</v>
-      </c>
-[...1 lines deleted...]
-        <v>2561</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B657" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C657" t="s">
+        <v>2561</v>
+      </c>
+      <c r="D657" t="s">
         <v>2562</v>
       </c>
-      <c r="D657" t="s">
+      <c r="E657" s="2" t="s">
         <v>2563</v>
       </c>
-      <c r="E657" s="2" t="s">
+      <c r="F657" s="2" t="s">
         <v>2564</v>
-      </c>
-[...1 lines deleted...]
-        <v>2565</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B658" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C658" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D658" t="s">
         <v>2566</v>
       </c>
-      <c r="D658" t="s">
+      <c r="E658" s="2" t="s">
         <v>2567</v>
       </c>
-      <c r="E658" s="2" t="s">
+      <c r="F658" s="2" t="s">
         <v>2568</v>
-      </c>
-[...1 lines deleted...]
-        <v>2569</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B659" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C659" t="s">
+        <v>2569</v>
+      </c>
+      <c r="D659" t="s">
         <v>2570</v>
       </c>
-      <c r="D659" t="s">
+      <c r="E659" s="2" t="s">
         <v>2571</v>
       </c>
-      <c r="E659" s="2" t="s">
+      <c r="F659" s="2" t="s">
         <v>2572</v>
-      </c>
-[...1 lines deleted...]
-        <v>2573</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B660" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C660" t="s">
+        <v>2573</v>
+      </c>
+      <c r="D660" t="s">
         <v>2574</v>
       </c>
-      <c r="D660" t="s">
+      <c r="E660" s="2" t="s">
         <v>2575</v>
       </c>
-      <c r="E660" s="2" t="s">
+      <c r="F660" s="2" t="s">
         <v>2576</v>
-      </c>
-[...1 lines deleted...]
-        <v>2577</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B661" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C661" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D661" t="s">
         <v>2578</v>
       </c>
-      <c r="D661" t="s">
+      <c r="E661" s="2" t="s">
         <v>2579</v>
       </c>
-      <c r="E661" s="2" t="s">
+      <c r="F661" s="2" t="s">
         <v>2580</v>
-      </c>
-[...1 lines deleted...]
-        <v>2581</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B662" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C662" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D662" t="s">
         <v>2582</v>
       </c>
-      <c r="D662" t="s">
+      <c r="E662" s="2" t="s">
         <v>2583</v>
       </c>
-      <c r="E662" s="2" t="s">
+      <c r="F662" s="2" t="s">
         <v>2584</v>
-      </c>
-[...1 lines deleted...]
-        <v>2585</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B663" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C663" t="s">
+        <v>2585</v>
+      </c>
+      <c r="D663" t="s">
         <v>2586</v>
       </c>
-      <c r="D663" t="s">
+      <c r="E663" s="2" t="s">
         <v>2587</v>
       </c>
-      <c r="E663" s="2" t="s">
+      <c r="F663" s="2" t="s">
         <v>2588</v>
-      </c>
-[...1 lines deleted...]
-        <v>2589</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B664" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C664" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D664" t="s">
         <v>2590</v>
       </c>
-      <c r="D664" t="s">
+      <c r="E664" s="2" t="s">
         <v>2591</v>
       </c>
-      <c r="E664" s="2" t="s">
+      <c r="F664" s="2" t="s">
         <v>2592</v>
-      </c>
-[...1 lines deleted...]
-        <v>2593</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B665" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C665" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D665" t="s">
         <v>2594</v>
       </c>
-      <c r="D665" t="s">
+      <c r="E665" s="2" t="s">
         <v>2595</v>
       </c>
-      <c r="E665" s="2" t="s">
+      <c r="F665" s="2" t="s">
         <v>2596</v>
-      </c>
-[...1 lines deleted...]
-        <v>2597</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B666" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C666" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D666" t="s">
         <v>2598</v>
-      </c>
-[...1 lines deleted...]
-        <v>2425</v>
       </c>
       <c r="E666" s="2" t="s">
         <v>2599</v>
       </c>
       <c r="F666" s="2" t="s">
         <v>2600</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B667" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C667" t="s">
         <v>2601</v>
       </c>
       <c r="D667" t="s">
-        <v>2601</v>
+        <v>2428</v>
       </c>
       <c r="E667" s="2" t="s">
         <v>2602</v>
       </c>
       <c r="F667" s="2" t="s">
         <v>2603</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B668" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C668" t="s">
         <v>2604</v>
       </c>
       <c r="D668" t="s">
+        <v>2604</v>
+      </c>
+      <c r="E668" s="2" t="s">
         <v>2605</v>
       </c>
-      <c r="E668" s="2" t="s">
+      <c r="F668" s="2" t="s">
         <v>2606</v>
-      </c>
-[...1 lines deleted...]
-        <v>2607</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B669" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C669" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D669" t="s">
         <v>2608</v>
       </c>
-      <c r="D669" t="s">
+      <c r="E669" s="2" t="s">
         <v>2609</v>
       </c>
-      <c r="E669" s="2" t="s">
+      <c r="F669" s="2" t="s">
         <v>2610</v>
-      </c>
-[...1 lines deleted...]
-        <v>2611</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B670" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C670" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D670" t="s">
         <v>2612</v>
       </c>
-      <c r="D670" t="s">
+      <c r="E670" s="2" t="s">
         <v>2613</v>
       </c>
-      <c r="E670" s="2" t="s">
+      <c r="F670" s="2" t="s">
         <v>2614</v>
-      </c>
-[...1 lines deleted...]
-        <v>2615</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B671" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C671" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D671" t="s">
         <v>2616</v>
       </c>
-      <c r="D671" t="s">
+      <c r="E671" s="2" t="s">
         <v>2617</v>
       </c>
-      <c r="E671" s="2" t="s">
+      <c r="F671" s="2" t="s">
         <v>2618</v>
-      </c>
-[...1 lines deleted...]
-        <v>2619</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B672" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C672" t="s">
+        <v>2619</v>
+      </c>
+      <c r="D672" t="s">
         <v>2620</v>
       </c>
-      <c r="D672" t="s">
+      <c r="E672" s="2" t="s">
         <v>2621</v>
       </c>
-      <c r="E672" s="2" t="s">
+      <c r="F672" s="2" t="s">
         <v>2622</v>
-      </c>
-[...1 lines deleted...]
-        <v>2623</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B673" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C673" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D673" t="s">
         <v>2624</v>
       </c>
-      <c r="D673" t="s">
+      <c r="E673" s="2" t="s">
         <v>2625</v>
       </c>
-      <c r="E673" s="2" t="s">
+      <c r="F673" s="2" t="s">
         <v>2626</v>
-      </c>
-[...1 lines deleted...]
-        <v>2627</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B674" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C674" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D674" t="s">
         <v>2628</v>
       </c>
-      <c r="D674" t="s">
+      <c r="E674" s="2" t="s">
         <v>2629</v>
       </c>
-      <c r="E674" s="2" t="s">
+      <c r="F674" s="2" t="s">
         <v>2630</v>
-      </c>
-[...1 lines deleted...]
-        <v>2631</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B675" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="C675" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D675" t="s">
         <v>2632</v>
       </c>
-      <c r="D675" t="s">
+      <c r="E675" s="2" t="s">
         <v>2633</v>
       </c>
-      <c r="E675" s="2" t="s">
+      <c r="F675" s="2" t="s">
         <v>2634</v>
-      </c>
-[...1 lines deleted...]
-        <v>2635</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" t="s">
+        <v>2517</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D676" t="s">
         <v>2636</v>
       </c>
-      <c r="B676" t="s">
+      <c r="E676" s="2" t="s">
         <v>2637</v>
       </c>
-      <c r="C676" t="s">
+      <c r="F676" s="2" t="s">
         <v>2638</v>
-      </c>
-[...7 lines deleted...]
-        <v>2641</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" t="s">
-        <v>2636</v>
+        <v>2639</v>
       </c>
       <c r="B677" t="s">
-        <v>2637</v>
+        <v>2640</v>
       </c>
       <c r="C677" t="s">
+        <v>2641</v>
+      </c>
+      <c r="D677" t="s">
         <v>2642</v>
       </c>
-      <c r="D677" t="s">
+      <c r="E677" s="2" t="s">
         <v>2643</v>
       </c>
-      <c r="E677" s="2" t="s">
+      <c r="F677" s="2" t="s">
         <v>2644</v>
-      </c>
-[...1 lines deleted...]
-        <v>2645</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" t="s">
-        <v>2636</v>
+        <v>2639</v>
       </c>
       <c r="B678" t="s">
-        <v>2637</v>
+        <v>2640</v>
       </c>
       <c r="C678" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D678" t="s">
         <v>2646</v>
       </c>
-      <c r="D678" t="s">
+      <c r="E678" s="2" t="s">
         <v>2647</v>
       </c>
-      <c r="E678" s="2" t="s">
+      <c r="F678" s="2" t="s">
         <v>2648</v>
-      </c>
-[...1 lines deleted...]
-        <v>2649</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" t="s">
-        <v>2636</v>
+        <v>2639</v>
       </c>
       <c r="B679" t="s">
-        <v>2637</v>
+        <v>2640</v>
       </c>
       <c r="C679" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D679" t="s">
         <v>2650</v>
       </c>
-      <c r="D679" t="s">
+      <c r="E679" s="2" t="s">
         <v>2651</v>
       </c>
-      <c r="E679" s="2" t="s">
+      <c r="F679" s="2" t="s">
         <v>2652</v>
-      </c>
-[...1 lines deleted...]
-        <v>2653</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" t="s">
-        <v>2636</v>
+        <v>2639</v>
       </c>
       <c r="B680" t="s">
-        <v>2637</v>
+        <v>2640</v>
       </c>
       <c r="C680" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D680" t="s">
         <v>2654</v>
       </c>
-      <c r="D680" t="s">
+      <c r="E680" s="2" t="s">
         <v>2655</v>
       </c>
-      <c r="E680" s="2" t="s">
+      <c r="F680" s="2" t="s">
         <v>2656</v>
-      </c>
-[...1 lines deleted...]
-        <v>2657</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" t="s">
-        <v>2636</v>
+        <v>2639</v>
       </c>
       <c r="B681" t="s">
-        <v>2637</v>
+        <v>2640</v>
       </c>
       <c r="C681" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D681" t="s">
         <v>2658</v>
       </c>
-      <c r="D681" t="s">
+      <c r="E681" s="2" t="s">
         <v>2659</v>
       </c>
-      <c r="E681" s="2" t="s">
+      <c r="F681" s="2" t="s">
         <v>2660</v>
-      </c>
-[...1 lines deleted...]
-        <v>2661</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" t="s">
-        <v>2636</v>
+        <v>2639</v>
       </c>
       <c r="B682" t="s">
-        <v>2637</v>
+        <v>2640</v>
       </c>
       <c r="C682" t="s">
+        <v>2661</v>
+      </c>
+      <c r="D682" t="s">
         <v>2662</v>
       </c>
-      <c r="D682" t="s">
+      <c r="E682" s="2" t="s">
         <v>2663</v>
       </c>
-      <c r="E682" s="2" t="s">
+      <c r="F682" s="2" t="s">
         <v>2664</v>
-      </c>
-[...1 lines deleted...]
-        <v>2665</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" t="s">
-        <v>2636</v>
+        <v>2639</v>
       </c>
       <c r="B683" t="s">
-        <v>2637</v>
+        <v>2640</v>
       </c>
       <c r="C683" t="s">
+        <v>2665</v>
+      </c>
+      <c r="D683" t="s">
         <v>2666</v>
       </c>
-      <c r="D683" t="s">
+      <c r="E683" s="2" t="s">
         <v>2667</v>
       </c>
-      <c r="E683" s="2" t="s">
+      <c r="F683" s="2" t="s">
         <v>2668</v>
-      </c>
-[...1 lines deleted...]
-        <v>2669</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" t="s">
-        <v>2636</v>
+        <v>2639</v>
       </c>
       <c r="B684" t="s">
-        <v>2637</v>
+        <v>2640</v>
       </c>
       <c r="C684" t="s">
+        <v>2669</v>
+      </c>
+      <c r="D684" t="s">
         <v>2670</v>
       </c>
-      <c r="D684" t="s">
+      <c r="E684" s="2" t="s">
         <v>2671</v>
       </c>
-      <c r="E684" s="2" t="s">
+      <c r="F684" s="2" t="s">
         <v>2672</v>
-      </c>
-[...1 lines deleted...]
-        <v>2673</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" t="s">
-        <v>2636</v>
+        <v>2639</v>
       </c>
       <c r="B685" t="s">
-        <v>2637</v>
+        <v>2640</v>
       </c>
       <c r="C685" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D685" t="s">
         <v>2674</v>
       </c>
-      <c r="D685" t="s">
+      <c r="E685" s="2" t="s">
         <v>2675</v>
       </c>
-      <c r="E685" s="2" t="s">
+      <c r="F685" s="2" t="s">
         <v>2676</v>
-      </c>
-[...1 lines deleted...]
-        <v>2677</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" t="s">
+        <v>2639</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2640</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D686" t="s">
         <v>2678</v>
       </c>
-      <c r="B686" t="s">
+      <c r="E686" s="2" t="s">
         <v>2679</v>
       </c>
-      <c r="C686" t="s">
+      <c r="F686" s="2" t="s">
         <v>2680</v>
-      </c>
-[...7 lines deleted...]
-        <v>2683</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" t="s">
-        <v>2678</v>
+        <v>2681</v>
       </c>
       <c r="B687" t="s">
-        <v>2679</v>
+        <v>2682</v>
       </c>
       <c r="C687" t="s">
-        <v>302</v>
+        <v>2683</v>
       </c>
       <c r="D687" t="s">
-        <v>303</v>
+        <v>2684</v>
       </c>
       <c r="E687" s="2" t="s">
-        <v>2684</v>
+        <v>2685</v>
       </c>
       <c r="F687" s="2" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" t="s">
-        <v>2678</v>
+        <v>2681</v>
       </c>
       <c r="B688" t="s">
-        <v>2679</v>
+        <v>2682</v>
       </c>
       <c r="C688" t="s">
-        <v>2686</v>
+        <v>302</v>
       </c>
       <c r="D688" t="s">
+        <v>303</v>
+      </c>
+      <c r="E688" s="2" t="s">
         <v>2687</v>
       </c>
-      <c r="E688" s="2" t="s">
+      <c r="F688" s="2" t="s">
         <v>2688</v>
-      </c>
-[...1 lines deleted...]
-        <v>2689</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" t="s">
-        <v>2678</v>
+        <v>2681</v>
       </c>
       <c r="B689" t="s">
-        <v>2679</v>
+        <v>2682</v>
       </c>
       <c r="C689" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D689" t="s">
         <v>2690</v>
       </c>
-      <c r="D689" t="s">
+      <c r="E689" s="2" t="s">
         <v>2691</v>
       </c>
-      <c r="E689" s="2" t="s">
+      <c r="F689" s="2" t="s">
         <v>2692</v>
-      </c>
-[...1 lines deleted...]
-        <v>2693</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" t="s">
-        <v>2678</v>
+        <v>2681</v>
       </c>
       <c r="B690" t="s">
-        <v>2679</v>
+        <v>2682</v>
       </c>
       <c r="C690" t="s">
+        <v>2693</v>
+      </c>
+      <c r="D690" t="s">
         <v>2694</v>
       </c>
-      <c r="D690" t="s">
+      <c r="E690" s="2" t="s">
         <v>2695</v>
       </c>
-      <c r="E690" s="2" t="s">
+      <c r="F690" s="2" t="s">
         <v>2696</v>
-      </c>
-[...1 lines deleted...]
-        <v>2697</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" t="s">
-        <v>2678</v>
+        <v>2681</v>
       </c>
       <c r="B691" t="s">
-        <v>2679</v>
+        <v>2682</v>
       </c>
       <c r="C691" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D691" t="s">
         <v>2698</v>
       </c>
-      <c r="D691" t="s">
+      <c r="E691" s="2" t="s">
         <v>2699</v>
       </c>
-      <c r="E691" s="2" t="s">
+      <c r="F691" s="2" t="s">
         <v>2700</v>
-      </c>
-[...1 lines deleted...]
-        <v>2701</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" t="s">
-        <v>2678</v>
+        <v>2681</v>
       </c>
       <c r="B692" t="s">
-        <v>2679</v>
+        <v>2682</v>
       </c>
       <c r="C692" t="s">
+        <v>2701</v>
+      </c>
+      <c r="D692" t="s">
         <v>2702</v>
       </c>
-      <c r="D692" t="s">
+      <c r="E692" s="2" t="s">
         <v>2703</v>
       </c>
-      <c r="E692" s="2" t="s">
+      <c r="F692" s="2" t="s">
         <v>2704</v>
       </c>
-      <c r="F692" s="2" t="s">
+    </row>
+    <row r="693" spans="1:6">
+      <c r="A693" t="s">
+        <v>2681</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2682</v>
+      </c>
+      <c r="C693" t="s">
         <v>2705</v>
+      </c>
+      <c r="D693" t="s">
+        <v>2706</v>
+      </c>
+      <c r="E693" s="2" t="s">
+        <v>2707</v>
+      </c>
+      <c r="F693" s="2" t="s">
+        <v>2708</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>