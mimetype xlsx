--- v4 (2026-05-23)
+++ v5 (2026-07-07)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2709">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2745">
   <si>
     <t>www.algas.lv</t>
   </si>
   <si>
-    <t>05/2026</t>
+    <t>07/2026</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_lv</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_lv</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_lv</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
   <si>
     <t>Administrācija</t>
   </si>
@@ -208,102 +208,102 @@
   <si>
     <t>CSR specialist</t>
   </si>
   <si>
     <t>KSA speciālists</t>
   </si>
   <si>
     <t>* Management of corporate social responsibility (CSR) projects.
 * Preparation of press releases and cooperation with the media and organizing press conferences
 * Content preparation for company websites, digital media and social networks (Facebook, Instagram, YouTube)
 * Procurement and care of company materials (brochures, POS materials, posters, brochures)
 * Design and implementation of company events
 * Taking care of editing and translating company materials
 * Various administrative tasks such as planning, monitoring results, reporting, budgeting, etc.</t>
   </si>
   <si>
     <t>* Korporatīvās sociālās atbildības (KSA) projektu vadība.
 * Preses relīžu sagatavošana un sadarbība ar medijiem un preses konferenču organizēšana
 * Saturs sagatavošana uzņēmuma vietnēm, digitālajiem medijiem un sociālajiem tīkliem (Facebook, Instagram, YouTube)
 * Uzņēmuma materiālu iepirkšana un uzraudzība (brošūras, POS materiāli, plakāti, brošūras)
 * Uzņēmuma pasākumu dizains un īstenošana
 * Uzņēmuma materiālu rediģēšanas un tulkošanas uzraudzība
 * Dažādas administratīvās uzdevumu izpilde, piemēram, plānošana, rezultātu uzraudzība, atskaišu sagatavošana, budžetēšana utt.</t>
   </si>
   <si>
+    <t>Data Entry Operator</t>
+  </si>
+  <si>
+    <t>Datu ievādes operators</t>
+  </si>
+  <si>
+    <t>* Processing payroll by using ADP software. 
+* Maintaining all employee payroll records. 
+* Entering payroll information for all employees.
+* Recording tax withholding information.
+* Making appropriate changes in compliance with internal policies and external local, state and federal income tax regulations. 
+* Creating paper checks as well as direct deposits.
+* Creating reports to ensure accuracy of payroll processing.</t>
+  </si>
+  <si>
+    <t>* Algas apstrāde, izmantojot ADP programmatūru.
+* Visu darbinieku algas ierakstu uzturēšana.
+* Ievadot algas informāciju visiem darbiniekiem.
+* Ierakstot nodokļu atlikšanas informāciju.
+* Veicot atbilstošas izmaiņas saskaņā ar iekšējiem noteikumiem un ārējiem vietējiem, valsts un federālajiem ienākuma nodokļu regulējumiem.
+* Izveidojot papīra čekus un tiešos depozītus.
+* Izveidojot atskaites, lai nodrošinātu algas apstrādes precizitāti.</t>
+  </si>
+  <si>
     <t>Data entry operator</t>
   </si>
   <si>
     <t>Datu ievades operators</t>
   </si>
   <si>
     <t>* Inputting and updating data into computer systems accurately and efficiently.
 * Verifying and correcting data to ensure accuracy and completeness.
 * Maintaining organized records and files for easy retrieval of information.
 * Assisting in the preparation of reports and documents as required.
 * Collaborating with team members to ensure data integrity and consistency.
 * Responding to inquiries related to data entry and assisting with troubleshooting issues.
 * Performing regular backups of data to prevent loss of information.
 * Managing and prioritizing multiple tasks to meet deadlines effectively.
 * Ensuring compliance with data protection regulations and company policies.
 * Supporting administrative tasks as needed to enhance overall office productivity.</t>
   </si>
   <si>
     <t>* Ievadīt un atjaunināt datus datoru sistēmās precīzi un efektīvi.
 * Verificēt un labot datus, lai nodrošinātu to pareizību un pilnību.
 * Uzturēt organizētus ierakstus un failus, lai informāciju būtu viegli atrast.
 * Palīdzēt sagatavot ziņojumus un dokumentus pēc vajadzības.
 * Sadarboties ar komandas locekļiem, lai nodrošinātu datu integritāti un viennozīmību.
 * Atbildēt uz vaicājumiem saistītiem ar datu ievadi un palīdzēt risināt problēmas.
 * Veikt regulārus datu kopiju izveidošanu, lai novērstu informācijas zaudējumus.
 * Vadīt un prioritizēt vairākas uzdevumi, lai efektīvi pildītu termiņus.
 * Nodrošināt datu aizsardzības regulu un uzņēmuma politikas ievērošanu.
 * Atbalstīt administratīvās uzdevumus pēc vajadzības, lai uzlabotu biroja produktivitāti.</t>
-  </si>
-[...22 lines deleted...]
-* Izveidojot atskaites, lai nodrošinātu algas apstrādes precizitāti.</t>
   </si>
   <si>
     <t>Diversity, Equity and Inclusion Manager</t>
   </si>
   <si>
     <t>Daudzveidības, vienlīdzības un iekļaušanas vadītāj</t>
   </si>
   <si>
     <t>* Works with managers at various levels to assess the current state of diversity, equity and inclusion, identify potential solutions and influence steps for specific action planning.
 * Collaborates with other components to develop and execute short- and long-term business strategies for Diversity, Equity and Inclusion (DEI).
 * Develop and implement DEI capability development programs and initiatives in support of corporate strategies and individual support needs.
 * Conducts equality and inclusion audits of corporate and team initiatives.
 * Monitor progress on DEI corporate commitments.
 * Manages communication of DEI principles, plans, progress, and supplemental CR stories.
 * Collaborates with partners and leaders to influence policies and identify resources needed to create an inclusive environment.</t>
   </si>
   <si>
     <t>* Strādā ar dažādu līmeņu vadītājiem, lai novērtētu pašreizējo dažādības, vienlīdzības un iekļaušanas stāvokli, identificētu iespējamos risinājumus un ietekmētu soļus konkrētai rīcības plānošanai.
 * Sadarbojas ar citiem komponentiem, lai izstrādātu un īstenotu īstermiņa un ilgtermiņa biznesa stratēģijas dažādībai, taisnīgumam un iekļaušanai (DEI).
 * Izstrādāt un ieviest DEI spēju attīstības programmas un iniciatīvas korporatīvo stratēģiju un individuālo atbalsta vajadzību atbalstam.
 * Veic korporatīvo un komandu iniciatīvu līdztiesības un iekļaušanas auditus.
 * Pārraugiet DEI korporatīvo saistību izpildi.
 * Pārvalda komunikāciju par DEI principiem, plāniem, progresu un papildu CR stāstiem.
 * Sadarbojas ar partneriem un vadītājiem, lai ietekmētu politiku un noteiktu resursus, kas nepieciešami iekļaujošas vides izveidei.</t>
   </si>
@@ -1040,50 +1040,80 @@
   <si>
     <t>Museum Specialist</t>
   </si>
   <si>
     <t>Muzeja speciālists</t>
   </si>
   <si>
     <t>Management, registration, and protection of collection items.
 Professional processing and cataloguing of artefacts.
 Creation and implementation of exhibition projects.
 Scientific research activities in the relevant field.
 Preparation of educational and outreach materials and lectures.
 Methodological guidance in acquiring new collections.
 Collaboration with professional institutions.
 Supervision of storage conditions and conservation processes.</t>
   </si>
   <si>
     <t>Kolekcijas priekšmetu pārvaldība, uzskaite un aizsardzība.
 Priekšmetu profesionāla apstrāde un katalogizācija.
 Izstāžu projektu izstrāde un īstenošana.
 Zinātniskās pētniecības veikšana attiecīgajā jomā.
 Popularizējošu materiālu un lekciju sagatavošana.
 Metodiska vadība jaunu kolekciju iegūšanā.
 Sadarbība ar profesionālām institūcijām.
 Glabāšanas un konservācijas apstākļu uzraudzība.</t>
+  </si>
+  <si>
+    <t>Orchestra Musician</t>
+  </si>
+  <si>
+    <t>Orķestra mūziķis</t>
+  </si>
+  <si>
+    <t>· Interpretation of musical works as a member of an orchestra in line with the artistic vision of the conductor and the program’s dramaturgy.
+· Preparation and study of musical scores required for concerts, performances, recordings, or broadcasting.
+· Participation in rehearsals, concerts, performances, recordings, and other artistic activities of the orchestra.
+· Adherence to interpretative, technical, and artistic instructions from the conductor or the artistic director.
+· Collaboration with other orchestra members to ensure a unified and high-quality musical performance.
+· Maintaining and developing professional and artistic standards through individual practice and further education.
+· Ensuring readiness and proper use of the assigned musical instrument and accessories.
+· Compliance with organizational and operational rules of the artistic ensemble.
+· Participation in artistic projects, concert tours, festivals, and other cultural events.
+· Cooperation in recording musical works for radio, television, film, or multimedia purposes.</t>
+  </si>
+  <si>
+    <t>· Mūzikas darbu interpretācija kā orķestra dalībniekam saskaņā ar diriģenta māksliniecisko redzējumu un programmas dramaturģiju.
+· Mūzikas partiju sagatavošana un apguve koncertiem, izrādēm, ierakstiem vai pārraidēm.
+· Dalība mēģinājumos, koncertos, izrādēs, ierakstos un citās orķestra mākslinieciskajās aktivitātēs.
+· Diriģenta vai mākslinieciskā vadītāja interpretācijas, tehnisko un māksliniecisko norādījumu ievērošana.
+· Sadarbība ar citiem orķestra dalībniekiem, nodrošinot vienotu un kvalitatīvu muzikālo izpildījumu.
+· Profesionālā un mākslinieciskā līmeņa uzturēšana un attīstīšana ar individuālu darbu un profesionālo pilnveidi.
+· Uzticētā mūzikas instrumenta un aprīkojuma gatavības un pareizas lietošanas nodrošināšana.
+· Mākslinieciskā kolektīva organizatorisko un darbības noteikumu ievērošana.
+· Dalība mākslinieciskajos projektos, koncertturnejās, festivālos un citos kultūras pasākumos.
+· Sadarbība mūzikas darbu ierakstīšanā radio, televīzijas, filmu vai multimediju vajadzībām.</t>
   </si>
   <si>
     <t>Photographer</t>
   </si>
   <si>
     <t>Fotogrāfs</t>
   </si>
   <si>
     <t>* Photographing people, animals, objects, landscapes etc.
 * Using analogue and digital cameras, lenses, lighting equipment, filters, conversion lenses, etc.
 * Instructing people during photo shoots.
 * Editing photographs using computer technology.
 * Developing cine films, printing photographs.</t>
   </si>
   <si>
     <t>* Fotografēt cilvēkus, dzīvniekus, priekšmetus, ainavas utt.
 * Izmantot analoogās un digitālās kameras, objektīvus, apgaismojuma iekārtas, filtrus, konversijas objektīvus utt.
 * Instruēt cilvēkus fotouzņēmumu laikā.
 * Rediģēt fotografijas, izmantojot datoru tehnoloģijas.
 * Attīstīt kinolentes, izdrukāt fotogrāfijas.</t>
   </si>
   <si>
     <t>Restorer/Conservator</t>
   </si>
   <si>
@@ -7605,70 +7635,244 @@
 * Regulāra 3D drukāšanas aprīkojuma apkope un remonts.
 * Precīzu ierakstu vērošana par ražošanas partijām, izmantotajiem materiāliem un krājumu līmeņiem.
 * Atbilstība jaunākajiem sasniegumiem 3D drukāšanas tehnoloģijā un materiālos.
 * Palīdzība jaunu darbinieku apmācībā par 3D drukāšanas darbībām un drošības protokoliem.
 * Ieguldījums projektu plānošanā un grafikos, lai nodrošinātu laikus iespiegto materiālu piegādi.</t>
   </si>
   <si>
     <t>Advertising Manager</t>
   </si>
   <si>
     <t>Reklāmas vadītājs</t>
   </si>
   <si>
     <t>* Responsibility for the sale of advertising space within the company.
 * Taking care of existing clients and maintaining good relations with them.
 * Searching for new business opportunities.
 * Providing quotations and discounts in substantiated cases.</t>
   </si>
   <si>
     <t>* Atbildība par reklāmas vietu pārdošanu uzņēmumā.
 * Esošo klientu apkalpošana un labu attiecību uzturēšana ar tiem.
 * Jaunu biznesa iespēju meklēšana.
 * Cenu piedāvājumu un atlaižu sniegšana pamatotos gadījumos.</t>
   </si>
   <si>
+    <t>Assistant Director</t>
+  </si>
+  <si>
+    <t>Režisora asistents</t>
+  </si>
+  <si>
+    <t>· Providing organizational and administrative support to the director during the preparation, execution, and completion of production projects.
+· Coordinating communication between the director, production, technical teams, and performers.
+· Preparing, distributing, and updating production and execution materials.
+· Maintaining records of scripts, directorial notes, schedules, and other documentation related to program production.
+· Checking the readiness of performers, equipment, locations, and other elements before production or broadcasting begins.
+· Organizing and coordinating rehearsals, meetings, and production briefings.
+· Monitoring production schedules and identifying potential deviations or risks.
+· Ensuring оперативná communication during production, filming, or broadcasting.
+· Processing and maintaining production records and other operational documentation.
+· Supporting the preparation of shooting plans and production schedules.
+· Monitoring compliance with the director’s instructions and ensuring their communication to individual production units.
+· Collaborating with production, editorial, and technical teams to ensure smooth production flow.</t>
+  </si>
+  <si>
+    <t>· Organizatoriska un administratīva atbalsta nodrošināšana režisoram.
+· Komunikācijas koordinēšana.
+· Materiālu sagatavošana.
+· Dokumentācijas uzskaite.
+· Gatavības pārbaude.
+· Sapulču organizēšana.
+· Grafika uzraudzība.
+· Operatīva komunikācija.
+· Dokumentu uzskaite.
+· Plānošanas atbalsts.
+· Norādījumu izpildes kontrole.
+· Sadarbība ar komandām.</t>
+  </si>
+  <si>
     <t>Bookbinder</t>
   </si>
   <si>
     <t>Grāmatsējējs</t>
   </si>
   <si>
     <t>* Preparing material required for the production of books, magazines, brochures, catalogues, directories, albums, etc.
 * Cutting paper into smaller sheets using a cutting machine.
 * Coating books with paper, leather, imitation leather or other materials.
 * Stitching and gluing individual sheets into blocks manually or using a stitching or binding machine.
 * Joining book blocks with the spine dispersive, hot melt, reactive and polyurethane adhesives.
 * Repairing damaged bindings, backs of books, etc.</t>
   </si>
   <si>
     <t>* Sagatavošana materiāla, kas nepieciešams grāmatu, žurnālu, brošūru, katalogu, direktoriju, albumu un citas publikācijas ražošanai.
 * Papīra sagriešana mazākos loksnēs, izmantojot griešanas mašīnu.
 * Grāmatu pārklāšana ar papīru, ādu, ādas imitāciju vai citiem materiāliem.
 * Atsevišķu loksņu līka sastiprināšana ar roku vai izmantojot līkošanas vai sastiprināšanas mašīnu.
 * Grāmatu bloku savienošana ar muguru izmantojot dispersīvo, karsto līmējošo, reaģējošo un poliuretāna līmējošos līmeņus.
 * Bojāto sastiprinājumu, grāmatu muguru un citu detaļu salabošana.</t>
+  </si>
+  <si>
+    <t>Broadcast Director</t>
+  </si>
+  <si>
+    <t>Režisors</t>
+  </si>
+  <si>
+    <t>· Creating and implementing the artistic, content, and production concept for programs, shows, audiovisual works, or broadcasts.
+· Managing the creative and technical production process from preparation through to final output.
+· Interpreting scripts, concepts, or editorial intent and transforming them into the final form of the work.
+· Collaborating with editors, scriptwriters, producers, and other creative professionals during project preparation.
+· Leading and coordinating performers, hosts, actors, and other collaborators during rehearsals, filming, or broadcasting.
+· Managing the work of production and technical teams to ensure program delivery.
+· Preparing directing scripts, instructions, and materials for individual production phases.
+· Approving and coordinating the visual, audio, and content aspects of the program.
+· Ensuring quality and alignment of the final output with the editorial and production intent.
+· Making creative and production decisions throughout the production process.
+· Being responsible for adherence to schedules and efficient production flow.
+· Collaborating on the selection of performers, locations, scenography, costumes, and other production elements.
+· Evaluating the process and outcomes of completed projects and proposing improvements.</t>
+  </si>
+  <si>
+    <t>· Programmu un audiovizuālo darbu mākslinieciskās un satura koncepcijas izstrāde un īstenošana.
+· Ražošanas procesa vadība.
+· Scenāriju interpretācija.
+· Sadarbība ar komandām.
+· Dalībnieku koordinācija.
+· Komandu vadība.
+· Materiālu sagatavošana.
+· Satura koordinēšana.
+· Kvalitātes kontrole.
+· Lēmumu pieņemšana.
+· Grafika ievērošana.
+· Resursu izvēle.
+· Projektu izvērtēšana.</t>
+  </si>
+  <si>
+    <t>Broadcast Distribution Specialist</t>
+  </si>
+  <si>
+    <t>Apraides izplatīšanas speciālists</t>
+  </si>
+  <si>
+    <t>· Ensuring the distribution of television, radio, and multimedia content via various distribution platforms.
+· Coordinating the transmission of broadcast signals to distribution partners and end users.
+· Monitoring the availability, quality, and continuity of broadcast distribution.
+· Managing and updating data on distribution platforms, channels, and technical broadcasting parameters.
+· Verifying the correct distribution of program content in line with broadcast schedules and contractual conditions.
+· Recording and resolving incidents related to broadcast distribution.
+· Communicating with network operators, technical partners, and service providers.
+· Collaborating on the implementation of new distribution technologies and services.
+· Preparing technical and operational documentation for distribution partners.
+· Evaluating operational indicators and preparing reports on broadcast distribution.
+· Ensuring compliance with technical standards, licensing conditions, and contractual obligations.
+· Collaborating with technical, programming, broadcasting, and IT departments to ensure content distribution.</t>
+  </si>
+  <si>
+    <t>· Televīzijas, radio un multimediju satura izplatīšanas nodrošināšana.
+· Signāla izplatīšanas koordinēšana.
+· Pieejamības un kvalitātes uzraudzība.
+· Datu pārvaldība.
+· Satura izplatīšanas kontrole.
+· Incidentu uzskaite.
+· Sadarbība ar partneriem.
+· Tehnoloģiju ieviešana.
+· Dokumentācijas sagatavošana.
+· Atskaites.
+· Atbilstības kontrole.
+· Sadarbība.</t>
+  </si>
+  <si>
+    <t>Broadcast Production Manager</t>
+  </si>
+  <si>
+    <t>Apraides ražošanas vadītājs</t>
+  </si>
+  <si>
+    <t>· Managing, coordinating, and controlling television production processes in line with the organization’s programming, production, and financial objectives.
+· Planning production capacities, resources, and schedules for television production.
+· Ensuring efficient use of technical, human, and financial resources allocated to program production.
+· Coordinating collaboration between programming, production, technical, and administrative departments.
+· Organizing and managing the preparation, execution, and completion of production projects.
+· Overseeing adherence to production schedules, budgets, and quality standards.
+· Evaluating the efficiency of production processes and proposing optimization measures.
+· Managing and coordinating internal and external production teams.
+· Ensuring compliance with internal regulations, legal requirements, and safety standards during production.
+· Securing procurement and use of technical and production services required for project execution.
+· Collaborating in the preparation of budgets, investment plans, and strategic documents in the field of television production.
+· Preparing management reports, analyses, and supporting materials for organizational decision-making.
+· Managing changes and resolving operational, organizational, and technical issues arising during production.</t>
+  </si>
+  <si>
+    <t>· Televīzijas ražošanas procesu vadība, koordinēšana un kontrole atbilstoši organizācijas programmas, ražošanas un ekonomiskajiem mērķiem.
+· Ražošanas kapacitāšu, resursu un grafiku plānošana.
+· Tehnisko, personāla un finanšu resursu efektīvas izmantošanas nodrošināšana.
+· Sadarbības koordinēšana starp dažādiem departamentiem.
+· Ražošanas projektu organizēšana un vadība.
+· Grafiku, budžetu un kvalitātes standartu ievērošanas uzraudzība.
+· Efektivitātes izvērtēšana un uzlabojumu ieteikumi.
+· Komandu vadība un koordinācija.
+· Noteikumu un drošības prasību ievērošanas kontrole.
+· Resursu nodrošināšana projektu realizācijai.
+· Sadarbība budžetu un stratēģiju izstrādē.
+· Pārskatu sagatavošana.
+· Izmaiņu vadība.</t>
+  </si>
+  <si>
+    <t>Broadcast Technician</t>
+  </si>
+  <si>
+    <t>Apraides tehniķis</t>
+  </si>
+  <si>
+    <t>· Operation, monitoring, and maintenance of broadcasting technologies and equipment.
+· Ensuring the technical delivery of television, radio, or multimedia broadcasting.
+· Monitoring the technical quality of video, audio, and data signals before, during, and after broadcasting.
+· Preparing and scheduling broadcast content according to the approved broadcast plan.
+· Operating broadcast, recording, and transmission systems.
+· Monitoring the technical condition of equipment and identifying operational faults.
+· Resolving technical incidents оперативne and ensuring continuity of broadcasting.
+· Performing basic diagnostics, maintenance, and configuration of broadcasting equipment.
+· Recording operational events, technical incidents, and interventions performed.
+· Collaborating with control room staff, production teams, technical departments, and IT support.
+· Ensuring compliance with technical standards and internal operational procedures.
+· Supporting the implementation of new technologies and modernization of broadcasting infrastructure.</t>
+  </si>
+  <si>
+    <t>· Apraides tehnoloģiju un aprīkojuma ekspluatācija, uzraudzība un nodrošināšana.
+· Televīzijas, radio vai multimediju apraides tehniskās realizācijas nodrošināšana.
+· Attēla, skaņas un datu signāla tehniskās kvalitātes kontrole pirms, laikā un pēc apraides.
+· Satura sagatavošana un plānošana atbilstoši apstiprinātajam plānam.
+· Apraides un pārraides sistēmu pārvaldība.
+· Iekārtu tehniskā stāvokļa uzraudzība un traucējumu identificēšana.
+· Tehnisko incidentu operatīva risināšana un apraides nepārtrauktības nodrošināšana.
+· Diagnostikas un uzturēšanas veikšana.
+· Notikumu un incidentu uzskaite.
+· Sadarbība ar komandām.
+· Standartu ievērošana.
+· Tehnoloģiju ieviešana.</t>
   </si>
   <si>
     <t>Camera Operator</t>
   </si>
   <si>
     <t>Video operators</t>
   </si>
   <si>
     <t>* Using a camera to shoot movies, serials, documentaries, videos, commercials, etc.
 * Choosing the appropriate type of film, lenses and filters depending on the desired objective.
 * Communicating with the director, lighting engineers and other crew members.
 * Operating a camera on a camera truck or a camera crane.</t>
   </si>
   <si>
     <t>* Filmēšanas procesa vadīšana, lai uzņemtu filmas, seriālus, dokumentālās filmas, videoklipus, reklāmas u.c.
 * Piemērotākās filmu, lēcu un filtru tipa izvēle atkarībā no vēlamā mērķa.
 * Komunikācija ar režisoru, gaisma inženieriem un citiem komandas biedriem.
 * Kameras vadīšana no kameras auto vai kameras krāna.</t>
   </si>
   <si>
     <t>Content provider</t>
   </si>
   <si>
     <t>* Researching and creating engaging content across various media platforms.
 * Collaborating with editors, designers, and other team members to develop story ideas and multimedia projects.
@@ -7870,50 +8074,162 @@
     <t>Producents</t>
   </si>
   <si>
     <t>* Overseeing the production process of various media projects, including film, television, and digital content.
 * Hiring directors, lead actors, and key technical staff to ensure high-quality production.
 * Facilitating communication between artistic personnel, focusing on working conditions and compensation negotiations.
 * Coordinating the collaborative efforts of writers, directors, managers, and other team members to maintain project timelines and objectives.
 * Managing budgets and ensuring that productions are completed within financial constraints.
 * Developing production schedules and ensuring adherence to deadlines.
 * Conducting auditions and casting sessions to select appropriate talent for projects.
 * Ensuring compliance with industry regulations and standards throughout the production process.
 * Collaborating with marketing and distribution teams to promote finished projects effectively.
 * Problem-solving and addressing any issues that arise during production to keep projects on track.</t>
   </si>
   <si>
     <t>* Pārrauga dažādu mediju projektu ražošanas procesu, tostarp filmu, televīziju un digitālo saturu.
 * Nodarbina režisorus, galvenos aktierus un galvenos tehniskās amatpersonas, lai nodrošinātu augstas kvalitātes ražošanu.
 * Atvieglo komunikāciju starp mākslinieciskajiem darbiniekiem, fokusējoties uz darba apstākļiem un atlīdzību sarunu vadīšanu.
 * Koordinē rakstnieku, režisoru, menedžeru un citu komandas locekļu sadarbību, lai uzturētu projektu laika grafikus un mērķus.
 * Vadīt budžetus un nodrošināt, ka ražošana tiek pabeigta finanšu ierobežojumu ietvaros.
 * Izstrādā ražošanas grafikus un nodrošināt, ka tie tiek ievēroti.
 * Vada noklausīšanās un atlasešanas sesijas, lai izvēlētos piemērotu talantu projektu īstenošanai.
 * Nodrošina atbilstību nozares regulējumiem un standartiem ražošanas procesa laikā.
 * Sadarbojas ar mārketinga un izplatīšanas komandām, lai efektīvi promētu pabeigtos projektus.
 * Risina problēmas un risina jebkādus jautājumus, kas radušies ražošanas laikā, lai projektu realizēšanu uzturētu pareizā ceļā.</t>
+  </si>
+  <si>
+    <t>Programme Editor</t>
+  </si>
+  <si>
+    <t>Programmu redaktors</t>
+  </si>
+  <si>
+    <t>· Development and advancement of editorial concepts for shows, programs, projects, or broadcast formats.
+· Identification, evaluation, and proposal of topics, ideas, and content concepts.
+· Preparation of editorial materials for television, radio, online, or multimedia production.
+· Assessment of the content, artistic, professional, and social value of planned projects.
+· Collaboration with authors, scriptwriters, directors, hosts, and production teams in content creation.
+· Review and approval of scripts, texts, concepts, and other creative outputs.
+· Oversight of adherence to the editorial concept during project preparation and execution.
+· Proposing content adjustments to enhance quality, attractiveness, and comprehensibility for the target audience.
+· Monitoring trends in media, culture, and society and applying them in content creation.
+· Analysis of the needs and preferences of target audiences (viewers, listeners, or users).
+· Coordination of content aspects of projects with other organizational units.
+· Ensuring compliance of content with legislative, ethical, and internal organizational rules.
+· Evaluation of the performance of programs and content projects and proposing improvement measures.
+· Participation in the preparation of programming plans and broadcast schedules.
+· Preparation of expert opinions, analyses, and recommendations related to content creation.</t>
+  </si>
+  <si>
+    <t>· Raidījumu un projektu dramaturģisko koncepciju izstrāde un attīstība.
+· Tēmu un ideju izvērtēšana.
+· Materiālu sagatavošana.
+· Projektu vērtēšana.
+· Sadarbība ar komandām.
+· Satura apstiprināšana.
+· Uzraudzība.
+· Uzlabojumu priekšlikumi.
+· Tendenču analīze.
+· Mērķauditorijas izpēte.
+· Koordinēšana.
+· Atbilstības kontrole.
+· Rezultātu novērtēšana.
+· Programmu plānošana.
+· Analīžu sagatavošana.</t>
+  </si>
+  <si>
+    <t>Programming Research Analyst</t>
+  </si>
+  <si>
+    <t>Programmu izpētes analītiķis</t>
+  </si>
+  <si>
+    <t>· Ensuring the collection, processing, and analysis of data on viewership, listenership, traffic, and media content usage.
+· Evaluating the performance of programs, shows, broadcast formats, and content projects.
+· Preparing statistical analyses, reports, and summaries for management and programming departments.
+· Monitoring the preferences, behavior, and needs of target audience groups.
+· Analyzing trends in the media market and tracking developments in consumer behavior.
+· Conducting quantitative and qualitative research focused on evaluating the programming offer.
+· Interpreting research results and formulating recommendations for programming and content decisions.
+· Evaluating competitors and comparing programming results with competing media outlets.
+· Preparing materials for the development of programming strategy and broadcast planning.
+· Processing and presenting analytical outputs to company management and specialist departments.
+· Collaborating with internal and external research agencies in the implementation of research projects.
+· Developing methodologies, indicators, and tools for measuring the performance of programming content.
+· Checking the quality, accuracy, and consistency of analyzed data.
+· Managing databases, analytical tools, and information sources used in research.</t>
+  </si>
+  <si>
+    <t>· Datu par skatāmību, klausāmību, apmeklētību un mediju satura izmantošanu vākšanas, apstrādes un analīzes nodrošināšana.
+· Programmu, raidījumu, apraides formātu un satura projektu snieguma izvērtēšana.
+· Statistisko analīžu, pārskatu un kopsavilkumu sagatavošana vadības un programmu struktūrvienību vajadzībām.
+· Mērķauditoriju grupu preferenču, uzvedības un vajadzību uzraudzība.
+· Tendenču analīze mediju tirgū un patērētāju uzvedības attīstības uzraudzība.
+· Kvantitatīvu un kvalitatīvu pētījumu veikšana, lai novērtētu programmu piedāvājumu.
+· Pētījumu rezultātu interpretēšana un ieteikumu formulēšana programmu un satura lēmumu pieņemšanai.
+· Konkurences izvērtēšana un programmu rezultātu salīdzināšana ar konkurējošiem medijiem.
+· Materiālu sagatavošana programmu stratēģijas izstrādei un apraides plānošanai.
+· Analītisko rezultātu apstrāde un prezentēšana uzņēmuma vadībai un profesionālajām struktūrvienībām.
+· Sadarbība ar iekšējām un ārējām pētniecības aģentūrām pētniecības projektu īstenošanā.
+· Metodiku, rādītāju un rīku izstrāde programmu satura snieguma mērīšanai.
+· Analizēto datu kvalitātes, precizitātes un konsekvences kontrole.
+· Pētījumos izmantoto datubāzu, analītisko rīku un informācijas avotu pārvaldība.</t>
+  </si>
+  <si>
+    <t>Programming Scheduler</t>
+  </si>
+  <si>
+    <t>Programmu plānošanas speciālists</t>
+  </si>
+  <si>
+    <t>· Creation, planning, and updating of broadcast program schedules in line with the organization’s programming strategy.
+· Preparation of broadcast plans, program schedules, and timing of program elements.
+· Coordination of program schedules with editorial, production, commercial, and technical departments.
+· Ensuring proper scheduling of programs, reruns, trailers, advertising blocks, and other broadcast elements.
+· Checking compliance of program schedules with legislative, licensing, and internal requirements.
+· Evaluating the effectiveness of the program structure based on viewership, listenership, and other performance indicators.
+· Preparing analyses and recommendations to optimize the program offering.
+· Implementing operational changes in the program schedule in response to extraordinary events or program adjustments.
+· Collaborating on the preparation of seasonal, thematic, and special programming projects.
+· Recording and managing data on broadcast content in relevant information systems.
+· Monitoring the fulfillment of program plans and ensuring they remain up to date.
+· Preparing materials for broadcast plans, reports, and management decision-making.</t>
+  </si>
+  <si>
+    <t>· Programmas struktūras izstrāde, plānošana un atjaunināšana atbilstoši organizācijas stratēģijai.
+· Raidījumu plānu un struktūru sagatavošana.
+· Koordinācija ar dažādiem departamentiem.
+· Pareizas satura izvietošanas nodrošināšana.
+· Atbilstības kontrole.
+· Efektivitātes novērtēšana.
+· Analīžu sagatavošana.
+· Operatīvas izmaiņas.
+· Sadarbība projektos.
+· Datu pārvaldība.
+· Plānu uzraudzība.
+· Materiālu sagatavošana.</t>
   </si>
   <si>
     <t>Proofreader</t>
   </si>
   <si>
     <t>Korektors</t>
   </si>
   <si>
     <t xml:space="preserve">* Reading the hand-writings in the printed or digital form.
 * Searching for errors in the contents, language, grammar and style.
 * Marking errors using proofreading marks.
 * Consulting the found imperfections with the authors of the texts.
 * Repeated reading of the corrected hand writings before sending them into print.
 </t>
   </si>
   <si>
     <t>* Lasīšana rokraksta drukātajā vai digitālajā veidā.
 * Kļūdu meklēšana saturā, valodā, gramatikā un stilā.
 * Kļūdu atzīmēšana ar redaktora korektūras zīmēm.
 * Atrasto neveiklumu apspriešana ar teksta autoriem.
 * Atkārtota korektūra pārskatītiem rokrakstiem pirms to iespiešanas.</t>
   </si>
   <si>
     <t>Radio presenter and announcer</t>
   </si>
@@ -16956,82 +17272,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F693"/>
+  <dimension ref="A1:F702"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6:F693"/>
+      <selection activeCell="E6" sqref="E6:F702"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="5" max="5" width="53.844000000000001" customWidth="true" style="0"/>
     <col min="6" max="6" width="53.844000000000001" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2"/>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3"/>
       <c r="B3" s="1">
-        <v>688</v>
+        <v>697</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>4</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
       <c r="E5" t="s">
         <v>6</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>8</v>
@@ -17972,12842 +18288,13022 @@
         <v>201</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>136</v>
       </c>
       <c r="B53" t="s">
         <v>137</v>
       </c>
       <c r="C53" t="s">
         <v>202</v>
       </c>
       <c r="D53" t="s">
         <v>203</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>204</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
+        <v>136</v>
+      </c>
+      <c r="B54" t="s">
+        <v>137</v>
+      </c>
+      <c r="C54" t="s">
         <v>206</v>
       </c>
-      <c r="B54" t="s">
+      <c r="D54" t="s">
         <v>207</v>
       </c>
-      <c r="C54" t="s">
+      <c r="E54" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="D54" t="s">
+      <c r="F54" s="2" t="s">
         <v>209</v>
-      </c>
-[...4 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B55" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C55" t="s">
         <v>212</v>
       </c>
       <c r="D55" t="s">
         <v>213</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>214</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B56" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C56" t="s">
         <v>216</v>
       </c>
       <c r="D56" t="s">
         <v>217</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B57" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C57" t="s">
         <v>220</v>
       </c>
       <c r="D57" t="s">
         <v>221</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B58" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C58" t="s">
         <v>224</v>
       </c>
       <c r="D58" t="s">
         <v>225</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B59" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C59" t="s">
         <v>228</v>
       </c>
       <c r="D59" t="s">
         <v>229</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>230</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B60" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C60" t="s">
         <v>232</v>
       </c>
       <c r="D60" t="s">
         <v>233</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>234</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B61" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C61" t="s">
         <v>236</v>
       </c>
       <c r="D61" t="s">
         <v>237</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B62" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C62" t="s">
         <v>240</v>
       </c>
       <c r="D62" t="s">
         <v>241</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>242</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B63" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C63" t="s">
         <v>244</v>
       </c>
       <c r="D63" t="s">
         <v>245</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B64" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C64" t="s">
         <v>248</v>
       </c>
       <c r="D64" t="s">
         <v>249</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B65" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C65" t="s">
         <v>252</v>
       </c>
       <c r="D65" t="s">
         <v>253</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B66" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C66" t="s">
         <v>256</v>
       </c>
       <c r="D66" t="s">
         <v>257</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>258</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B67" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C67" t="s">
         <v>260</v>
       </c>
       <c r="D67" t="s">
         <v>261</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B68" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C68" t="s">
         <v>264</v>
       </c>
       <c r="D68" t="s">
         <v>265</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>266</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B69" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C69" t="s">
         <v>268</v>
       </c>
       <c r="D69" t="s">
         <v>269</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>270</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B70" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C70" t="s">
         <v>272</v>
       </c>
       <c r="D70" t="s">
         <v>273</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>274</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B71" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C71" t="s">
         <v>276</v>
       </c>
       <c r="D71" t="s">
         <v>277</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>278</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B72" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C72" t="s">
         <v>280</v>
       </c>
       <c r="D72" t="s">
         <v>281</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>282</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
+        <v>210</v>
+      </c>
+      <c r="B73" t="s">
+        <v>211</v>
+      </c>
+      <c r="C73" t="s">
         <v>284</v>
       </c>
-      <c r="B73" t="s">
+      <c r="D73" t="s">
         <v>285</v>
       </c>
-      <c r="C73" t="s">
+      <c r="E73" s="2" t="s">
         <v>286</v>
       </c>
-      <c r="D73" t="s">
+      <c r="F73" s="2" t="s">
         <v>287</v>
-      </c>
-[...4 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B74" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C74" t="s">
         <v>290</v>
       </c>
       <c r="D74" t="s">
         <v>291</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>292</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B75" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C75" t="s">
         <v>294</v>
       </c>
       <c r="D75" t="s">
         <v>295</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B76" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C76" t="s">
         <v>298</v>
       </c>
       <c r="D76" t="s">
         <v>299</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>300</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B77" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C77" t="s">
         <v>302</v>
       </c>
       <c r="D77" t="s">
         <v>303</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>304</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B78" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C78" t="s">
         <v>306</v>
       </c>
       <c r="D78" t="s">
         <v>307</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>308</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B79" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C79" t="s">
         <v>310</v>
       </c>
       <c r="D79" t="s">
         <v>311</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>312</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B80" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C80" t="s">
         <v>314</v>
       </c>
       <c r="D80" t="s">
         <v>315</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>316</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B81" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C81" t="s">
         <v>318</v>
       </c>
       <c r="D81" t="s">
         <v>319</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>320</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B82" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C82" t="s">
         <v>322</v>
       </c>
       <c r="D82" t="s">
         <v>323</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>324</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B83" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C83" t="s">
         <v>326</v>
       </c>
       <c r="D83" t="s">
         <v>327</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>328</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B84" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C84" t="s">
         <v>330</v>
       </c>
       <c r="D84" t="s">
         <v>331</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>332</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B85" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C85" t="s">
         <v>334</v>
       </c>
       <c r="D85" t="s">
         <v>335</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>336</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
+        <v>288</v>
+      </c>
+      <c r="B86" t="s">
+        <v>289</v>
+      </c>
+      <c r="C86" t="s">
         <v>338</v>
       </c>
-      <c r="B86" t="s">
+      <c r="D86" t="s">
         <v>339</v>
       </c>
-      <c r="C86" t="s">
+      <c r="E86" s="2" t="s">
         <v>340</v>
       </c>
-      <c r="D86" t="s">
+      <c r="F86" s="2" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B87" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C87" t="s">
         <v>344</v>
       </c>
       <c r="D87" t="s">
         <v>345</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>346</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B88" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C88" t="s">
         <v>348</v>
       </c>
       <c r="D88" t="s">
         <v>349</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>350</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="B89" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C89" t="s">
-        <v>322</v>
+        <v>352</v>
       </c>
       <c r="D89" t="s">
-        <v>323</v>
+        <v>353</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>324</v>
+        <v>354</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>353</v>
+        <v>342</v>
       </c>
       <c r="B90" t="s">
-        <v>354</v>
+        <v>343</v>
       </c>
       <c r="C90" t="s">
-        <v>355</v>
+        <v>326</v>
       </c>
       <c r="D90" t="s">
+        <v>327</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="F90" s="2" t="s">
         <v>356</v>
-      </c>
-[...4 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B91" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C91" t="s">
         <v>359</v>
       </c>
       <c r="D91" t="s">
         <v>360</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>361</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B92" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C92" t="s">
         <v>363</v>
       </c>
       <c r="D92" t="s">
         <v>364</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>365</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B93" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C93" t="s">
         <v>367</v>
       </c>
       <c r="D93" t="s">
         <v>368</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>369</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B94" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C94" t="s">
         <v>371</v>
       </c>
       <c r="D94" t="s">
         <v>372</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>373</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B95" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C95" t="s">
         <v>375</v>
       </c>
       <c r="D95" t="s">
         <v>376</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>377</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B96" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C96" t="s">
         <v>379</v>
       </c>
       <c r="D96" t="s">
         <v>380</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>381</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B97" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C97" t="s">
         <v>383</v>
       </c>
       <c r="D97" t="s">
         <v>384</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B98" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C98" t="s">
         <v>387</v>
       </c>
       <c r="D98" t="s">
         <v>388</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>389</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B99" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C99" t="s">
         <v>391</v>
       </c>
       <c r="D99" t="s">
         <v>392</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B100" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C100" t="s">
         <v>395</v>
       </c>
       <c r="D100" t="s">
         <v>396</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>397</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B101" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C101" t="s">
         <v>399</v>
       </c>
       <c r="D101" t="s">
         <v>400</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>401</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B102" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C102" t="s">
         <v>403</v>
       </c>
       <c r="D102" t="s">
         <v>404</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>405</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B103" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C103" t="s">
         <v>407</v>
       </c>
       <c r="D103" t="s">
         <v>408</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>409</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B104" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C104" t="s">
         <v>411</v>
       </c>
       <c r="D104" t="s">
         <v>412</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>413</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B105" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C105" t="s">
         <v>415</v>
       </c>
       <c r="D105" t="s">
         <v>416</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>417</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B106" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C106" t="s">
         <v>419</v>
       </c>
       <c r="D106" t="s">
         <v>420</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>421</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B107" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C107" t="s">
         <v>423</v>
       </c>
       <c r="D107" t="s">
         <v>424</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>425</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B108" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C108" t="s">
         <v>427</v>
       </c>
       <c r="D108" t="s">
         <v>428</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>429</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B109" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C109" t="s">
         <v>431</v>
       </c>
       <c r="D109" t="s">
         <v>432</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>433</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B110" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C110" t="s">
         <v>435</v>
       </c>
       <c r="D110" t="s">
         <v>436</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>437</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B111" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C111" t="s">
         <v>439</v>
       </c>
       <c r="D111" t="s">
         <v>440</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>441</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B112" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C112" t="s">
         <v>443</v>
       </c>
       <c r="D112" t="s">
         <v>444</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>445</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B113" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C113" t="s">
         <v>447</v>
       </c>
       <c r="D113" t="s">
         <v>448</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>449</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B114" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C114" t="s">
         <v>451</v>
       </c>
       <c r="D114" t="s">
         <v>452</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>453</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B115" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C115" t="s">
         <v>455</v>
       </c>
       <c r="D115" t="s">
         <v>456</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>457</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B116" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C116" t="s">
         <v>459</v>
       </c>
       <c r="D116" t="s">
         <v>460</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>461</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="B117" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C117" t="s">
         <v>463</v>
       </c>
       <c r="D117" t="s">
         <v>464</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>465</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
+        <v>357</v>
+      </c>
+      <c r="B118" t="s">
+        <v>358</v>
+      </c>
+      <c r="C118" t="s">
         <v>467</v>
       </c>
-      <c r="B118" t="s">
+      <c r="D118" t="s">
         <v>468</v>
       </c>
-      <c r="C118" t="s">
+      <c r="E118" s="2" t="s">
         <v>469</v>
       </c>
-      <c r="D118" t="s">
+      <c r="F118" s="2" t="s">
         <v>470</v>
-      </c>
-[...4 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B119" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C119" t="s">
         <v>473</v>
       </c>
       <c r="D119" t="s">
         <v>474</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>475</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B120" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C120" t="s">
         <v>477</v>
       </c>
       <c r="D120" t="s">
         <v>478</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>479</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B121" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C121" t="s">
         <v>481</v>
       </c>
       <c r="D121" t="s">
         <v>482</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>483</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B122" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C122" t="s">
         <v>485</v>
       </c>
       <c r="D122" t="s">
         <v>486</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>487</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B123" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C123" t="s">
         <v>489</v>
       </c>
       <c r="D123" t="s">
         <v>490</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>491</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B124" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C124" t="s">
         <v>493</v>
       </c>
       <c r="D124" t="s">
         <v>494</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>495</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B125" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C125" t="s">
         <v>497</v>
       </c>
       <c r="D125" t="s">
         <v>498</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>499</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B126" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C126" t="s">
         <v>501</v>
       </c>
       <c r="D126" t="s">
         <v>502</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>503</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B127" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C127" t="s">
         <v>505</v>
       </c>
       <c r="D127" t="s">
         <v>506</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>507</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B128" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C128" t="s">
         <v>509</v>
       </c>
       <c r="D128" t="s">
         <v>510</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>511</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B129" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C129" t="s">
         <v>513</v>
       </c>
       <c r="D129" t="s">
         <v>514</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>515</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B130" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C130" t="s">
         <v>517</v>
       </c>
       <c r="D130" t="s">
         <v>518</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B131" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C131" t="s">
-        <v>302</v>
+        <v>521</v>
       </c>
       <c r="D131" t="s">
-        <v>303</v>
+        <v>522</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B132" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C132" t="s">
-        <v>523</v>
+        <v>306</v>
       </c>
       <c r="D132" t="s">
-        <v>524</v>
+        <v>307</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>525</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B133" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C133" t="s">
         <v>527</v>
       </c>
       <c r="D133" t="s">
         <v>528</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>529</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B134" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C134" t="s">
         <v>531</v>
       </c>
       <c r="D134" t="s">
         <v>532</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>533</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B135" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C135" t="s">
         <v>535</v>
       </c>
       <c r="D135" t="s">
         <v>536</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>537</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B136" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C136" t="s">
         <v>539</v>
       </c>
       <c r="D136" t="s">
         <v>540</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>541</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B137" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C137" t="s">
         <v>543</v>
       </c>
       <c r="D137" t="s">
         <v>544</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>545</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B138" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C138" t="s">
         <v>547</v>
       </c>
       <c r="D138" t="s">
         <v>548</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>549</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B139" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C139" t="s">
         <v>551</v>
       </c>
       <c r="D139" t="s">
         <v>552</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>553</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B140" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C140" t="s">
         <v>555</v>
       </c>
       <c r="D140" t="s">
         <v>556</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>557</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B141" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C141" t="s">
         <v>559</v>
       </c>
       <c r="D141" t="s">
         <v>560</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>561</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B142" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C142" t="s">
         <v>563</v>
       </c>
       <c r="D142" t="s">
         <v>564</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>565</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B143" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C143" t="s">
         <v>567</v>
       </c>
       <c r="D143" t="s">
         <v>568</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>569</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B144" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C144" t="s">
         <v>571</v>
       </c>
       <c r="D144" t="s">
         <v>572</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>573</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B145" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C145" t="s">
         <v>575</v>
       </c>
       <c r="D145" t="s">
         <v>576</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>577</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B146" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C146" t="s">
         <v>579</v>
       </c>
       <c r="D146" t="s">
         <v>580</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>581</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B147" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C147" t="s">
         <v>583</v>
       </c>
       <c r="D147" t="s">
         <v>584</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>585</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B148" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C148" t="s">
         <v>587</v>
       </c>
       <c r="D148" t="s">
         <v>588</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>589</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B149" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C149" t="s">
         <v>591</v>
       </c>
       <c r="D149" t="s">
         <v>592</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>593</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B150" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C150" t="s">
         <v>595</v>
       </c>
       <c r="D150" t="s">
         <v>596</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>597</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B151" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C151" t="s">
         <v>599</v>
       </c>
       <c r="D151" t="s">
         <v>600</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>601</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B152" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C152" t="s">
         <v>603</v>
       </c>
       <c r="D152" t="s">
         <v>604</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>605</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B153" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C153" t="s">
         <v>607</v>
       </c>
       <c r="D153" t="s">
         <v>608</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>609</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B154" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C154" t="s">
         <v>611</v>
       </c>
       <c r="D154" t="s">
         <v>612</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B155" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C155" t="s">
         <v>615</v>
       </c>
       <c r="D155" t="s">
         <v>616</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>617</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="B156" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C156" t="s">
         <v>619</v>
       </c>
       <c r="D156" t="s">
         <v>620</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>621</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
+        <v>471</v>
+      </c>
+      <c r="B157" t="s">
+        <v>472</v>
+      </c>
+      <c r="C157" t="s">
         <v>623</v>
       </c>
-      <c r="B157" t="s">
+      <c r="D157" t="s">
         <v>624</v>
       </c>
-      <c r="C157" t="s">
+      <c r="E157" s="2" t="s">
         <v>625</v>
       </c>
-      <c r="D157" t="s">
+      <c r="F157" s="2" t="s">
         <v>626</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="B158" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="C158" t="s">
         <v>629</v>
       </c>
       <c r="D158" t="s">
         <v>630</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>631</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="B159" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="C159" t="s">
         <v>633</v>
       </c>
       <c r="D159" t="s">
         <v>634</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>635</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
+        <v>627</v>
+      </c>
+      <c r="B160" t="s">
+        <v>628</v>
+      </c>
+      <c r="C160" t="s">
         <v>637</v>
       </c>
-      <c r="B160" t="s">
+      <c r="D160" t="s">
         <v>638</v>
       </c>
-      <c r="C160" t="s">
+      <c r="E160" s="2" t="s">
         <v>639</v>
       </c>
-      <c r="D160" t="s">
+      <c r="F160" s="2" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B161" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C161" t="s">
         <v>643</v>
       </c>
       <c r="D161" t="s">
         <v>644</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>645</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B162" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C162" t="s">
         <v>647</v>
       </c>
       <c r="D162" t="s">
         <v>648</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>649</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B163" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C163" t="s">
         <v>651</v>
       </c>
       <c r="D163" t="s">
         <v>652</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>653</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B164" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C164" t="s">
         <v>655</v>
       </c>
       <c r="D164" t="s">
         <v>656</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>657</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B165" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C165" t="s">
         <v>659</v>
       </c>
       <c r="D165" t="s">
         <v>660</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>661</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B166" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C166" t="s">
         <v>663</v>
       </c>
       <c r="D166" t="s">
         <v>664</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>665</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B167" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C167" t="s">
         <v>667</v>
       </c>
       <c r="D167" t="s">
         <v>668</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>669</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B168" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C168" t="s">
         <v>671</v>
       </c>
       <c r="D168" t="s">
         <v>672</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>673</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B169" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C169" t="s">
         <v>675</v>
       </c>
       <c r="D169" t="s">
         <v>676</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>677</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>678</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B170" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C170" t="s">
         <v>679</v>
       </c>
       <c r="D170" t="s">
         <v>680</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>681</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B171" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C171" t="s">
         <v>683</v>
       </c>
       <c r="D171" t="s">
         <v>684</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>685</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B172" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C172" t="s">
         <v>687</v>
       </c>
       <c r="D172" t="s">
         <v>688</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>689</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>690</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B173" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C173" t="s">
         <v>691</v>
       </c>
       <c r="D173" t="s">
         <v>692</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>693</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B174" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C174" t="s">
-        <v>240</v>
+        <v>695</v>
       </c>
       <c r="D174" t="s">
-        <v>241</v>
+        <v>696</v>
       </c>
       <c r="E174" s="2" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="F174" s="2" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B175" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C175" t="s">
-        <v>697</v>
+        <v>244</v>
       </c>
       <c r="D175" t="s">
-        <v>698</v>
+        <v>245</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>699</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B176" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C176" t="s">
         <v>701</v>
       </c>
       <c r="D176" t="s">
         <v>702</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>703</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B177" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C177" t="s">
         <v>705</v>
       </c>
       <c r="D177" t="s">
         <v>706</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>707</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B178" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C178" t="s">
         <v>709</v>
       </c>
       <c r="D178" t="s">
         <v>710</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>711</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B179" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C179" t="s">
         <v>713</v>
       </c>
       <c r="D179" t="s">
         <v>714</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>715</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B180" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C180" t="s">
         <v>717</v>
       </c>
       <c r="D180" t="s">
         <v>718</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>719</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B181" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C181" t="s">
         <v>721</v>
       </c>
       <c r="D181" t="s">
         <v>722</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>723</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B182" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C182" t="s">
         <v>725</v>
       </c>
       <c r="D182" t="s">
         <v>726</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>727</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B183" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C183" t="s">
         <v>729</v>
       </c>
       <c r="D183" t="s">
         <v>730</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>731</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B184" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C184" t="s">
         <v>733</v>
       </c>
       <c r="D184" t="s">
         <v>734</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>735</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B185" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C185" t="s">
         <v>737</v>
       </c>
       <c r="D185" t="s">
         <v>738</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>739</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B186" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C186" t="s">
         <v>741</v>
       </c>
       <c r="D186" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="E186" s="2" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F186" s="2" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B187" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C187" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="D187" t="s">
         <v>745</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>746</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
+        <v>641</v>
+      </c>
+      <c r="B188" t="s">
+        <v>642</v>
+      </c>
+      <c r="C188" t="s">
         <v>748</v>
       </c>
-      <c r="B188" t="s">
+      <c r="D188" t="s">
         <v>749</v>
       </c>
-      <c r="C188" t="s">
+      <c r="E188" s="2" t="s">
         <v>750</v>
       </c>
-      <c r="D188" t="s">
+      <c r="F188" s="2" t="s">
         <v>751</v>
-      </c>
-[...4 lines deleted...]
-        <v>753</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B189" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="C189" t="s">
         <v>754</v>
       </c>
       <c r="D189" t="s">
         <v>755</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>756</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B190" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="C190" t="s">
         <v>758</v>
       </c>
       <c r="D190" t="s">
         <v>759</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>760</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B191" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="C191" t="s">
         <v>762</v>
       </c>
       <c r="D191" t="s">
         <v>763</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>764</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B192" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="C192" t="s">
         <v>766</v>
       </c>
       <c r="D192" t="s">
         <v>767</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>768</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B193" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="C193" t="s">
         <v>770</v>
       </c>
       <c r="D193" t="s">
         <v>771</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>772</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B194" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="C194" t="s">
         <v>774</v>
       </c>
       <c r="D194" t="s">
         <v>775</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>776</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B195" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="C195" t="s">
         <v>778</v>
       </c>
       <c r="D195" t="s">
         <v>779</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>780</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B196" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="C196" t="s">
         <v>782</v>
       </c>
       <c r="D196" t="s">
         <v>783</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>784</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B197" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="C197" t="s">
         <v>786</v>
       </c>
       <c r="D197" t="s">
         <v>787</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>788</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B198" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="C198" t="s">
         <v>790</v>
       </c>
       <c r="D198" t="s">
         <v>791</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>792</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B199" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="C199" t="s">
         <v>794</v>
       </c>
       <c r="D199" t="s">
         <v>795</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>796</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B200" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="C200" t="s">
         <v>798</v>
       </c>
       <c r="D200" t="s">
         <v>799</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>800</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B201" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="C201" t="s">
         <v>802</v>
       </c>
       <c r="D201" t="s">
         <v>803</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>804</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B202" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="C202" t="s">
         <v>806</v>
       </c>
       <c r="D202" t="s">
         <v>807</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>808</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B203" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="C203" t="s">
         <v>810</v>
       </c>
       <c r="D203" t="s">
         <v>811</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>812</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B204" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="C204" t="s">
         <v>814</v>
       </c>
       <c r="D204" t="s">
         <v>815</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>816</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B205" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="C205" t="s">
         <v>818</v>
       </c>
       <c r="D205" t="s">
         <v>819</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>820</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B206" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="C206" t="s">
         <v>822</v>
       </c>
       <c r="D206" t="s">
         <v>823</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>824</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B207" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="C207" t="s">
         <v>826</v>
       </c>
       <c r="D207" t="s">
         <v>827</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>828</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B208" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="C208" t="s">
         <v>830</v>
       </c>
       <c r="D208" t="s">
         <v>831</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>832</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B209" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="C209" t="s">
         <v>834</v>
       </c>
       <c r="D209" t="s">
         <v>835</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>836</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="B210" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="C210" t="s">
         <v>838</v>
       </c>
       <c r="D210" t="s">
         <v>839</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>840</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
+        <v>752</v>
+      </c>
+      <c r="B211" t="s">
+        <v>753</v>
+      </c>
+      <c r="C211" t="s">
         <v>842</v>
       </c>
-      <c r="B211" t="s">
+      <c r="D211" t="s">
         <v>843</v>
-      </c>
-[...4 lines deleted...]
-        <v>303</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>844</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="B212" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C212" t="s">
-        <v>523</v>
+        <v>306</v>
       </c>
       <c r="D212" t="s">
-        <v>524</v>
+        <v>307</v>
       </c>
       <c r="E212" s="2" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="F212" s="2" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="B213" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C213" t="s">
-        <v>848</v>
+        <v>527</v>
       </c>
       <c r="D213" t="s">
-        <v>849</v>
+        <v>528</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>850</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="B214" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C214" t="s">
         <v>852</v>
       </c>
       <c r="D214" t="s">
         <v>853</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>854</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="B215" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C215" t="s">
         <v>856</v>
       </c>
       <c r="D215" t="s">
         <v>857</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>858</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="B216" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C216" t="s">
         <v>860</v>
       </c>
       <c r="D216" t="s">
         <v>861</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>862</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="B217" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C217" t="s">
         <v>864</v>
       </c>
       <c r="D217" t="s">
         <v>865</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>866</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="B218" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C218" t="s">
         <v>868</v>
       </c>
       <c r="D218" t="s">
         <v>869</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>870</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="B219" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C219" t="s">
         <v>872</v>
       </c>
       <c r="D219" t="s">
         <v>873</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>874</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="B220" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C220" t="s">
-        <v>310</v>
+        <v>876</v>
       </c>
       <c r="D220" t="s">
-        <v>311</v>
+        <v>877</v>
       </c>
       <c r="E220" s="2" t="s">
-        <v>312</v>
+        <v>878</v>
       </c>
       <c r="F220" s="2" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="B221" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C221" t="s">
-        <v>877</v>
+        <v>314</v>
       </c>
       <c r="D221" t="s">
-        <v>878</v>
+        <v>315</v>
       </c>
       <c r="E221" s="2" t="s">
-        <v>879</v>
+        <v>316</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="B222" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C222" t="s">
         <v>881</v>
       </c>
       <c r="D222" t="s">
         <v>882</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>883</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="B223" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C223" t="s">
         <v>885</v>
       </c>
       <c r="D223" t="s">
         <v>886</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>887</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="B224" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C224" t="s">
         <v>889</v>
       </c>
       <c r="D224" t="s">
         <v>890</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>891</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="B225" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C225" t="s">
         <v>893</v>
       </c>
       <c r="D225" t="s">
         <v>894</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>895</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="B226" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C226" t="s">
         <v>897</v>
       </c>
       <c r="D226" t="s">
         <v>898</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>899</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="B227" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C227" t="s">
         <v>901</v>
       </c>
       <c r="D227" t="s">
         <v>902</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>903</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="B228" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C228" t="s">
         <v>905</v>
       </c>
       <c r="D228" t="s">
         <v>906</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>907</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="B229" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="C229" t="s">
-        <v>322</v>
+        <v>909</v>
       </c>
       <c r="D229" t="s">
-        <v>323</v>
+        <v>910</v>
       </c>
       <c r="E229" s="2" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
       <c r="F229" s="2" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>911</v>
+        <v>846</v>
       </c>
       <c r="B230" t="s">
-        <v>912</v>
+        <v>847</v>
       </c>
       <c r="C230" t="s">
+        <v>326</v>
+      </c>
+      <c r="D230" t="s">
+        <v>327</v>
+      </c>
+      <c r="E230" s="2" t="s">
         <v>913</v>
       </c>
-      <c r="D230" t="s">
+      <c r="F230" s="2" t="s">
         <v>914</v>
-      </c>
-[...4 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="B231" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C231" t="s">
         <v>917</v>
       </c>
       <c r="D231" t="s">
         <v>918</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>919</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="B232" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C232" t="s">
         <v>921</v>
       </c>
       <c r="D232" t="s">
         <v>922</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>923</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="B233" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C233" t="s">
         <v>925</v>
       </c>
       <c r="D233" t="s">
         <v>926</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>927</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="B234" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C234" t="s">
         <v>929</v>
       </c>
       <c r="D234" t="s">
         <v>930</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>931</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="B235" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="C235" t="s">
         <v>933</v>
       </c>
       <c r="D235" t="s">
         <v>934</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>935</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
+        <v>915</v>
+      </c>
+      <c r="B236" t="s">
+        <v>916</v>
+      </c>
+      <c r="C236" t="s">
         <v>937</v>
       </c>
-      <c r="B236" t="s">
+      <c r="D236" t="s">
         <v>938</v>
       </c>
-      <c r="C236" t="s">
+      <c r="E236" s="2" t="s">
         <v>939</v>
       </c>
-      <c r="D236" t="s">
+      <c r="F236" s="2" t="s">
         <v>940</v>
-      </c>
-[...4 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="B237" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="C237" t="s">
         <v>943</v>
       </c>
       <c r="D237" t="s">
         <v>944</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>945</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="B238" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="C238" t="s">
         <v>947</v>
       </c>
       <c r="D238" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E238" s="2" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F238" s="2" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="B239" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="C239" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="D239" t="s">
         <v>951</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>952</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="B240" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="C240" t="s">
         <v>954</v>
       </c>
       <c r="D240" t="s">
         <v>955</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>956</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="B241" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="C241" t="s">
         <v>958</v>
       </c>
       <c r="D241" t="s">
         <v>959</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>960</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
+        <v>941</v>
+      </c>
+      <c r="B242" t="s">
+        <v>942</v>
+      </c>
+      <c r="C242" t="s">
         <v>962</v>
       </c>
-      <c r="B242" t="s">
+      <c r="D242" t="s">
         <v>963</v>
       </c>
-      <c r="C242" t="s">
+      <c r="E242" s="2" t="s">
         <v>964</v>
       </c>
-      <c r="D242" t="s">
+      <c r="F242" s="2" t="s">
         <v>965</v>
-      </c>
-[...4 lines deleted...]
-        <v>967</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B243" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C243" t="s">
         <v>968</v>
       </c>
       <c r="D243" t="s">
         <v>969</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>970</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B244" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C244" t="s">
         <v>972</v>
       </c>
       <c r="D244" t="s">
         <v>973</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>974</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B245" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C245" t="s">
         <v>976</v>
       </c>
       <c r="D245" t="s">
         <v>977</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>978</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B246" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C246" t="s">
         <v>980</v>
       </c>
       <c r="D246" t="s">
         <v>981</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>982</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B247" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C247" t="s">
         <v>984</v>
       </c>
       <c r="D247" t="s">
         <v>985</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>986</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B248" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C248" t="s">
         <v>988</v>
       </c>
       <c r="D248" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="E248" s="2" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="F248" s="2" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B249" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C249" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="D249" t="s">
         <v>992</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>993</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B250" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C250" t="s">
         <v>995</v>
       </c>
       <c r="D250" t="s">
         <v>996</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>997</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B251" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C251" t="s">
         <v>999</v>
       </c>
       <c r="D251" t="s">
         <v>1000</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>1001</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B252" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C252" t="s">
         <v>1003</v>
       </c>
       <c r="D252" t="s">
         <v>1004</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>1005</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B253" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C253" t="s">
         <v>1007</v>
       </c>
       <c r="D253" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="E253" s="2" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="F253" s="2" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B254" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C254" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="D254" t="s">
         <v>1011</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>1012</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B255" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C255" t="s">
         <v>1014</v>
       </c>
       <c r="D255" t="s">
         <v>1015</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>1016</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B256" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C256" t="s">
         <v>1018</v>
       </c>
       <c r="D256" t="s">
         <v>1019</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>1020</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B257" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C257" t="s">
         <v>1022</v>
       </c>
       <c r="D257" t="s">
         <v>1023</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B258" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C258" t="s">
         <v>1026</v>
       </c>
       <c r="D258" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="E258" s="2" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F258" s="2" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B259" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C259" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="D259" t="s">
         <v>1030</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>1031</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B260" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C260" t="s">
         <v>1033</v>
       </c>
       <c r="D260" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="E260" s="2" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F260" s="2" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B261" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C261" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="D261" t="s">
         <v>1037</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>1038</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B262" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C262" t="s">
         <v>1040</v>
       </c>
       <c r="D262" t="s">
         <v>1041</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>1042</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B263" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C263" t="s">
         <v>1044</v>
       </c>
       <c r="D263" t="s">
         <v>1045</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>1046</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B264" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C264" t="s">
         <v>1048</v>
       </c>
       <c r="D264" t="s">
         <v>1049</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>1050</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B265" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C265" t="s">
         <v>1052</v>
       </c>
       <c r="D265" t="s">
         <v>1053</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>1054</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B266" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C266" t="s">
         <v>1056</v>
       </c>
       <c r="D266" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="E266" s="2" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="F266" s="2" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B267" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C267" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="D267" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="E267" s="2" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="F267" s="2" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B268" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C268" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="D268" t="s">
         <v>1063</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>1064</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B269" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C269" t="s">
         <v>1066</v>
       </c>
       <c r="D269" t="s">
         <v>1067</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>1068</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B270" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C270" t="s">
         <v>1070</v>
       </c>
       <c r="D270" t="s">
         <v>1071</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>1072</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B271" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C271" t="s">
         <v>1074</v>
       </c>
       <c r="D271" t="s">
         <v>1075</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>1076</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B272" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C272" t="s">
         <v>1078</v>
       </c>
       <c r="D272" t="s">
         <v>1079</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>1080</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B273" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C273" t="s">
         <v>1082</v>
       </c>
       <c r="D273" t="s">
         <v>1083</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>1085</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B274" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C274" t="s">
         <v>1086</v>
       </c>
       <c r="D274" t="s">
         <v>1087</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>1088</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B275" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C275" t="s">
         <v>1090</v>
       </c>
       <c r="D275" t="s">
         <v>1091</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B276" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C276" t="s">
         <v>1094</v>
       </c>
       <c r="D276" t="s">
         <v>1095</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>1096</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>1097</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B277" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C277" t="s">
         <v>1098</v>
       </c>
       <c r="D277" t="s">
         <v>1099</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>1100</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B278" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C278" t="s">
         <v>1102</v>
       </c>
       <c r="D278" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="E278" s="2" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="F278" s="2" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B279" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C279" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="D279" t="s">
         <v>1106</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>1107</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>1108</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B280" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C280" t="s">
         <v>1109</v>
       </c>
       <c r="D280" t="s">
         <v>1110</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>1111</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>1112</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B281" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C281" t="s">
         <v>1113</v>
       </c>
       <c r="D281" t="s">
         <v>1114</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>1115</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B282" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C282" t="s">
         <v>1117</v>
       </c>
       <c r="D282" t="s">
         <v>1118</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>1119</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B283" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C283" t="s">
         <v>1121</v>
       </c>
       <c r="D283" t="s">
         <v>1122</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>1123</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B284" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C284" t="s">
         <v>1125</v>
       </c>
       <c r="D284" t="s">
         <v>1126</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>1127</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>1128</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B285" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C285" t="s">
         <v>1129</v>
       </c>
       <c r="D285" t="s">
         <v>1130</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>1131</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B286" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C286" t="s">
         <v>1133</v>
       </c>
       <c r="D286" t="s">
         <v>1134</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>1135</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B287" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C287" t="s">
         <v>1137</v>
       </c>
       <c r="D287" t="s">
         <v>1138</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>1139</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>1140</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B288" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C288" t="s">
         <v>1141</v>
       </c>
       <c r="D288" t="s">
         <v>1142</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>1143</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B289" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C289" t="s">
         <v>1145</v>
       </c>
       <c r="D289" t="s">
         <v>1146</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>1147</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B290" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C290" t="s">
         <v>1149</v>
       </c>
       <c r="D290" t="s">
         <v>1150</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>1151</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>1152</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B291" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C291" t="s">
         <v>1153</v>
       </c>
       <c r="D291" t="s">
         <v>1154</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>1155</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B292" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C292" t="s">
-        <v>897</v>
+        <v>1157</v>
       </c>
       <c r="D292" t="s">
-        <v>898</v>
+        <v>1158</v>
       </c>
       <c r="E292" s="2" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="F292" s="2" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B293" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C293" t="s">
         <v>901</v>
       </c>
       <c r="D293" t="s">
         <v>902</v>
       </c>
       <c r="E293" s="2" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="F293" s="2" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B294" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C294" t="s">
-        <v>1161</v>
+        <v>905</v>
       </c>
       <c r="D294" t="s">
-        <v>1162</v>
+        <v>906</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>1163</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>1164</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B295" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C295" t="s">
         <v>1165</v>
       </c>
       <c r="D295" t="s">
         <v>1166</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>1167</v>
       </c>
       <c r="F295" s="2" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B296" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C296" t="s">
         <v>1169</v>
       </c>
       <c r="D296" t="s">
         <v>1170</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>1171</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B297" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C297" t="s">
         <v>1173</v>
       </c>
       <c r="D297" t="s">
         <v>1174</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>1175</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>1176</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B298" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C298" t="s">
         <v>1177</v>
       </c>
       <c r="D298" t="s">
         <v>1178</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>1179</v>
       </c>
       <c r="F298" s="2" t="s">
         <v>1180</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B299" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C299" t="s">
         <v>1181</v>
       </c>
       <c r="D299" t="s">
         <v>1182</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>1183</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B300" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C300" t="s">
         <v>1185</v>
       </c>
       <c r="D300" t="s">
         <v>1186</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>1187</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>1188</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B301" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C301" t="s">
         <v>1189</v>
       </c>
       <c r="D301" t="s">
         <v>1190</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>1191</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>1192</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B302" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C302" t="s">
         <v>1193</v>
       </c>
       <c r="D302" t="s">
         <v>1194</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>1195</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="B303" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C303" t="s">
         <v>1197</v>
       </c>
       <c r="D303" t="s">
         <v>1198</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>1199</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>1200</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
+        <v>966</v>
+      </c>
+      <c r="B304" t="s">
+        <v>967</v>
+      </c>
+      <c r="C304" t="s">
         <v>1201</v>
       </c>
-      <c r="B304" t="s">
+      <c r="D304" t="s">
         <v>1202</v>
       </c>
-      <c r="C304" t="s">
+      <c r="E304" s="2" t="s">
         <v>1203</v>
       </c>
-      <c r="D304" t="s">
+      <c r="F304" s="2" t="s">
         <v>1204</v>
-      </c>
-[...4 lines deleted...]
-        <v>1206</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="B305" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="C305" t="s">
         <v>1207</v>
       </c>
       <c r="D305" t="s">
         <v>1208</v>
       </c>
       <c r="E305" s="2" t="s">
         <v>1209</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>1210</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="B306" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="C306" t="s">
         <v>1211</v>
       </c>
       <c r="D306" t="s">
         <v>1212</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>1213</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="B307" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="C307" t="s">
         <v>1215</v>
       </c>
       <c r="D307" t="s">
         <v>1216</v>
       </c>
       <c r="E307" s="2" t="s">
         <v>1217</v>
       </c>
       <c r="F307" s="2" t="s">
         <v>1218</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="B308" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="C308" t="s">
         <v>1219</v>
       </c>
       <c r="D308" t="s">
         <v>1220</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>1221</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>1222</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="B309" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="C309" t="s">
         <v>1223</v>
       </c>
       <c r="D309" t="s">
         <v>1224</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>1225</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="B310" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="C310" t="s">
         <v>1227</v>
       </c>
       <c r="D310" t="s">
         <v>1228</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>1229</v>
       </c>
       <c r="F310" s="2" t="s">
         <v>1230</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="B311" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="C311" t="s">
         <v>1231</v>
       </c>
       <c r="D311" t="s">
         <v>1232</v>
       </c>
       <c r="E311" s="2" t="s">
         <v>1233</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>1234</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="B312" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="C312" t="s">
         <v>1235</v>
       </c>
       <c r="D312" t="s">
         <v>1236</v>
       </c>
       <c r="E312" s="2" t="s">
         <v>1237</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>1238</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="B313" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="C313" t="s">
         <v>1239</v>
       </c>
       <c r="D313" t="s">
         <v>1240</v>
       </c>
       <c r="E313" s="2" t="s">
         <v>1241</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>1242</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="B314" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="C314" t="s">
         <v>1243</v>
       </c>
       <c r="D314" t="s">
         <v>1244</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>1245</v>
       </c>
       <c r="F314" s="2" t="s">
         <v>1246</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="B315" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="C315" t="s">
         <v>1247</v>
       </c>
       <c r="D315" t="s">
         <v>1248</v>
       </c>
       <c r="E315" s="2" t="s">
         <v>1249</v>
       </c>
       <c r="F315" s="2" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="B316" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="C316" t="s">
         <v>1251</v>
       </c>
       <c r="D316" t="s">
         <v>1252</v>
       </c>
       <c r="E316" s="2" t="s">
         <v>1253</v>
       </c>
       <c r="F316" s="2" t="s">
         <v>1254</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="B317" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="C317" t="s">
         <v>1255</v>
       </c>
       <c r="D317" t="s">
         <v>1256</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>1257</v>
       </c>
       <c r="F317" s="2" t="s">
         <v>1258</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="B318" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="C318" t="s">
         <v>1259</v>
       </c>
       <c r="D318" t="s">
         <v>1260</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>1261</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B319" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C319" t="s">
         <v>1263</v>
       </c>
-      <c r="B319" t="s">
+      <c r="D319" t="s">
         <v>1264</v>
       </c>
-      <c r="C319" t="s">
+      <c r="E319" s="2" t="s">
         <v>1265</v>
       </c>
-      <c r="D319" t="s">
+      <c r="F319" s="2" t="s">
         <v>1266</v>
-      </c>
-[...4 lines deleted...]
-        <v>1268</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="B320" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="C320" t="s">
         <v>1269</v>
       </c>
       <c r="D320" t="s">
         <v>1270</v>
       </c>
       <c r="E320" s="2" t="s">
         <v>1271</v>
       </c>
       <c r="F320" s="2" t="s">
         <v>1272</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="B321" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="C321" t="s">
         <v>1273</v>
       </c>
       <c r="D321" t="s">
         <v>1274</v>
       </c>
       <c r="E321" s="2" t="s">
         <v>1275</v>
       </c>
       <c r="F321" s="2" t="s">
         <v>1276</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="B322" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="C322" t="s">
         <v>1277</v>
       </c>
       <c r="D322" t="s">
         <v>1278</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>1279</v>
       </c>
       <c r="F322" s="2" t="s">
         <v>1280</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="B323" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="C323" t="s">
         <v>1281</v>
       </c>
       <c r="D323" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="E323" s="2" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="F323" s="2" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="B324" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="C324" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="D324" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="E324" s="2" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="F324" s="2" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="B325" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="C325" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="D325" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="E325" s="2" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="F325" s="2" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="B326" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="C326" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="D326" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="E326" s="2" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="F326" s="2" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="B327" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="C327" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="D327" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="E327" s="2" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="F327" s="2" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="B328" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="C328" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="D328" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="E328" s="2" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="F328" s="2" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="B329" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="C329" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="D329" t="s">
         <v>1305</v>
       </c>
       <c r="E329" s="2" t="s">
         <v>1306</v>
       </c>
       <c r="F329" s="2" t="s">
         <v>1307</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="B330" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="C330" t="s">
         <v>1308</v>
       </c>
       <c r="D330" t="s">
         <v>1309</v>
       </c>
       <c r="E330" s="2" t="s">
         <v>1310</v>
       </c>
       <c r="F330" s="2" t="s">
         <v>1311</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="B331" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="C331" t="s">
         <v>1312</v>
       </c>
       <c r="D331" t="s">
         <v>1313</v>
       </c>
       <c r="E331" s="2" t="s">
         <v>1314</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>1315</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="B332" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="C332" t="s">
         <v>1316</v>
       </c>
       <c r="D332" t="s">
         <v>1317</v>
       </c>
       <c r="E332" s="2" t="s">
         <v>1318</v>
       </c>
       <c r="F332" s="2" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="B333" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="C333" t="s">
         <v>1320</v>
       </c>
       <c r="D333" t="s">
         <v>1321</v>
       </c>
       <c r="E333" s="2" t="s">
         <v>1322</v>
       </c>
       <c r="F333" s="2" t="s">
         <v>1323</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="B334" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="C334" t="s">
         <v>1324</v>
       </c>
       <c r="D334" t="s">
         <v>1325</v>
       </c>
       <c r="E334" s="2" t="s">
         <v>1326</v>
       </c>
       <c r="F334" s="2" t="s">
         <v>1327</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="B335" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="C335" t="s">
-        <v>190</v>
+        <v>1328</v>
       </c>
       <c r="D335" t="s">
-        <v>191</v>
+        <v>1329</v>
       </c>
       <c r="E335" s="2" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="F335" s="2" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="B336" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="C336" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="D336" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="E336" s="2" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="F336" s="2" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="B337" t="s">
-        <v>1264</v>
+        <v>1268</v>
       </c>
       <c r="C337" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="D337" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="E337" s="2" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="F337" s="2" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>1338</v>
+        <v>1267</v>
       </c>
       <c r="B338" t="s">
-        <v>1339</v>
+        <v>1268</v>
       </c>
       <c r="C338" t="s">
         <v>1340</v>
       </c>
       <c r="D338" t="s">
         <v>1341</v>
       </c>
       <c r="E338" s="2" t="s">
         <v>1342</v>
       </c>
       <c r="F338" s="2" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>1338</v>
+        <v>1267</v>
       </c>
       <c r="B339" t="s">
-        <v>1339</v>
+        <v>1268</v>
       </c>
       <c r="C339" t="s">
         <v>1344</v>
       </c>
       <c r="D339" t="s">
         <v>1345</v>
       </c>
       <c r="E339" s="2" t="s">
         <v>1346</v>
       </c>
       <c r="F339" s="2" t="s">
         <v>1347</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>1338</v>
+        <v>1267</v>
       </c>
       <c r="B340" t="s">
-        <v>1339</v>
+        <v>1268</v>
       </c>
       <c r="C340" t="s">
         <v>1348</v>
       </c>
       <c r="D340" t="s">
         <v>1349</v>
       </c>
       <c r="E340" s="2" t="s">
         <v>1350</v>
       </c>
       <c r="F340" s="2" t="s">
         <v>1351</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>1338</v>
+        <v>1267</v>
       </c>
       <c r="B341" t="s">
-        <v>1339</v>
+        <v>1268</v>
       </c>
       <c r="C341" t="s">
         <v>1352</v>
       </c>
       <c r="D341" t="s">
         <v>1353</v>
       </c>
       <c r="E341" s="2" t="s">
         <v>1354</v>
       </c>
       <c r="F341" s="2" t="s">
         <v>1355</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>1338</v>
+        <v>1267</v>
       </c>
       <c r="B342" t="s">
-        <v>1339</v>
+        <v>1268</v>
       </c>
       <c r="C342" t="s">
         <v>1356</v>
       </c>
       <c r="D342" t="s">
         <v>1357</v>
       </c>
       <c r="E342" s="2" t="s">
         <v>1358</v>
       </c>
       <c r="F342" s="2" t="s">
         <v>1359</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>1338</v>
+        <v>1267</v>
       </c>
       <c r="B343" t="s">
-        <v>1339</v>
+        <v>1268</v>
       </c>
       <c r="C343" t="s">
         <v>1360</v>
       </c>
       <c r="D343" t="s">
         <v>1361</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>1362</v>
       </c>
       <c r="F343" s="2" t="s">
         <v>1363</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>1338</v>
+        <v>1267</v>
       </c>
       <c r="B344" t="s">
-        <v>1339</v>
+        <v>1268</v>
       </c>
       <c r="C344" t="s">
+        <v>194</v>
+      </c>
+      <c r="D344" t="s">
+        <v>195</v>
+      </c>
+      <c r="E344" s="2" t="s">
         <v>1364</v>
       </c>
-      <c r="D344" t="s">
+      <c r="F344" s="2" t="s">
         <v>1365</v>
-      </c>
-[...4 lines deleted...]
-        <v>1367</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>1338</v>
+        <v>1267</v>
       </c>
       <c r="B345" t="s">
-        <v>1339</v>
+        <v>1268</v>
       </c>
       <c r="C345" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E345" s="2" t="s">
         <v>1368</v>
       </c>
-      <c r="D345" t="s">
+      <c r="F345" s="2" t="s">
         <v>1369</v>
-      </c>
-[...4 lines deleted...]
-        <v>1371</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>1338</v>
+        <v>1267</v>
       </c>
       <c r="B346" t="s">
-        <v>1339</v>
+        <v>1268</v>
       </c>
       <c r="C346" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E346" s="2" t="s">
         <v>1372</v>
       </c>
-      <c r="D346" t="s">
+      <c r="F346" s="2" t="s">
         <v>1373</v>
-      </c>
-[...4 lines deleted...]
-        <v>1375</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C347" t="s">
         <v>1376</v>
       </c>
-      <c r="B347" t="s">
+      <c r="D347" t="s">
         <v>1377</v>
       </c>
-      <c r="C347" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E347" s="2" t="s">
-        <v>222</v>
+        <v>1378</v>
       </c>
       <c r="F347" s="2" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>1376</v>
+        <v>1374</v>
       </c>
       <c r="B348" t="s">
-        <v>1377</v>
+        <v>1375</v>
       </c>
       <c r="C348" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="D348" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="E348" s="2" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="F348" s="2" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>1376</v>
+        <v>1374</v>
       </c>
       <c r="B349" t="s">
-        <v>1377</v>
+        <v>1375</v>
       </c>
       <c r="C349" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="D349" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="E349" s="2" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="F349" s="2" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>1387</v>
+        <v>1374</v>
       </c>
       <c r="B350" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C350" t="s">
         <v>1388</v>
       </c>
-      <c r="C350" t="s">
+      <c r="D350" t="s">
         <v>1389</v>
       </c>
-      <c r="D350" t="s">
+      <c r="E350" s="2" t="s">
         <v>1390</v>
       </c>
-      <c r="E350" s="2" t="s">
+      <c r="F350" s="2" t="s">
         <v>1391</v>
-      </c>
-[...1 lines deleted...]
-        <v>1392</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>1387</v>
+        <v>1374</v>
       </c>
       <c r="B351" t="s">
-        <v>1388</v>
+        <v>1375</v>
       </c>
       <c r="C351" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D351" t="s">
         <v>1393</v>
       </c>
-      <c r="D351" t="s">
+      <c r="E351" s="2" t="s">
         <v>1394</v>
       </c>
-      <c r="E351" s="2" t="s">
+      <c r="F351" s="2" t="s">
         <v>1395</v>
-      </c>
-[...1 lines deleted...]
-        <v>1396</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>1387</v>
+        <v>1374</v>
       </c>
       <c r="B352" t="s">
-        <v>1388</v>
+        <v>1375</v>
       </c>
       <c r="C352" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D352" t="s">
         <v>1397</v>
       </c>
-      <c r="D352" t="s">
+      <c r="E352" s="2" t="s">
         <v>1398</v>
       </c>
-      <c r="E352" s="2" t="s">
+      <c r="F352" s="2" t="s">
         <v>1399</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>1387</v>
+        <v>1374</v>
       </c>
       <c r="B353" t="s">
-        <v>1388</v>
+        <v>1375</v>
       </c>
       <c r="C353" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D353" t="s">
         <v>1401</v>
       </c>
-      <c r="D353" t="s">
+      <c r="E353" s="2" t="s">
         <v>1402</v>
       </c>
-      <c r="E353" s="2" t="s">
+      <c r="F353" s="2" t="s">
         <v>1403</v>
-      </c>
-[...1 lines deleted...]
-        <v>1404</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>1387</v>
+        <v>1374</v>
       </c>
       <c r="B354" t="s">
-        <v>1388</v>
+        <v>1375</v>
       </c>
       <c r="C354" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D354" t="s">
         <v>1405</v>
       </c>
-      <c r="D354" t="s">
+      <c r="E354" s="2" t="s">
         <v>1406</v>
       </c>
-      <c r="E354" s="2" t="s">
+      <c r="F354" s="2" t="s">
         <v>1407</v>
-      </c>
-[...1 lines deleted...]
-        <v>1408</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>1387</v>
+        <v>1374</v>
       </c>
       <c r="B355" t="s">
-        <v>1388</v>
+        <v>1375</v>
       </c>
       <c r="C355" t="s">
-        <v>1409</v>
+        <v>1408</v>
       </c>
       <c r="D355" t="s">
         <v>1409</v>
       </c>
       <c r="E355" s="2" t="s">
         <v>1410</v>
       </c>
       <c r="F355" s="2" t="s">
         <v>1411</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>1387</v>
+        <v>1412</v>
       </c>
       <c r="B356" t="s">
-        <v>1388</v>
+        <v>1413</v>
       </c>
       <c r="C356" t="s">
-        <v>1412</v>
+        <v>224</v>
       </c>
       <c r="D356" t="s">
-        <v>1413</v>
+        <v>225</v>
       </c>
       <c r="E356" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="F356" s="2" t="s">
         <v>1414</v>
-      </c>
-[...1 lines deleted...]
-        <v>1415</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>1387</v>
+        <v>1412</v>
       </c>
       <c r="B357" t="s">
-        <v>1388</v>
+        <v>1413</v>
       </c>
       <c r="C357" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D357" t="s">
         <v>1416</v>
       </c>
-      <c r="D357" t="s">
+      <c r="E357" s="2" t="s">
         <v>1417</v>
       </c>
-      <c r="E357" s="2" t="s">
+      <c r="F357" s="2" t="s">
         <v>1418</v>
-      </c>
-[...1 lines deleted...]
-        <v>1419</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>1387</v>
+        <v>1412</v>
       </c>
       <c r="B358" t="s">
-        <v>1388</v>
+        <v>1413</v>
       </c>
       <c r="C358" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D358" t="s">
         <v>1420</v>
       </c>
-      <c r="D358" t="s">
+      <c r="E358" s="2" t="s">
         <v>1421</v>
       </c>
-      <c r="E358" s="2" t="s">
+      <c r="F358" s="2" t="s">
         <v>1422</v>
-      </c>
-[...1 lines deleted...]
-        <v>1423</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B359" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C359" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="D359" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="E359" s="2" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="F359" s="2" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B360" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C360" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="D360" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="E360" s="2" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="F360" s="2" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B361" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C361" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="D361" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="E361" s="2" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="F361" s="2" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B362" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C362" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="D362" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="E362" s="2" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="F362" s="2" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B363" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C363" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="D363" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="E363" s="2" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="F363" s="2" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B364" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C364" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="D364" t="s">
         <v>1445</v>
       </c>
       <c r="E364" s="2" t="s">
         <v>1446</v>
       </c>
       <c r="F364" s="2" t="s">
         <v>1447</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B365" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C365" t="s">
         <v>1448</v>
       </c>
       <c r="D365" t="s">
         <v>1449</v>
       </c>
       <c r="E365" s="2" t="s">
         <v>1450</v>
       </c>
       <c r="F365" s="2" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B366" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C366" t="s">
         <v>1452</v>
       </c>
       <c r="D366" t="s">
         <v>1453</v>
       </c>
       <c r="E366" s="2" t="s">
         <v>1454</v>
       </c>
       <c r="F366" s="2" t="s">
         <v>1455</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B367" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C367" t="s">
         <v>1456</v>
       </c>
       <c r="D367" t="s">
         <v>1457</v>
       </c>
       <c r="E367" s="2" t="s">
         <v>1458</v>
       </c>
       <c r="F367" s="2" t="s">
         <v>1459</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B368" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C368" t="s">
         <v>1460</v>
       </c>
       <c r="D368" t="s">
         <v>1461</v>
       </c>
       <c r="E368" s="2" t="s">
         <v>1462</v>
       </c>
       <c r="F368" s="2" t="s">
         <v>1463</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B369" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C369" t="s">
         <v>1464</v>
       </c>
       <c r="D369" t="s">
         <v>1465</v>
       </c>
       <c r="E369" s="2" t="s">
         <v>1466</v>
       </c>
       <c r="F369" s="2" t="s">
         <v>1467</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B370" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C370" t="s">
         <v>1468</v>
       </c>
       <c r="D370" t="s">
         <v>1469</v>
       </c>
       <c r="E370" s="2" t="s">
         <v>1470</v>
       </c>
       <c r="F370" s="2" t="s">
         <v>1471</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B371" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C371" t="s">
         <v>1472</v>
       </c>
       <c r="D371" t="s">
         <v>1473</v>
       </c>
       <c r="E371" s="2" t="s">
         <v>1474</v>
       </c>
       <c r="F371" s="2" t="s">
         <v>1475</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B372" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C372" t="s">
         <v>1476</v>
       </c>
       <c r="D372" t="s">
         <v>1477</v>
       </c>
       <c r="E372" s="2" t="s">
         <v>1478</v>
       </c>
       <c r="F372" s="2" t="s">
         <v>1479</v>
       </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B373" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C373" t="s">
         <v>1480</v>
       </c>
       <c r="D373" t="s">
         <v>1481</v>
       </c>
-      <c r="E373" s="2"/>
-      <c r="F373" s="2"/>
+      <c r="E373" s="2" t="s">
+        <v>1482</v>
+      </c>
+      <c r="F373" s="2" t="s">
+        <v>1483</v>
+      </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B374" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C374" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="D374" t="s">
-        <v>1482</v>
+        <v>1485</v>
       </c>
       <c r="E374" s="2" t="s">
-        <v>1483</v>
+        <v>1486</v>
       </c>
       <c r="F374" s="2" t="s">
-        <v>1484</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B375" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C375" t="s">
-        <v>1485</v>
+        <v>1488</v>
       </c>
       <c r="D375" t="s">
-        <v>1486</v>
+        <v>1489</v>
       </c>
       <c r="E375" s="2" t="s">
-        <v>1487</v>
+        <v>1490</v>
       </c>
       <c r="F375" s="2" t="s">
-        <v>1488</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B376" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C376" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
       <c r="D376" t="s">
-        <v>1490</v>
+        <v>1493</v>
       </c>
       <c r="E376" s="2" t="s">
-        <v>1491</v>
+        <v>1494</v>
       </c>
       <c r="F376" s="2" t="s">
-        <v>1492</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B377" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C377" t="s">
-        <v>1493</v>
+        <v>1496</v>
       </c>
       <c r="D377" t="s">
-        <v>1494</v>
+        <v>1497</v>
       </c>
       <c r="E377" s="2" t="s">
-        <v>1495</v>
+        <v>1498</v>
       </c>
       <c r="F377" s="2" t="s">
-        <v>1496</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B378" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C378" t="s">
-        <v>1497</v>
+        <v>1500</v>
       </c>
       <c r="D378" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="E378" s="2" t="s">
-        <v>1499</v>
+        <v>1502</v>
       </c>
       <c r="F378" s="2" t="s">
-        <v>1500</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B379" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C379" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
       <c r="D379" t="s">
-        <v>1502</v>
+        <v>1505</v>
       </c>
       <c r="E379" s="2" t="s">
-        <v>1503</v>
+        <v>1506</v>
       </c>
       <c r="F379" s="2" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B380" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C380" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="D380" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
       <c r="E380" s="2" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
       <c r="F380" s="2" t="s">
-        <v>1508</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B381" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C381" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
       <c r="D381" t="s">
-        <v>1510</v>
+        <v>1513</v>
       </c>
       <c r="E381" s="2" t="s">
-        <v>1511</v>
+        <v>1514</v>
       </c>
       <c r="F381" s="2" t="s">
-        <v>1512</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B382" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C382" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
       <c r="D382" t="s">
-        <v>1514</v>
-[...6 lines deleted...]
-      </c>
+        <v>1517</v>
+      </c>
+      <c r="E382" s="2"/>
+      <c r="F382" s="2"/>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B383" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C383" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="D383" t="s">
         <v>1518</v>
       </c>
       <c r="E383" s="2" t="s">
         <v>1519</v>
       </c>
       <c r="F383" s="2" t="s">
         <v>1520</v>
       </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B384" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C384" t="s">
         <v>1521</v>
       </c>
       <c r="D384" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="E384" s="2" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="F384" s="2" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B385" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C385" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="D385" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="E385" s="2" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="F385" s="2" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B386" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C386" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="D386" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="E386" s="2" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="F386" s="2" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B387" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C387" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="D387" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="E387" s="2" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="F387" s="2" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B388" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C388" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="D388" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="E388" s="2" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="F388" s="2" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B389" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C389" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="D389" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="E389" s="2" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="F389" s="2" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B390" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C390" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="D390" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="E390" s="2" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="F390" s="2" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B391" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C391" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="D391" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="E391" s="2" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="F391" s="2" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B392" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C392" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="D392" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="E392" s="2" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="F392" s="2" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B393" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C393" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="D393" t="s">
         <v>1557</v>
       </c>
       <c r="E393" s="2" t="s">
         <v>1558</v>
       </c>
       <c r="F393" s="2" t="s">
         <v>1559</v>
       </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B394" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C394" t="s">
         <v>1560</v>
       </c>
       <c r="D394" t="s">
         <v>1561</v>
       </c>
       <c r="E394" s="2" t="s">
         <v>1562</v>
       </c>
       <c r="F394" s="2" t="s">
         <v>1563</v>
       </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B395" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C395" t="s">
         <v>1564</v>
       </c>
       <c r="D395" t="s">
         <v>1565</v>
       </c>
       <c r="E395" s="2" t="s">
         <v>1566</v>
       </c>
       <c r="F395" s="2" t="s">
         <v>1567</v>
       </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B396" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C396" t="s">
         <v>1568</v>
       </c>
       <c r="D396" t="s">
         <v>1569</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>1570</v>
       </c>
       <c r="F396" s="2" t="s">
         <v>1571</v>
       </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B397" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C397" t="s">
         <v>1572</v>
       </c>
       <c r="D397" t="s">
         <v>1573</v>
       </c>
       <c r="E397" s="2" t="s">
         <v>1574</v>
       </c>
       <c r="F397" s="2" t="s">
         <v>1575</v>
       </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B398" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C398" t="s">
         <v>1576</v>
       </c>
       <c r="D398" t="s">
         <v>1577</v>
       </c>
       <c r="E398" s="2" t="s">
         <v>1578</v>
       </c>
       <c r="F398" s="2" t="s">
         <v>1579</v>
       </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B399" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C399" t="s">
         <v>1580</v>
       </c>
       <c r="D399" t="s">
         <v>1581</v>
       </c>
       <c r="E399" s="2" t="s">
         <v>1582</v>
       </c>
       <c r="F399" s="2" t="s">
         <v>1583</v>
       </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B400" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C400" t="s">
         <v>1584</v>
       </c>
       <c r="D400" t="s">
         <v>1585</v>
       </c>
       <c r="E400" s="2" t="s">
         <v>1586</v>
       </c>
       <c r="F400" s="2" t="s">
         <v>1587</v>
       </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B401" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C401" t="s">
         <v>1588</v>
       </c>
       <c r="D401" t="s">
         <v>1589</v>
       </c>
       <c r="E401" s="2" t="s">
         <v>1590</v>
       </c>
       <c r="F401" s="2" t="s">
         <v>1591</v>
       </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B402" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C402" t="s">
         <v>1592</v>
       </c>
       <c r="D402" t="s">
         <v>1593</v>
       </c>
       <c r="E402" s="2" t="s">
         <v>1594</v>
       </c>
       <c r="F402" s="2" t="s">
         <v>1595</v>
       </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="B403" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="C403" t="s">
         <v>1596</v>
       </c>
       <c r="D403" t="s">
         <v>1597</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>1598</v>
       </c>
       <c r="F403" s="2" t="s">
         <v>1599</v>
       </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C404" t="s">
         <v>1600</v>
       </c>
-      <c r="B404" t="s">
+      <c r="D404" t="s">
         <v>1601</v>
       </c>
-      <c r="C404" t="s">
+      <c r="E404" s="2" t="s">
         <v>1602</v>
       </c>
-      <c r="D404" t="s">
+      <c r="F404" s="2" t="s">
         <v>1603</v>
-      </c>
-[...4 lines deleted...]
-        <v>1605</v>
       </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>1600</v>
+        <v>1423</v>
       </c>
       <c r="B405" t="s">
-        <v>1601</v>
+        <v>1424</v>
       </c>
       <c r="C405" t="s">
-        <v>355</v>
+        <v>1604</v>
       </c>
       <c r="D405" t="s">
-        <v>356</v>
+        <v>1605</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>1606</v>
       </c>
       <c r="F405" s="2" t="s">
         <v>1607</v>
       </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>1600</v>
+        <v>1423</v>
       </c>
       <c r="B406" t="s">
-        <v>1601</v>
+        <v>1424</v>
       </c>
       <c r="C406" t="s">
         <v>1608</v>
       </c>
       <c r="D406" t="s">
         <v>1609</v>
       </c>
       <c r="E406" s="2" t="s">
         <v>1610</v>
       </c>
       <c r="F406" s="2" t="s">
         <v>1611</v>
       </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>1600</v>
+        <v>1423</v>
       </c>
       <c r="B407" t="s">
-        <v>1601</v>
+        <v>1424</v>
       </c>
       <c r="C407" t="s">
         <v>1612</v>
       </c>
       <c r="D407" t="s">
         <v>1613</v>
       </c>
       <c r="E407" s="2" t="s">
         <v>1614</v>
       </c>
       <c r="F407" s="2" t="s">
         <v>1615</v>
       </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>1600</v>
+        <v>1423</v>
       </c>
       <c r="B408" t="s">
-        <v>1601</v>
+        <v>1424</v>
       </c>
       <c r="C408" t="s">
         <v>1616</v>
       </c>
       <c r="D408" t="s">
         <v>1617</v>
       </c>
       <c r="E408" s="2" t="s">
         <v>1618</v>
       </c>
       <c r="F408" s="2" t="s">
         <v>1619</v>
       </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>1600</v>
+        <v>1423</v>
       </c>
       <c r="B409" t="s">
-        <v>1601</v>
+        <v>1424</v>
       </c>
       <c r="C409" t="s">
         <v>1620</v>
       </c>
       <c r="D409" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="E409" s="2" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="F409" s="2" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>1600</v>
+        <v>1423</v>
       </c>
       <c r="B410" t="s">
-        <v>1601</v>
+        <v>1424</v>
       </c>
       <c r="C410" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="D410" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="E410" s="2" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="F410" s="2" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>1600</v>
+        <v>1423</v>
       </c>
       <c r="B411" t="s">
-        <v>1601</v>
+        <v>1424</v>
       </c>
       <c r="C411" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="D411" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="E411" s="2" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="F411" s="2" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>1600</v>
+        <v>1423</v>
       </c>
       <c r="B412" t="s">
-        <v>1601</v>
+        <v>1424</v>
       </c>
       <c r="C412" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="D412" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="E412" s="2" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="F412" s="2" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>1600</v>
+        <v>1636</v>
       </c>
       <c r="B413" t="s">
-        <v>1601</v>
+        <v>1637</v>
       </c>
       <c r="C413" t="s">
-        <v>1635</v>
+        <v>1638</v>
       </c>
       <c r="D413" t="s">
-        <v>1636</v>
+        <v>1639</v>
       </c>
       <c r="E413" s="2" t="s">
-        <v>1637</v>
+        <v>1640</v>
       </c>
       <c r="F413" s="2" t="s">
-        <v>1638</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>1600</v>
+        <v>1636</v>
       </c>
       <c r="B414" t="s">
-        <v>1601</v>
+        <v>1637</v>
       </c>
       <c r="C414" t="s">
-        <v>1639</v>
+        <v>359</v>
       </c>
       <c r="D414" t="s">
-        <v>1640</v>
+        <v>360</v>
       </c>
       <c r="E414" s="2" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="F414" s="2" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>1600</v>
+        <v>1636</v>
       </c>
       <c r="B415" t="s">
-        <v>1601</v>
+        <v>1637</v>
       </c>
       <c r="C415" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="D415" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="E415" s="2" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="F415" s="2" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>1600</v>
+        <v>1636</v>
       </c>
       <c r="B416" t="s">
-        <v>1601</v>
+        <v>1637</v>
       </c>
       <c r="C416" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="D416" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="E416" s="2" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="F416" s="2" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>1600</v>
+        <v>1636</v>
       </c>
       <c r="B417" t="s">
-        <v>1601</v>
+        <v>1637</v>
       </c>
       <c r="C417" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="D417" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="E417" s="2" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="F417" s="2" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>1600</v>
+        <v>1636</v>
       </c>
       <c r="B418" t="s">
-        <v>1601</v>
+        <v>1637</v>
       </c>
       <c r="C418" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="D418" t="s">
         <v>1656</v>
       </c>
       <c r="E418" s="2" t="s">
         <v>1657</v>
       </c>
       <c r="F418" s="2" t="s">
         <v>1658</v>
       </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>1600</v>
+        <v>1636</v>
       </c>
       <c r="B419" t="s">
-        <v>1601</v>
+        <v>1637</v>
       </c>
       <c r="C419" t="s">
         <v>1659</v>
       </c>
       <c r="D419" t="s">
         <v>1660</v>
       </c>
       <c r="E419" s="2" t="s">
         <v>1661</v>
       </c>
       <c r="F419" s="2" t="s">
         <v>1662</v>
       </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>1600</v>
+        <v>1636</v>
       </c>
       <c r="B420" t="s">
-        <v>1601</v>
+        <v>1637</v>
       </c>
       <c r="C420" t="s">
         <v>1663</v>
       </c>
       <c r="D420" t="s">
         <v>1664</v>
       </c>
       <c r="E420" s="2" t="s">
         <v>1665</v>
       </c>
       <c r="F420" s="2" t="s">
         <v>1666</v>
       </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>1600</v>
+        <v>1636</v>
       </c>
       <c r="B421" t="s">
-        <v>1601</v>
+        <v>1637</v>
       </c>
       <c r="C421" t="s">
-        <v>1193</v>
+        <v>1667</v>
       </c>
       <c r="D421" t="s">
-        <v>1194</v>
+        <v>1668</v>
       </c>
       <c r="E421" s="2" t="s">
-        <v>1667</v>
+        <v>1669</v>
       </c>
       <c r="F421" s="2" t="s">
-        <v>1668</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>1669</v>
+        <v>1636</v>
       </c>
       <c r="B422" t="s">
-        <v>1670</v>
+        <v>1637</v>
       </c>
       <c r="C422" t="s">
         <v>1671</v>
       </c>
       <c r="D422" t="s">
         <v>1672</v>
       </c>
       <c r="E422" s="2" t="s">
         <v>1673</v>
       </c>
       <c r="F422" s="2" t="s">
         <v>1674</v>
       </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>1669</v>
+        <v>1636</v>
       </c>
       <c r="B423" t="s">
-        <v>1670</v>
+        <v>1637</v>
       </c>
       <c r="C423" t="s">
         <v>1675</v>
       </c>
       <c r="D423" t="s">
         <v>1676</v>
       </c>
       <c r="E423" s="2" t="s">
         <v>1677</v>
       </c>
       <c r="F423" s="2" t="s">
         <v>1678</v>
       </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>1669</v>
+        <v>1636</v>
       </c>
       <c r="B424" t="s">
-        <v>1670</v>
+        <v>1637</v>
       </c>
       <c r="C424" t="s">
         <v>1679</v>
       </c>
       <c r="D424" t="s">
         <v>1680</v>
       </c>
       <c r="E424" s="2" t="s">
         <v>1681</v>
       </c>
       <c r="F424" s="2" t="s">
         <v>1682</v>
       </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>1669</v>
+        <v>1636</v>
       </c>
       <c r="B425" t="s">
-        <v>1670</v>
+        <v>1637</v>
       </c>
       <c r="C425" t="s">
-        <v>302</v>
+        <v>1683</v>
       </c>
       <c r="D425" t="s">
-        <v>303</v>
+        <v>1684</v>
       </c>
       <c r="E425" s="2" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="F425" s="2" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>1669</v>
+        <v>1636</v>
       </c>
       <c r="B426" t="s">
-        <v>1670</v>
+        <v>1637</v>
       </c>
       <c r="C426" t="s">
-        <v>539</v>
+        <v>1687</v>
       </c>
       <c r="D426" t="s">
-        <v>540</v>
+        <v>1688</v>
       </c>
       <c r="E426" s="2" t="s">
-        <v>1685</v>
+        <v>1689</v>
       </c>
       <c r="F426" s="2" t="s">
-        <v>1686</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>1669</v>
+        <v>1636</v>
       </c>
       <c r="B427" t="s">
-        <v>1670</v>
+        <v>1637</v>
       </c>
       <c r="C427" t="s">
-        <v>1687</v>
+        <v>1691</v>
       </c>
       <c r="D427" t="s">
-        <v>1688</v>
+        <v>1692</v>
       </c>
       <c r="E427" s="2" t="s">
-        <v>1689</v>
+        <v>1693</v>
       </c>
       <c r="F427" s="2" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>1669</v>
+        <v>1636</v>
       </c>
       <c r="B428" t="s">
-        <v>1670</v>
+        <v>1637</v>
       </c>
       <c r="C428" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="D428" t="s">
-        <v>1692</v>
+        <v>1696</v>
       </c>
       <c r="E428" s="2" t="s">
-        <v>1693</v>
+        <v>1697</v>
       </c>
       <c r="F428" s="2" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>1669</v>
+        <v>1636</v>
       </c>
       <c r="B429" t="s">
-        <v>1670</v>
+        <v>1637</v>
       </c>
       <c r="C429" t="s">
-        <v>575</v>
+        <v>1699</v>
       </c>
       <c r="D429" t="s">
-        <v>576</v>
+        <v>1700</v>
       </c>
       <c r="E429" s="2" t="s">
-        <v>1695</v>
+        <v>1701</v>
       </c>
       <c r="F429" s="2" t="s">
-        <v>1696</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>1669</v>
+        <v>1636</v>
       </c>
       <c r="B430" t="s">
-        <v>1670</v>
+        <v>1637</v>
       </c>
       <c r="C430" t="s">
-        <v>310</v>
+        <v>1197</v>
       </c>
       <c r="D430" t="s">
-        <v>311</v>
+        <v>1198</v>
       </c>
       <c r="E430" s="2" t="s">
-        <v>312</v>
+        <v>1703</v>
       </c>
       <c r="F430" s="2" t="s">
-        <v>1697</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>1669</v>
+        <v>1705</v>
       </c>
       <c r="B431" t="s">
-        <v>1670</v>
+        <v>1706</v>
       </c>
       <c r="C431" t="s">
-        <v>1698</v>
+        <v>1707</v>
       </c>
       <c r="D431" t="s">
-        <v>1699</v>
+        <v>1708</v>
       </c>
       <c r="E431" s="2" t="s">
-        <v>1700</v>
+        <v>1709</v>
       </c>
       <c r="F431" s="2" t="s">
-        <v>1701</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>1669</v>
+        <v>1705</v>
       </c>
       <c r="B432" t="s">
-        <v>1670</v>
+        <v>1706</v>
       </c>
       <c r="C432" t="s">
-        <v>1702</v>
+        <v>1711</v>
       </c>
       <c r="D432" t="s">
-        <v>1703</v>
+        <v>1712</v>
       </c>
       <c r="E432" s="2" t="s">
-        <v>1704</v>
+        <v>1713</v>
       </c>
       <c r="F432" s="2" t="s">
-        <v>1705</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>1669</v>
+        <v>1705</v>
       </c>
       <c r="B433" t="s">
-        <v>1670</v>
+        <v>1706</v>
       </c>
       <c r="C433" t="s">
-        <v>1706</v>
+        <v>1715</v>
       </c>
       <c r="D433" t="s">
-        <v>1707</v>
+        <v>1716</v>
       </c>
       <c r="E433" s="2" t="s">
-        <v>1708</v>
+        <v>1717</v>
       </c>
       <c r="F433" s="2" t="s">
-        <v>1709</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>1669</v>
+        <v>1705</v>
       </c>
       <c r="B434" t="s">
-        <v>1670</v>
+        <v>1706</v>
       </c>
       <c r="C434" t="s">
-        <v>1710</v>
+        <v>306</v>
       </c>
       <c r="D434" t="s">
-        <v>1711</v>
+        <v>307</v>
       </c>
       <c r="E434" s="2" t="s">
-        <v>1712</v>
+        <v>1719</v>
       </c>
       <c r="F434" s="2" t="s">
-        <v>1713</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>1669</v>
+        <v>1705</v>
       </c>
       <c r="B435" t="s">
-        <v>1670</v>
+        <v>1706</v>
       </c>
       <c r="C435" t="s">
-        <v>1714</v>
+        <v>543</v>
       </c>
       <c r="D435" t="s">
-        <v>1715</v>
+        <v>544</v>
       </c>
       <c r="E435" s="2" t="s">
-        <v>1716</v>
+        <v>1721</v>
       </c>
       <c r="F435" s="2" t="s">
-        <v>1717</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>1669</v>
+        <v>1705</v>
       </c>
       <c r="B436" t="s">
-        <v>1670</v>
+        <v>1706</v>
       </c>
       <c r="C436" t="s">
-        <v>889</v>
+        <v>1723</v>
       </c>
       <c r="D436" t="s">
-        <v>890</v>
+        <v>1724</v>
       </c>
       <c r="E436" s="2" t="s">
-        <v>891</v>
+        <v>1725</v>
       </c>
       <c r="F436" s="2" t="s">
-        <v>1718</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>1669</v>
+        <v>1705</v>
       </c>
       <c r="B437" t="s">
-        <v>1670</v>
+        <v>1706</v>
       </c>
       <c r="C437" t="s">
-        <v>1719</v>
+        <v>1727</v>
       </c>
       <c r="D437" t="s">
-        <v>1720</v>
+        <v>1728</v>
       </c>
       <c r="E437" s="2" t="s">
-        <v>1721</v>
+        <v>1729</v>
       </c>
       <c r="F437" s="2" t="s">
-        <v>1722</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>1669</v>
+        <v>1705</v>
       </c>
       <c r="B438" t="s">
-        <v>1670</v>
+        <v>1706</v>
       </c>
       <c r="C438" t="s">
-        <v>1723</v>
+        <v>579</v>
       </c>
       <c r="D438" t="s">
-        <v>1724</v>
+        <v>580</v>
       </c>
       <c r="E438" s="2" t="s">
-        <v>1725</v>
+        <v>1731</v>
       </c>
       <c r="F438" s="2" t="s">
-        <v>1726</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>1669</v>
+        <v>1705</v>
       </c>
       <c r="B439" t="s">
-        <v>1670</v>
+        <v>1706</v>
       </c>
       <c r="C439" t="s">
-        <v>897</v>
+        <v>314</v>
       </c>
       <c r="D439" t="s">
-        <v>898</v>
+        <v>315</v>
       </c>
       <c r="E439" s="2" t="s">
-        <v>1157</v>
+        <v>316</v>
       </c>
       <c r="F439" s="2" t="s">
-        <v>1727</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>1669</v>
+        <v>1705</v>
       </c>
       <c r="B440" t="s">
-        <v>1670</v>
+        <v>1706</v>
       </c>
       <c r="C440" t="s">
-        <v>1728</v>
+        <v>1734</v>
       </c>
       <c r="D440" t="s">
-        <v>1729</v>
+        <v>1735</v>
       </c>
       <c r="E440" s="2" t="s">
-        <v>1730</v>
+        <v>1736</v>
       </c>
       <c r="F440" s="2" t="s">
-        <v>1731</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>1669</v>
+        <v>1705</v>
       </c>
       <c r="B441" t="s">
-        <v>1670</v>
+        <v>1706</v>
       </c>
       <c r="C441" t="s">
-        <v>905</v>
+        <v>1738</v>
       </c>
       <c r="D441" t="s">
-        <v>906</v>
+        <v>1739</v>
       </c>
       <c r="E441" s="2" t="s">
-        <v>1732</v>
+        <v>1740</v>
       </c>
       <c r="F441" s="2" t="s">
-        <v>1733</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>1669</v>
+        <v>1705</v>
       </c>
       <c r="B442" t="s">
-        <v>1670</v>
+        <v>1706</v>
       </c>
       <c r="C442" t="s">
-        <v>322</v>
+        <v>1742</v>
       </c>
       <c r="D442" t="s">
-        <v>323</v>
+        <v>1743</v>
       </c>
       <c r="E442" s="2" t="s">
-        <v>324</v>
+        <v>1744</v>
       </c>
       <c r="F442" s="2" t="s">
-        <v>1734</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>1669</v>
+        <v>1705</v>
       </c>
       <c r="B443" t="s">
-        <v>1670</v>
+        <v>1706</v>
       </c>
       <c r="C443" t="s">
-        <v>619</v>
+        <v>1746</v>
       </c>
       <c r="D443" t="s">
-        <v>620</v>
+        <v>1747</v>
       </c>
       <c r="E443" s="2" t="s">
-        <v>621</v>
+        <v>1748</v>
       </c>
       <c r="F443" s="2" t="s">
-        <v>1735</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>1669</v>
+        <v>1705</v>
       </c>
       <c r="B444" t="s">
-        <v>1670</v>
+        <v>1706</v>
       </c>
       <c r="C444" t="s">
-        <v>1736</v>
+        <v>1750</v>
       </c>
       <c r="D444" t="s">
-        <v>1737</v>
+        <v>1751</v>
       </c>
       <c r="E444" s="2" t="s">
-        <v>1738</v>
+        <v>1752</v>
       </c>
       <c r="F444" s="2" t="s">
-        <v>1739</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>1740</v>
+        <v>1705</v>
       </c>
       <c r="B445" t="s">
-        <v>1741</v>
+        <v>1706</v>
       </c>
       <c r="C445" t="s">
-        <v>1742</v>
+        <v>893</v>
       </c>
       <c r="D445" t="s">
-        <v>1743</v>
+        <v>894</v>
       </c>
       <c r="E445" s="2" t="s">
-        <v>1744</v>
+        <v>895</v>
       </c>
       <c r="F445" s="2" t="s">
-        <v>1745</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>1740</v>
+        <v>1705</v>
       </c>
       <c r="B446" t="s">
-        <v>1741</v>
+        <v>1706</v>
       </c>
       <c r="C446" t="s">
-        <v>1746</v>
+        <v>1755</v>
       </c>
       <c r="D446" t="s">
-        <v>1747</v>
+        <v>1756</v>
       </c>
       <c r="E446" s="2" t="s">
-        <v>1748</v>
+        <v>1757</v>
       </c>
       <c r="F446" s="2" t="s">
-        <v>1749</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>1740</v>
+        <v>1705</v>
       </c>
       <c r="B447" t="s">
-        <v>1741</v>
+        <v>1706</v>
       </c>
       <c r="C447" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="D447" t="s">
-        <v>1751</v>
+        <v>1760</v>
       </c>
       <c r="E447" s="2" t="s">
-        <v>1752</v>
+        <v>1761</v>
       </c>
       <c r="F447" s="2" t="s">
-        <v>1753</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>1740</v>
+        <v>1705</v>
       </c>
       <c r="B448" t="s">
-        <v>1741</v>
+        <v>1706</v>
       </c>
       <c r="C448" t="s">
-        <v>1754</v>
+        <v>901</v>
       </c>
       <c r="D448" t="s">
-        <v>1755</v>
+        <v>902</v>
       </c>
       <c r="E448" s="2" t="s">
-        <v>1756</v>
+        <v>1161</v>
       </c>
       <c r="F448" s="2" t="s">
-        <v>1757</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>1740</v>
+        <v>1705</v>
       </c>
       <c r="B449" t="s">
-        <v>1741</v>
+        <v>1706</v>
       </c>
       <c r="C449" t="s">
-        <v>1758</v>
+        <v>1764</v>
       </c>
       <c r="D449" t="s">
-        <v>1759</v>
+        <v>1765</v>
       </c>
       <c r="E449" s="2" t="s">
-        <v>1760</v>
+        <v>1766</v>
       </c>
       <c r="F449" s="2" t="s">
-        <v>1761</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>1740</v>
+        <v>1705</v>
       </c>
       <c r="B450" t="s">
-        <v>1741</v>
+        <v>1706</v>
       </c>
       <c r="C450" t="s">
-        <v>1762</v>
+        <v>909</v>
       </c>
       <c r="D450" t="s">
-        <v>1763</v>
+        <v>910</v>
       </c>
       <c r="E450" s="2" t="s">
-        <v>1764</v>
+        <v>1768</v>
       </c>
       <c r="F450" s="2" t="s">
-        <v>1765</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>1740</v>
+        <v>1705</v>
       </c>
       <c r="B451" t="s">
-        <v>1741</v>
+        <v>1706</v>
       </c>
       <c r="C451" t="s">
-        <v>1766</v>
+        <v>326</v>
       </c>
       <c r="D451" t="s">
-        <v>1767</v>
+        <v>327</v>
       </c>
       <c r="E451" s="2" t="s">
-        <v>1768</v>
+        <v>328</v>
       </c>
       <c r="F451" s="2" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>1740</v>
+        <v>1705</v>
       </c>
       <c r="B452" t="s">
-        <v>1741</v>
+        <v>1706</v>
       </c>
       <c r="C452" t="s">
-        <v>1770</v>
+        <v>623</v>
       </c>
       <c r="D452" t="s">
+        <v>624</v>
+      </c>
+      <c r="E452" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="F452" s="2" t="s">
         <v>1771</v>
-      </c>
-[...4 lines deleted...]
-        <v>1773</v>
       </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>1740</v>
+        <v>1705</v>
       </c>
       <c r="B453" t="s">
-        <v>1741</v>
+        <v>1706</v>
       </c>
       <c r="C453" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E453" s="2" t="s">
         <v>1774</v>
       </c>
-      <c r="D453" t="s">
+      <c r="F453" s="2" t="s">
         <v>1775</v>
-      </c>
-[...4 lines deleted...]
-        <v>1777</v>
       </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B454" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C454" t="s">
         <v>1778</v>
       </c>
       <c r="D454" t="s">
         <v>1779</v>
       </c>
       <c r="E454" s="2" t="s">
         <v>1780</v>
       </c>
       <c r="F454" s="2" t="s">
         <v>1781</v>
       </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B455" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C455" t="s">
         <v>1782</v>
       </c>
       <c r="D455" t="s">
         <v>1783</v>
       </c>
       <c r="E455" s="2" t="s">
         <v>1784</v>
       </c>
       <c r="F455" s="2" t="s">
         <v>1785</v>
       </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B456" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C456" t="s">
         <v>1786</v>
       </c>
       <c r="D456" t="s">
         <v>1787</v>
       </c>
       <c r="E456" s="2" t="s">
         <v>1788</v>
       </c>
       <c r="F456" s="2" t="s">
         <v>1789</v>
       </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B457" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C457" t="s">
         <v>1790</v>
       </c>
       <c r="D457" t="s">
         <v>1791</v>
       </c>
       <c r="E457" s="2" t="s">
         <v>1792</v>
       </c>
       <c r="F457" s="2" t="s">
         <v>1793</v>
       </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B458" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C458" t="s">
         <v>1794</v>
       </c>
       <c r="D458" t="s">
         <v>1795</v>
       </c>
       <c r="E458" s="2" t="s">
         <v>1796</v>
       </c>
       <c r="F458" s="2" t="s">
         <v>1797</v>
       </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B459" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C459" t="s">
         <v>1798</v>
       </c>
       <c r="D459" t="s">
         <v>1799</v>
       </c>
       <c r="E459" s="2" t="s">
         <v>1800</v>
       </c>
       <c r="F459" s="2" t="s">
         <v>1801</v>
       </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B460" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C460" t="s">
         <v>1802</v>
       </c>
       <c r="D460" t="s">
         <v>1803</v>
       </c>
       <c r="E460" s="2" t="s">
         <v>1804</v>
       </c>
       <c r="F460" s="2" t="s">
         <v>1805</v>
       </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B461" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C461" t="s">
         <v>1806</v>
       </c>
       <c r="D461" t="s">
         <v>1807</v>
       </c>
       <c r="E461" s="2" t="s">
         <v>1808</v>
       </c>
       <c r="F461" s="2" t="s">
         <v>1809</v>
       </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B462" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C462" t="s">
         <v>1810</v>
       </c>
       <c r="D462" t="s">
         <v>1811</v>
       </c>
       <c r="E462" s="2" t="s">
         <v>1812</v>
       </c>
       <c r="F462" s="2" t="s">
         <v>1813</v>
       </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B463" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C463" t="s">
         <v>1814</v>
       </c>
       <c r="D463" t="s">
         <v>1815</v>
       </c>
       <c r="E463" s="2" t="s">
         <v>1816</v>
       </c>
       <c r="F463" s="2" t="s">
         <v>1817</v>
       </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B464" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C464" t="s">
         <v>1818</v>
       </c>
       <c r="D464" t="s">
         <v>1819</v>
       </c>
       <c r="E464" s="2" t="s">
         <v>1820</v>
       </c>
       <c r="F464" s="2" t="s">
         <v>1821</v>
       </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B465" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C465" t="s">
         <v>1822</v>
       </c>
       <c r="D465" t="s">
         <v>1823</v>
       </c>
       <c r="E465" s="2" t="s">
         <v>1824</v>
       </c>
       <c r="F465" s="2" t="s">
         <v>1825</v>
       </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B466" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C466" t="s">
         <v>1826</v>
       </c>
       <c r="D466" t="s">
         <v>1827</v>
       </c>
       <c r="E466" s="2" t="s">
         <v>1828</v>
       </c>
       <c r="F466" s="2" t="s">
         <v>1829</v>
       </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B467" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C467" t="s">
         <v>1830</v>
       </c>
       <c r="D467" t="s">
         <v>1831</v>
       </c>
       <c r="E467" s="2" t="s">
         <v>1832</v>
       </c>
       <c r="F467" s="2" t="s">
         <v>1833</v>
       </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B468" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C468" t="s">
         <v>1834</v>
       </c>
       <c r="D468" t="s">
         <v>1835</v>
       </c>
       <c r="E468" s="2" t="s">
         <v>1836</v>
       </c>
       <c r="F468" s="2" t="s">
         <v>1837</v>
       </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B469" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C469" t="s">
         <v>1838</v>
       </c>
       <c r="D469" t="s">
         <v>1839</v>
       </c>
       <c r="E469" s="2" t="s">
         <v>1840</v>
       </c>
       <c r="F469" s="2" t="s">
         <v>1841</v>
       </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B470" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C470" t="s">
         <v>1842</v>
       </c>
       <c r="D470" t="s">
         <v>1843</v>
       </c>
       <c r="E470" s="2" t="s">
         <v>1844</v>
       </c>
       <c r="F470" s="2" t="s">
         <v>1845</v>
       </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B471" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C471" t="s">
         <v>1846</v>
       </c>
       <c r="D471" t="s">
         <v>1847</v>
       </c>
       <c r="E471" s="2" t="s">
         <v>1848</v>
       </c>
       <c r="F471" s="2" t="s">
         <v>1849</v>
       </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B472" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C472" t="s">
         <v>1850</v>
       </c>
       <c r="D472" t="s">
         <v>1851</v>
       </c>
       <c r="E472" s="2" t="s">
         <v>1852</v>
       </c>
       <c r="F472" s="2" t="s">
         <v>1853</v>
       </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B473" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C473" t="s">
         <v>1854</v>
       </c>
       <c r="D473" t="s">
         <v>1855</v>
       </c>
       <c r="E473" s="2" t="s">
         <v>1856</v>
       </c>
       <c r="F473" s="2" t="s">
         <v>1857</v>
       </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B474" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C474" t="s">
         <v>1858</v>
       </c>
       <c r="D474" t="s">
         <v>1859</v>
       </c>
       <c r="E474" s="2" t="s">
         <v>1860</v>
       </c>
       <c r="F474" s="2" t="s">
         <v>1861</v>
       </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B475" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C475" t="s">
         <v>1862</v>
       </c>
       <c r="D475" t="s">
         <v>1863</v>
       </c>
       <c r="E475" s="2" t="s">
         <v>1864</v>
       </c>
       <c r="F475" s="2" t="s">
         <v>1865</v>
       </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B476" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C476" t="s">
         <v>1866</v>
       </c>
       <c r="D476" t="s">
         <v>1867</v>
       </c>
       <c r="E476" s="2" t="s">
         <v>1868</v>
       </c>
       <c r="F476" s="2" t="s">
         <v>1869</v>
       </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B477" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C477" t="s">
         <v>1870</v>
       </c>
       <c r="D477" t="s">
         <v>1871</v>
       </c>
       <c r="E477" s="2" t="s">
         <v>1872</v>
       </c>
       <c r="F477" s="2" t="s">
         <v>1873</v>
       </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B478" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C478" t="s">
         <v>1874</v>
       </c>
       <c r="D478" t="s">
         <v>1875</v>
       </c>
       <c r="E478" s="2" t="s">
         <v>1876</v>
       </c>
       <c r="F478" s="2" t="s">
         <v>1877</v>
       </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B479" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C479" t="s">
         <v>1878</v>
       </c>
       <c r="D479" t="s">
         <v>1879</v>
       </c>
       <c r="E479" s="2" t="s">
         <v>1880</v>
       </c>
       <c r="F479" s="2" t="s">
         <v>1881</v>
       </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B480" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C480" t="s">
         <v>1882</v>
       </c>
       <c r="D480" t="s">
         <v>1883</v>
       </c>
       <c r="E480" s="2" t="s">
         <v>1884</v>
       </c>
       <c r="F480" s="2" t="s">
         <v>1885</v>
       </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B481" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C481" t="s">
         <v>1886</v>
       </c>
       <c r="D481" t="s">
         <v>1887</v>
       </c>
       <c r="E481" s="2" t="s">
         <v>1888</v>
       </c>
       <c r="F481" s="2" t="s">
         <v>1889</v>
       </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B482" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C482" t="s">
         <v>1890</v>
       </c>
       <c r="D482" t="s">
         <v>1891</v>
       </c>
       <c r="E482" s="2" t="s">
         <v>1892</v>
       </c>
       <c r="F482" s="2" t="s">
         <v>1893</v>
       </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B483" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C483" t="s">
         <v>1894</v>
       </c>
       <c r="D483" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="E483" s="2" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="F483" s="2" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B484" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C484" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="D484" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="E484" s="2" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="F484" s="2" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B485" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C485" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="D485" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="E485" s="2" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="F485" s="2" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B486" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C486" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="D486" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="E486" s="2" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="F486" s="2" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B487" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C487" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="D487" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="E487" s="2" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="F487" s="2" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B488" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C488" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="D488" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="E488" s="2" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="F488" s="2" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B489" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C489" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="D489" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="E489" s="2" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="F489" s="2" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>1740</v>
+        <v>1776</v>
       </c>
       <c r="B490" t="s">
-        <v>1741</v>
+        <v>1777</v>
       </c>
       <c r="C490" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="D490" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="E490" s="2" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="F490" s="2" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>1925</v>
+        <v>1776</v>
       </c>
       <c r="B491" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C491" t="s">
         <v>1926</v>
       </c>
-      <c r="C491" t="s">
+      <c r="D491" t="s">
         <v>1927</v>
       </c>
-      <c r="D491" t="s">
+      <c r="E491" s="2" t="s">
         <v>1928</v>
       </c>
-      <c r="E491" s="2" t="s">
+      <c r="F491" s="2" t="s">
         <v>1929</v>
-      </c>
-[...1 lines deleted...]
-        <v>1930</v>
       </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>1925</v>
+        <v>1776</v>
       </c>
       <c r="B492" t="s">
-        <v>1926</v>
+        <v>1777</v>
       </c>
       <c r="C492" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E492" s="2" t="s">
         <v>1931</v>
       </c>
-      <c r="D492" t="s">
+      <c r="F492" s="2" t="s">
         <v>1932</v>
-      </c>
-[...4 lines deleted...]
-        <v>1934</v>
       </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>1925</v>
+        <v>1776</v>
       </c>
       <c r="B493" t="s">
-        <v>1926</v>
+        <v>1777</v>
       </c>
       <c r="C493" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E493" s="2" t="s">
         <v>1935</v>
       </c>
-      <c r="D493" t="s">
+      <c r="F493" s="2" t="s">
         <v>1936</v>
-      </c>
-[...4 lines deleted...]
-        <v>1938</v>
       </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>1925</v>
+        <v>1776</v>
       </c>
       <c r="B494" t="s">
-        <v>1926</v>
+        <v>1777</v>
       </c>
       <c r="C494" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E494" s="2" t="s">
         <v>1939</v>
       </c>
-      <c r="D494" t="s">
+      <c r="F494" s="2" t="s">
         <v>1940</v>
-      </c>
-[...4 lines deleted...]
-        <v>1942</v>
       </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>1925</v>
+        <v>1776</v>
       </c>
       <c r="B495" t="s">
-        <v>1926</v>
+        <v>1777</v>
       </c>
       <c r="C495" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E495" s="2" t="s">
         <v>1943</v>
       </c>
-      <c r="D495" t="s">
+      <c r="F495" s="2" t="s">
         <v>1944</v>
-      </c>
-[...4 lines deleted...]
-        <v>1946</v>
       </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E496" s="2" t="s">
         <v>1947</v>
       </c>
-      <c r="B496" t="s">
+      <c r="F496" s="2" t="s">
         <v>1948</v>
-      </c>
-[...10 lines deleted...]
-        <v>1952</v>
       </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>1947</v>
+        <v>1776</v>
       </c>
       <c r="B497" t="s">
-        <v>1948</v>
+        <v>1777</v>
       </c>
       <c r="C497" t="s">
-        <v>1774</v>
+        <v>1949</v>
       </c>
       <c r="D497" t="s">
-        <v>1775</v>
+        <v>1950</v>
       </c>
       <c r="E497" s="2" t="s">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="F497" s="2" t="s">
-        <v>1954</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>1947</v>
+        <v>1776</v>
       </c>
       <c r="B498" t="s">
-        <v>1948</v>
+        <v>1777</v>
       </c>
       <c r="C498" t="s">
-        <v>1826</v>
+        <v>1953</v>
       </c>
       <c r="D498" t="s">
-        <v>1827</v>
+        <v>1954</v>
       </c>
       <c r="E498" s="2" t="s">
         <v>1955</v>
       </c>
       <c r="F498" s="2" t="s">
         <v>1956</v>
       </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>1947</v>
+        <v>1776</v>
       </c>
       <c r="B499" t="s">
-        <v>1948</v>
+        <v>1777</v>
       </c>
       <c r="C499" t="s">
-        <v>1834</v>
+        <v>1957</v>
       </c>
       <c r="D499" t="s">
-        <v>1835</v>
+        <v>1958</v>
       </c>
       <c r="E499" s="2" t="s">
-        <v>1957</v>
+        <v>1959</v>
       </c>
       <c r="F499" s="2" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>1947</v>
+        <v>1961</v>
       </c>
       <c r="B500" t="s">
-        <v>1948</v>
+        <v>1962</v>
       </c>
       <c r="C500" t="s">
-        <v>1870</v>
+        <v>1963</v>
       </c>
       <c r="D500" t="s">
-        <v>1871</v>
+        <v>1964</v>
       </c>
       <c r="E500" s="2" t="s">
-        <v>1959</v>
+        <v>1965</v>
       </c>
       <c r="F500" s="2" t="s">
-        <v>1960</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>1947</v>
+        <v>1961</v>
       </c>
       <c r="B501" t="s">
-        <v>1948</v>
+        <v>1962</v>
       </c>
       <c r="C501" t="s">
-        <v>1961</v>
+        <v>1967</v>
       </c>
       <c r="D501" t="s">
-        <v>1962</v>
+        <v>1968</v>
       </c>
       <c r="E501" s="2" t="s">
-        <v>1963</v>
+        <v>1969</v>
       </c>
       <c r="F501" s="2" t="s">
-        <v>1964</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>1947</v>
+        <v>1961</v>
       </c>
       <c r="B502" t="s">
-        <v>1948</v>
+        <v>1962</v>
       </c>
       <c r="C502" t="s">
-        <v>1874</v>
+        <v>1971</v>
       </c>
       <c r="D502" t="s">
-        <v>1875</v>
+        <v>1972</v>
       </c>
       <c r="E502" s="2" t="s">
-        <v>1965</v>
+        <v>1973</v>
       </c>
       <c r="F502" s="2" t="s">
-        <v>1966</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>1947</v>
+        <v>1961</v>
       </c>
       <c r="B503" t="s">
-        <v>1948</v>
+        <v>1962</v>
       </c>
       <c r="C503" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="D503" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="E503" s="2" t="s">
-        <v>1969</v>
+        <v>1977</v>
       </c>
       <c r="F503" s="2" t="s">
-        <v>1970</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>1971</v>
+        <v>1961</v>
       </c>
       <c r="B504" t="s">
-        <v>1972</v>
+        <v>1962</v>
       </c>
       <c r="C504" t="s">
-        <v>539</v>
+        <v>1979</v>
       </c>
       <c r="D504" t="s">
-        <v>540</v>
+        <v>1980</v>
       </c>
       <c r="E504" s="2" t="s">
-        <v>1685</v>
+        <v>1981</v>
       </c>
       <c r="F504" s="2" t="s">
-        <v>1973</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>1971</v>
+        <v>1983</v>
       </c>
       <c r="B505" t="s">
-        <v>1972</v>
+        <v>1984</v>
       </c>
       <c r="C505" t="s">
-        <v>1974</v>
+        <v>1985</v>
       </c>
       <c r="D505" t="s">
-        <v>1975</v>
+        <v>1986</v>
       </c>
       <c r="E505" s="2" t="s">
-        <v>1976</v>
+        <v>1987</v>
       </c>
       <c r="F505" s="2" t="s">
-        <v>1977</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>1971</v>
+        <v>1983</v>
       </c>
       <c r="B506" t="s">
-        <v>1972</v>
+        <v>1984</v>
       </c>
       <c r="C506" t="s">
-        <v>1978</v>
+        <v>1810</v>
       </c>
       <c r="D506" t="s">
-        <v>1979</v>
+        <v>1811</v>
       </c>
       <c r="E506" s="2" t="s">
-        <v>1980</v>
+        <v>1989</v>
       </c>
       <c r="F506" s="2" t="s">
-        <v>1981</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>1971</v>
+        <v>1983</v>
       </c>
       <c r="B507" t="s">
-        <v>1972</v>
+        <v>1984</v>
       </c>
       <c r="C507" t="s">
-        <v>1982</v>
+        <v>1862</v>
       </c>
       <c r="D507" t="s">
-        <v>1983</v>
+        <v>1863</v>
       </c>
       <c r="E507" s="2" t="s">
-        <v>1984</v>
+        <v>1991</v>
       </c>
       <c r="F507" s="2" t="s">
-        <v>1985</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>1971</v>
+        <v>1983</v>
       </c>
       <c r="B508" t="s">
-        <v>1972</v>
+        <v>1984</v>
       </c>
       <c r="C508" t="s">
-        <v>1986</v>
+        <v>1870</v>
       </c>
       <c r="D508" t="s">
-        <v>1987</v>
+        <v>1871</v>
       </c>
       <c r="E508" s="2" t="s">
-        <v>1988</v>
+        <v>1993</v>
       </c>
       <c r="F508" s="2" t="s">
-        <v>1989</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>1971</v>
+        <v>1983</v>
       </c>
       <c r="B509" t="s">
-        <v>1972</v>
+        <v>1984</v>
       </c>
       <c r="C509" t="s">
-        <v>1990</v>
+        <v>1906</v>
       </c>
       <c r="D509" t="s">
-        <v>1991</v>
+        <v>1907</v>
       </c>
       <c r="E509" s="2" t="s">
-        <v>1992</v>
+        <v>1995</v>
       </c>
       <c r="F509" s="2" t="s">
-        <v>1993</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>1971</v>
+        <v>1983</v>
       </c>
       <c r="B510" t="s">
-        <v>1972</v>
+        <v>1984</v>
       </c>
       <c r="C510" t="s">
-        <v>1994</v>
+        <v>1997</v>
       </c>
       <c r="D510" t="s">
-        <v>1995</v>
+        <v>1998</v>
       </c>
       <c r="E510" s="2" t="s">
-        <v>1996</v>
+        <v>1999</v>
       </c>
       <c r="F510" s="2" t="s">
-        <v>1997</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>1971</v>
+        <v>1983</v>
       </c>
       <c r="B511" t="s">
-        <v>1972</v>
+        <v>1984</v>
       </c>
       <c r="C511" t="s">
-        <v>310</v>
+        <v>1910</v>
       </c>
       <c r="D511" t="s">
-        <v>311</v>
+        <v>1911</v>
       </c>
       <c r="E511" s="2" t="s">
-        <v>312</v>
+        <v>2001</v>
       </c>
       <c r="F511" s="2" t="s">
-        <v>1998</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>1971</v>
+        <v>1983</v>
       </c>
       <c r="B512" t="s">
-        <v>1972</v>
+        <v>1984</v>
       </c>
       <c r="C512" t="s">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="D512" t="s">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="E512" s="2" t="s">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="F512" s="2" t="s">
-        <v>2002</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>1971</v>
+        <v>2007</v>
       </c>
       <c r="B513" t="s">
-        <v>1972</v>
+        <v>2008</v>
       </c>
       <c r="C513" t="s">
-        <v>2003</v>
+        <v>543</v>
       </c>
       <c r="D513" t="s">
-        <v>2004</v>
+        <v>544</v>
       </c>
       <c r="E513" s="2" t="s">
-        <v>2005</v>
+        <v>1721</v>
       </c>
       <c r="F513" s="2" t="s">
-        <v>2006</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>1971</v>
+        <v>2007</v>
       </c>
       <c r="B514" t="s">
-        <v>1972</v>
+        <v>2008</v>
       </c>
       <c r="C514" t="s">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="D514" t="s">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="E514" s="2" t="s">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="F514" s="2" t="s">
-        <v>2010</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>1971</v>
+        <v>2007</v>
       </c>
       <c r="B515" t="s">
-        <v>1972</v>
+        <v>2008</v>
       </c>
       <c r="C515" t="s">
-        <v>889</v>
+        <v>2014</v>
       </c>
       <c r="D515" t="s">
-        <v>890</v>
+        <v>2015</v>
       </c>
       <c r="E515" s="2" t="s">
-        <v>891</v>
+        <v>2016</v>
       </c>
       <c r="F515" s="2" t="s">
-        <v>2011</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>1971</v>
+        <v>2007</v>
       </c>
       <c r="B516" t="s">
-        <v>1972</v>
+        <v>2008</v>
       </c>
       <c r="C516" t="s">
-        <v>1719</v>
+        <v>2018</v>
       </c>
       <c r="D516" t="s">
-        <v>1720</v>
+        <v>2019</v>
       </c>
       <c r="E516" s="2" t="s">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="F516" s="2" t="s">
-        <v>2013</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>1971</v>
+        <v>2007</v>
       </c>
       <c r="B517" t="s">
-        <v>1972</v>
+        <v>2008</v>
       </c>
       <c r="C517" t="s">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="D517" t="s">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="E517" s="2" t="s">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="F517" s="2" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>1971</v>
+        <v>2007</v>
       </c>
       <c r="B518" t="s">
-        <v>1972</v>
+        <v>2008</v>
       </c>
       <c r="C518" t="s">
-        <v>318</v>
+        <v>2026</v>
       </c>
       <c r="D518" t="s">
-        <v>319</v>
+        <v>2027</v>
       </c>
       <c r="E518" s="2" t="s">
-        <v>320</v>
+        <v>2028</v>
       </c>
       <c r="F518" s="2" t="s">
-        <v>2018</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>1971</v>
+        <v>2007</v>
       </c>
       <c r="B519" t="s">
-        <v>1972</v>
+        <v>2008</v>
       </c>
       <c r="C519" t="s">
-        <v>897</v>
+        <v>2030</v>
       </c>
       <c r="D519" t="s">
-        <v>898</v>
+        <v>2031</v>
       </c>
       <c r="E519" s="2" t="s">
-        <v>1157</v>
+        <v>2032</v>
       </c>
       <c r="F519" s="2" t="s">
-        <v>2019</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>1971</v>
+        <v>2007</v>
       </c>
       <c r="B520" t="s">
-        <v>1972</v>
+        <v>2008</v>
       </c>
       <c r="C520" t="s">
-        <v>901</v>
+        <v>314</v>
       </c>
       <c r="D520" t="s">
-        <v>902</v>
+        <v>315</v>
       </c>
       <c r="E520" s="2" t="s">
-        <v>2020</v>
+        <v>316</v>
       </c>
       <c r="F520" s="2" t="s">
-        <v>2021</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>1971</v>
+        <v>2007</v>
       </c>
       <c r="B521" t="s">
-        <v>1972</v>
+        <v>2008</v>
       </c>
       <c r="C521" t="s">
-        <v>322</v>
+        <v>2035</v>
       </c>
       <c r="D521" t="s">
-        <v>323</v>
+        <v>2036</v>
       </c>
       <c r="E521" s="2" t="s">
-        <v>324</v>
+        <v>2037</v>
       </c>
       <c r="F521" s="2" t="s">
-        <v>2022</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>1971</v>
+        <v>2007</v>
       </c>
       <c r="B522" t="s">
-        <v>1972</v>
+        <v>2008</v>
       </c>
       <c r="C522" t="s">
-        <v>2023</v>
+        <v>2039</v>
       </c>
       <c r="D522" t="s">
-        <v>2024</v>
+        <v>2040</v>
       </c>
       <c r="E522" s="2" t="s">
-        <v>2025</v>
+        <v>2041</v>
       </c>
       <c r="F522" s="2" t="s">
-        <v>2026</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>1971</v>
+        <v>2007</v>
       </c>
       <c r="B523" t="s">
-        <v>1972</v>
+        <v>2008</v>
       </c>
       <c r="C523" t="s">
-        <v>330</v>
+        <v>2043</v>
       </c>
       <c r="D523" t="s">
-        <v>331</v>
+        <v>2044</v>
       </c>
       <c r="E523" s="2" t="s">
-        <v>332</v>
+        <v>2045</v>
       </c>
       <c r="F523" s="2" t="s">
-        <v>2027</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>2028</v>
+        <v>2007</v>
       </c>
       <c r="B524" t="s">
-        <v>2029</v>
+        <v>2008</v>
       </c>
       <c r="C524" t="s">
-        <v>2030</v>
+        <v>893</v>
       </c>
       <c r="D524" t="s">
-        <v>2031</v>
+        <v>894</v>
       </c>
       <c r="E524" s="2" t="s">
-        <v>2032</v>
+        <v>895</v>
       </c>
       <c r="F524" s="2" t="s">
-        <v>2033</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>2028</v>
+        <v>2007</v>
       </c>
       <c r="B525" t="s">
-        <v>2029</v>
+        <v>2008</v>
       </c>
       <c r="C525" t="s">
-        <v>2034</v>
+        <v>1755</v>
       </c>
       <c r="D525" t="s">
-        <v>2035</v>
+        <v>1756</v>
       </c>
       <c r="E525" s="2" t="s">
-        <v>2036</v>
+        <v>2048</v>
       </c>
       <c r="F525" s="2" t="s">
-        <v>2037</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>2028</v>
+        <v>2007</v>
       </c>
       <c r="B526" t="s">
-        <v>2029</v>
+        <v>2008</v>
       </c>
       <c r="C526" t="s">
-        <v>2038</v>
+        <v>2050</v>
       </c>
       <c r="D526" t="s">
-        <v>2039</v>
+        <v>2051</v>
       </c>
       <c r="E526" s="2" t="s">
-        <v>2040</v>
+        <v>2052</v>
       </c>
       <c r="F526" s="2" t="s">
-        <v>2041</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>2028</v>
+        <v>2007</v>
       </c>
       <c r="B527" t="s">
-        <v>2029</v>
+        <v>2008</v>
       </c>
       <c r="C527" t="s">
-        <v>2042</v>
+        <v>322</v>
       </c>
       <c r="D527" t="s">
-        <v>2043</v>
+        <v>323</v>
       </c>
       <c r="E527" s="2" t="s">
-        <v>2044</v>
+        <v>324</v>
       </c>
       <c r="F527" s="2" t="s">
-        <v>2045</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>2028</v>
+        <v>2007</v>
       </c>
       <c r="B528" t="s">
-        <v>2029</v>
+        <v>2008</v>
       </c>
       <c r="C528" t="s">
-        <v>2046</v>
+        <v>901</v>
       </c>
       <c r="D528" t="s">
-        <v>2047</v>
+        <v>902</v>
       </c>
       <c r="E528" s="2" t="s">
-        <v>2048</v>
+        <v>1161</v>
       </c>
       <c r="F528" s="2" t="s">
-        <v>2049</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>2028</v>
+        <v>2007</v>
       </c>
       <c r="B529" t="s">
-        <v>2029</v>
+        <v>2008</v>
       </c>
       <c r="C529" t="s">
-        <v>2050</v>
+        <v>905</v>
       </c>
       <c r="D529" t="s">
-        <v>2051</v>
+        <v>906</v>
       </c>
       <c r="E529" s="2" t="s">
-        <v>2052</v>
+        <v>2056</v>
       </c>
       <c r="F529" s="2" t="s">
-        <v>2053</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>2028</v>
+        <v>2007</v>
       </c>
       <c r="B530" t="s">
-        <v>2029</v>
+        <v>2008</v>
       </c>
       <c r="C530" t="s">
-        <v>2054</v>
+        <v>326</v>
       </c>
       <c r="D530" t="s">
-        <v>1429</v>
+        <v>327</v>
       </c>
       <c r="E530" s="2" t="s">
-        <v>2055</v>
+        <v>328</v>
       </c>
       <c r="F530" s="2" t="s">
-        <v>2056</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>2028</v>
+        <v>2007</v>
       </c>
       <c r="B531" t="s">
-        <v>2029</v>
+        <v>2008</v>
       </c>
       <c r="C531" t="s">
-        <v>2057</v>
+        <v>2059</v>
       </c>
       <c r="D531" t="s">
-        <v>2058</v>
+        <v>2060</v>
       </c>
       <c r="E531" s="2" t="s">
-        <v>2059</v>
+        <v>2061</v>
       </c>
       <c r="F531" s="2" t="s">
-        <v>2060</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>2028</v>
+        <v>2007</v>
       </c>
       <c r="B532" t="s">
-        <v>2029</v>
+        <v>2008</v>
       </c>
       <c r="C532" t="s">
-        <v>2061</v>
+        <v>334</v>
       </c>
       <c r="D532" t="s">
-        <v>2062</v>
+        <v>335</v>
       </c>
       <c r="E532" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="F532" s="2" t="s">
         <v>2063</v>
-      </c>
-[...1 lines deleted...]
-        <v>2064</v>
       </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>2028</v>
+        <v>2064</v>
       </c>
       <c r="B533" t="s">
-        <v>2029</v>
+        <v>2065</v>
       </c>
       <c r="C533" t="s">
-        <v>70</v>
+        <v>2066</v>
       </c>
       <c r="D533" t="s">
-        <v>71</v>
+        <v>2067</v>
       </c>
       <c r="E533" s="2" t="s">
-        <v>2065</v>
+        <v>2068</v>
       </c>
       <c r="F533" s="2" t="s">
-        <v>2066</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>2028</v>
+        <v>2064</v>
       </c>
       <c r="B534" t="s">
-        <v>2029</v>
+        <v>2065</v>
       </c>
       <c r="C534" t="s">
-        <v>2067</v>
+        <v>2070</v>
       </c>
       <c r="D534" t="s">
-        <v>2068</v>
+        <v>2071</v>
       </c>
       <c r="E534" s="2" t="s">
-        <v>2069</v>
+        <v>2072</v>
       </c>
       <c r="F534" s="2" t="s">
-        <v>2070</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>2028</v>
+        <v>2064</v>
       </c>
       <c r="B535" t="s">
-        <v>2029</v>
+        <v>2065</v>
       </c>
       <c r="C535" t="s">
-        <v>2071</v>
+        <v>2074</v>
       </c>
       <c r="D535" t="s">
-        <v>2072</v>
+        <v>2075</v>
       </c>
       <c r="E535" s="2" t="s">
-        <v>2073</v>
+        <v>2076</v>
       </c>
       <c r="F535" s="2" t="s">
-        <v>2074</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>2028</v>
+        <v>2064</v>
       </c>
       <c r="B536" t="s">
-        <v>2029</v>
+        <v>2065</v>
       </c>
       <c r="C536" t="s">
-        <v>2075</v>
+        <v>2078</v>
       </c>
       <c r="D536" t="s">
-        <v>2076</v>
+        <v>2079</v>
       </c>
       <c r="E536" s="2" t="s">
-        <v>2077</v>
+        <v>2080</v>
       </c>
       <c r="F536" s="2" t="s">
-        <v>2078</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>2028</v>
+        <v>2064</v>
       </c>
       <c r="B537" t="s">
-        <v>2029</v>
+        <v>2065</v>
       </c>
       <c r="C537" t="s">
-        <v>2079</v>
+        <v>2082</v>
       </c>
       <c r="D537" t="s">
-        <v>2080</v>
+        <v>2083</v>
       </c>
       <c r="E537" s="2" t="s">
-        <v>2081</v>
+        <v>2084</v>
       </c>
       <c r="F537" s="2" t="s">
-        <v>2082</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>2083</v>
+        <v>2064</v>
       </c>
       <c r="B538" t="s">
-        <v>2084</v>
+        <v>2065</v>
       </c>
       <c r="C538" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="D538" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="E538" s="2" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="F538" s="2" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>2083</v>
+        <v>2064</v>
       </c>
       <c r="B539" t="s">
-        <v>2084</v>
+        <v>2065</v>
       </c>
       <c r="C539" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="D539" t="s">
-        <v>2090</v>
+        <v>1465</v>
       </c>
       <c r="E539" s="2" t="s">
         <v>2091</v>
       </c>
       <c r="F539" s="2" t="s">
         <v>2092</v>
       </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>2083</v>
+        <v>2064</v>
       </c>
       <c r="B540" t="s">
-        <v>2084</v>
+        <v>2065</v>
       </c>
       <c r="C540" t="s">
-        <v>318</v>
+        <v>2093</v>
       </c>
       <c r="D540" t="s">
-        <v>319</v>
+        <v>2094</v>
       </c>
       <c r="E540" s="2" t="s">
-        <v>2093</v>
+        <v>2095</v>
       </c>
       <c r="F540" s="2" t="s">
-        <v>2094</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>2083</v>
+        <v>2064</v>
       </c>
       <c r="B541" t="s">
-        <v>2084</v>
+        <v>2065</v>
       </c>
       <c r="C541" t="s">
-        <v>2095</v>
+        <v>2097</v>
       </c>
       <c r="D541" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="E541" s="2" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="F541" s="2" t="s">
-        <v>2098</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>2099</v>
+        <v>2064</v>
       </c>
       <c r="B542" t="s">
-        <v>2100</v>
+        <v>2065</v>
       </c>
       <c r="C542" t="s">
+        <v>70</v>
+      </c>
+      <c r="D542" t="s">
+        <v>71</v>
+      </c>
+      <c r="E542" s="2" t="s">
         <v>2101</v>
       </c>
-      <c r="D542" t="s">
+      <c r="F542" s="2" t="s">
         <v>2102</v>
-      </c>
-[...4 lines deleted...]
-        <v>2104</v>
       </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>2099</v>
+        <v>2064</v>
       </c>
       <c r="B543" t="s">
-        <v>2100</v>
+        <v>2065</v>
       </c>
       <c r="C543" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D543" t="s">
+        <v>2104</v>
+      </c>
+      <c r="E543" s="2" t="s">
         <v>2105</v>
       </c>
-      <c r="D543" t="s">
+      <c r="F543" s="2" t="s">
         <v>2106</v>
-      </c>
-[...4 lines deleted...]
-        <v>2108</v>
       </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>2099</v>
+        <v>2064</v>
       </c>
       <c r="B544" t="s">
-        <v>2100</v>
+        <v>2065</v>
       </c>
       <c r="C544" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D544" t="s">
+        <v>2108</v>
+      </c>
+      <c r="E544" s="2" t="s">
         <v>2109</v>
       </c>
-      <c r="D544" t="s">
+      <c r="F544" s="2" t="s">
         <v>2110</v>
-      </c>
-[...4 lines deleted...]
-        <v>2112</v>
       </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>2099</v>
+        <v>2064</v>
       </c>
       <c r="B545" t="s">
-        <v>2100</v>
+        <v>2065</v>
       </c>
       <c r="C545" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D545" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E545" s="2" t="s">
         <v>2113</v>
       </c>
-      <c r="D545" t="s">
+      <c r="F545" s="2" t="s">
         <v>2114</v>
-      </c>
-[...4 lines deleted...]
-        <v>2116</v>
       </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>2099</v>
+        <v>2064</v>
       </c>
       <c r="B546" t="s">
-        <v>2100</v>
+        <v>2065</v>
       </c>
       <c r="C546" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D546" t="s">
+        <v>2116</v>
+      </c>
+      <c r="E546" s="2" t="s">
         <v>2117</v>
       </c>
-      <c r="D546" t="s">
+      <c r="F546" s="2" t="s">
         <v>2118</v>
-      </c>
-[...4 lines deleted...]
-        <v>2120</v>
       </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
-        <v>2099</v>
+        <v>2119</v>
       </c>
       <c r="B547" t="s">
-        <v>2100</v>
+        <v>2120</v>
       </c>
       <c r="C547" t="s">
         <v>2121</v>
       </c>
       <c r="D547" t="s">
         <v>2122</v>
       </c>
       <c r="E547" s="2" t="s">
         <v>2123</v>
       </c>
       <c r="F547" s="2" t="s">
         <v>2124</v>
       </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
-        <v>2099</v>
+        <v>2119</v>
       </c>
       <c r="B548" t="s">
-        <v>2100</v>
+        <v>2120</v>
       </c>
       <c r="C548" t="s">
         <v>2125</v>
       </c>
       <c r="D548" t="s">
         <v>2126</v>
       </c>
       <c r="E548" s="2" t="s">
         <v>2127</v>
       </c>
       <c r="F548" s="2" t="s">
         <v>2128</v>
       </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>2099</v>
+        <v>2119</v>
       </c>
       <c r="B549" t="s">
-        <v>2100</v>
+        <v>2120</v>
       </c>
       <c r="C549" t="s">
+        <v>322</v>
+      </c>
+      <c r="D549" t="s">
+        <v>323</v>
+      </c>
+      <c r="E549" s="2" t="s">
         <v>2129</v>
       </c>
-      <c r="D549" t="s">
+      <c r="F549" s="2" t="s">
         <v>2130</v>
-      </c>
-[...4 lines deleted...]
-        <v>2132</v>
       </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>2099</v>
+        <v>2119</v>
       </c>
       <c r="B550" t="s">
-        <v>2100</v>
+        <v>2120</v>
       </c>
       <c r="C550" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D550" t="s">
+        <v>2132</v>
+      </c>
+      <c r="E550" s="2" t="s">
         <v>2133</v>
       </c>
-      <c r="D550" t="s">
+      <c r="F550" s="2" t="s">
         <v>2134</v>
-      </c>
-[...4 lines deleted...]
-        <v>2136</v>
       </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>2099</v>
+        <v>2135</v>
       </c>
       <c r="B551" t="s">
-        <v>2100</v>
+        <v>2136</v>
       </c>
       <c r="C551" t="s">
         <v>2137</v>
       </c>
       <c r="D551" t="s">
         <v>2138</v>
       </c>
       <c r="E551" s="2" t="s">
         <v>2139</v>
       </c>
       <c r="F551" s="2" t="s">
         <v>2140</v>
       </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B552" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C552" t="s">
         <v>2141</v>
       </c>
-      <c r="B552" t="s">
+      <c r="D552" t="s">
         <v>2142</v>
       </c>
-      <c r="C552" t="s">
+      <c r="E552" s="2" t="s">
         <v>2143</v>
       </c>
-      <c r="D552" t="s">
+      <c r="F552" s="2" t="s">
         <v>2144</v>
-      </c>
-[...4 lines deleted...]
-        <v>2146</v>
       </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>2141</v>
+        <v>2135</v>
       </c>
       <c r="B553" t="s">
-        <v>2142</v>
+        <v>2136</v>
       </c>
       <c r="C553" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D553" t="s">
+        <v>2146</v>
+      </c>
+      <c r="E553" s="2" t="s">
         <v>2147</v>
       </c>
-      <c r="D553" t="s">
+      <c r="F553" s="2" t="s">
         <v>2148</v>
-      </c>
-[...4 lines deleted...]
-        <v>2150</v>
       </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>2141</v>
+        <v>2135</v>
       </c>
       <c r="B554" t="s">
-        <v>2142</v>
+        <v>2136</v>
       </c>
       <c r="C554" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D554" t="s">
+        <v>2150</v>
+      </c>
+      <c r="E554" s="2" t="s">
         <v>2151</v>
       </c>
-      <c r="D554" t="s">
+      <c r="F554" s="2" t="s">
         <v>2152</v>
-      </c>
-[...4 lines deleted...]
-        <v>2154</v>
       </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>2141</v>
+        <v>2135</v>
       </c>
       <c r="B555" t="s">
-        <v>2142</v>
+        <v>2136</v>
       </c>
       <c r="C555" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D555" t="s">
+        <v>2154</v>
+      </c>
+      <c r="E555" s="2" t="s">
         <v>2155</v>
       </c>
-      <c r="D555" t="s">
+      <c r="F555" s="2" t="s">
         <v>2156</v>
-      </c>
-[...4 lines deleted...]
-        <v>2158</v>
       </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>2141</v>
+        <v>2135</v>
       </c>
       <c r="B556" t="s">
-        <v>2142</v>
+        <v>2136</v>
       </c>
       <c r="C556" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D556" t="s">
+        <v>2158</v>
+      </c>
+      <c r="E556" s="2" t="s">
         <v>2159</v>
       </c>
-      <c r="D556" t="s">
+      <c r="F556" s="2" t="s">
         <v>2160</v>
-      </c>
-[...4 lines deleted...]
-        <v>2162</v>
       </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>2141</v>
+        <v>2135</v>
       </c>
       <c r="B557" t="s">
-        <v>2142</v>
+        <v>2136</v>
       </c>
       <c r="C557" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D557" t="s">
+        <v>2162</v>
+      </c>
+      <c r="E557" s="2" t="s">
         <v>2163</v>
       </c>
-      <c r="D557" t="s">
+      <c r="F557" s="2" t="s">
         <v>2164</v>
-      </c>
-[...4 lines deleted...]
-        <v>2166</v>
       </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>2141</v>
+        <v>2135</v>
       </c>
       <c r="B558" t="s">
-        <v>2142</v>
+        <v>2136</v>
       </c>
       <c r="C558" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D558" t="s">
+        <v>2166</v>
+      </c>
+      <c r="E558" s="2" t="s">
         <v>2167</v>
       </c>
-      <c r="D558" t="s">
+      <c r="F558" s="2" t="s">
         <v>2168</v>
-      </c>
-[...4 lines deleted...]
-        <v>2170</v>
       </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>2141</v>
+        <v>2135</v>
       </c>
       <c r="B559" t="s">
-        <v>2142</v>
+        <v>2136</v>
       </c>
       <c r="C559" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D559" t="s">
+        <v>2170</v>
+      </c>
+      <c r="E559" s="2" t="s">
         <v>2171</v>
       </c>
-      <c r="D559" t="s">
+      <c r="F559" s="2" t="s">
         <v>2172</v>
-      </c>
-[...4 lines deleted...]
-        <v>2174</v>
       </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>2141</v>
+        <v>2135</v>
       </c>
       <c r="B560" t="s">
-        <v>2142</v>
+        <v>2136</v>
       </c>
       <c r="C560" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D560" t="s">
+        <v>2174</v>
+      </c>
+      <c r="E560" s="2" t="s">
         <v>2175</v>
       </c>
-      <c r="D560" t="s">
+      <c r="F560" s="2" t="s">
         <v>2176</v>
-      </c>
-[...4 lines deleted...]
-        <v>2178</v>
       </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
-        <v>2141</v>
+        <v>2177</v>
       </c>
       <c r="B561" t="s">
-        <v>2142</v>
+        <v>2178</v>
       </c>
       <c r="C561" t="s">
         <v>2179</v>
       </c>
       <c r="D561" t="s">
         <v>2180</v>
       </c>
       <c r="E561" s="2" t="s">
         <v>2181</v>
       </c>
       <c r="F561" s="2" t="s">
         <v>2182</v>
       </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>2141</v>
+        <v>2177</v>
       </c>
       <c r="B562" t="s">
-        <v>2142</v>
+        <v>2178</v>
       </c>
       <c r="C562" t="s">
         <v>2183</v>
       </c>
       <c r="D562" t="s">
         <v>2184</v>
       </c>
       <c r="E562" s="2" t="s">
         <v>2185</v>
       </c>
       <c r="F562" s="2" t="s">
         <v>2186</v>
       </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>2141</v>
+        <v>2177</v>
       </c>
       <c r="B563" t="s">
-        <v>2142</v>
+        <v>2178</v>
       </c>
       <c r="C563" t="s">
         <v>2187</v>
       </c>
       <c r="D563" t="s">
         <v>2188</v>
       </c>
       <c r="E563" s="2" t="s">
         <v>2189</v>
       </c>
       <c r="F563" s="2" t="s">
         <v>2190</v>
       </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
-        <v>2141</v>
+        <v>2177</v>
       </c>
       <c r="B564" t="s">
-        <v>2142</v>
+        <v>2178</v>
       </c>
       <c r="C564" t="s">
-        <v>571</v>
+        <v>2191</v>
       </c>
       <c r="D564" t="s">
-        <v>572</v>
+        <v>2192</v>
       </c>
       <c r="E564" s="2" t="s">
-        <v>2191</v>
+        <v>2193</v>
       </c>
       <c r="F564" s="2" t="s">
-        <v>2192</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>2141</v>
+        <v>2177</v>
       </c>
       <c r="B565" t="s">
-        <v>2142</v>
+        <v>2178</v>
       </c>
       <c r="C565" t="s">
-        <v>2193</v>
+        <v>2195</v>
       </c>
       <c r="D565" t="s">
-        <v>2194</v>
+        <v>2196</v>
       </c>
       <c r="E565" s="2" t="s">
-        <v>2195</v>
+        <v>2197</v>
       </c>
       <c r="F565" s="2" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
-        <v>2141</v>
+        <v>2177</v>
       </c>
       <c r="B566" t="s">
-        <v>2142</v>
+        <v>2178</v>
       </c>
       <c r="C566" t="s">
-        <v>2197</v>
+        <v>2199</v>
       </c>
       <c r="D566" t="s">
-        <v>2198</v>
+        <v>2200</v>
       </c>
       <c r="E566" s="2" t="s">
-        <v>2199</v>
+        <v>2201</v>
       </c>
       <c r="F566" s="2" t="s">
-        <v>2200</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>2141</v>
+        <v>2177</v>
       </c>
       <c r="B567" t="s">
-        <v>2142</v>
+        <v>2178</v>
       </c>
       <c r="C567" t="s">
-        <v>2201</v>
+        <v>2203</v>
       </c>
       <c r="D567" t="s">
-        <v>2202</v>
+        <v>2204</v>
       </c>
       <c r="E567" s="2" t="s">
-        <v>2203</v>
+        <v>2205</v>
       </c>
       <c r="F567" s="2" t="s">
-        <v>2204</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
-        <v>2141</v>
+        <v>2177</v>
       </c>
       <c r="B568" t="s">
-        <v>2142</v>
+        <v>2178</v>
       </c>
       <c r="C568" t="s">
-        <v>2205</v>
+        <v>2207</v>
       </c>
       <c r="D568" t="s">
-        <v>2206</v>
+        <v>2208</v>
       </c>
       <c r="E568" s="2" t="s">
-        <v>2207</v>
+        <v>2209</v>
       </c>
       <c r="F568" s="2" t="s">
-        <v>2208</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
-        <v>2141</v>
+        <v>2177</v>
       </c>
       <c r="B569" t="s">
-        <v>2142</v>
+        <v>2178</v>
       </c>
       <c r="C569" t="s">
-        <v>2209</v>
+        <v>2211</v>
       </c>
       <c r="D569" t="s">
-        <v>2210</v>
+        <v>2212</v>
       </c>
       <c r="E569" s="2" t="s">
-        <v>2211</v>
+        <v>2213</v>
       </c>
       <c r="F569" s="2" t="s">
-        <v>2212</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
-        <v>2213</v>
+        <v>2177</v>
       </c>
       <c r="B570" t="s">
-        <v>2214</v>
+        <v>2178</v>
       </c>
       <c r="C570" t="s">
         <v>2215</v>
       </c>
       <c r="D570" t="s">
         <v>2216</v>
       </c>
       <c r="E570" s="2" t="s">
         <v>2217</v>
       </c>
       <c r="F570" s="2" t="s">
         <v>2218</v>
       </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
-        <v>2213</v>
+        <v>2177</v>
       </c>
       <c r="B571" t="s">
-        <v>2214</v>
+        <v>2178</v>
       </c>
       <c r="C571" t="s">
         <v>2219</v>
       </c>
       <c r="D571" t="s">
         <v>2220</v>
       </c>
       <c r="E571" s="2" t="s">
         <v>2221</v>
       </c>
       <c r="F571" s="2" t="s">
         <v>2222</v>
       </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
-        <v>2213</v>
+        <v>2177</v>
       </c>
       <c r="B572" t="s">
-        <v>2214</v>
+        <v>2178</v>
       </c>
       <c r="C572" t="s">
-        <v>889</v>
+        <v>2223</v>
       </c>
       <c r="D572" t="s">
-        <v>890</v>
+        <v>2224</v>
       </c>
       <c r="E572" s="2" t="s">
-        <v>891</v>
+        <v>2225</v>
       </c>
       <c r="F572" s="2" t="s">
-        <v>2223</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
-        <v>2213</v>
+        <v>2177</v>
       </c>
       <c r="B573" t="s">
-        <v>2214</v>
+        <v>2178</v>
       </c>
       <c r="C573" t="s">
-        <v>2224</v>
+        <v>575</v>
       </c>
       <c r="D573" t="s">
-        <v>2225</v>
+        <v>576</v>
       </c>
       <c r="E573" s="2" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
       <c r="F573" s="2" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
-        <v>2228</v>
+        <v>2177</v>
       </c>
       <c r="B574" t="s">
+        <v>2178</v>
+      </c>
+      <c r="C574" t="s">
         <v>2229</v>
       </c>
-      <c r="C574" t="s">
+      <c r="D574" t="s">
         <v>2230</v>
       </c>
-      <c r="D574" t="s">
+      <c r="E574" s="2" t="s">
         <v>2231</v>
       </c>
-      <c r="E574" s="2" t="s">
+      <c r="F574" s="2" t="s">
         <v>2232</v>
-      </c>
-[...1 lines deleted...]
-        <v>2233</v>
       </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
-        <v>2228</v>
+        <v>2177</v>
       </c>
       <c r="B575" t="s">
-        <v>2229</v>
+        <v>2178</v>
       </c>
       <c r="C575" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D575" t="s">
         <v>2234</v>
       </c>
-      <c r="D575" t="s">
+      <c r="E575" s="2" t="s">
         <v>2235</v>
       </c>
-      <c r="E575" s="2" t="s">
+      <c r="F575" s="2" t="s">
         <v>2236</v>
-      </c>
-[...1 lines deleted...]
-        <v>2237</v>
       </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
-        <v>2228</v>
+        <v>2177</v>
       </c>
       <c r="B576" t="s">
-        <v>2229</v>
+        <v>2178</v>
       </c>
       <c r="C576" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D576" t="s">
         <v>2238</v>
       </c>
-      <c r="D576" t="s">
+      <c r="E576" s="2" t="s">
         <v>2239</v>
       </c>
-      <c r="E576" s="2" t="s">
+      <c r="F576" s="2" t="s">
         <v>2240</v>
-      </c>
-[...1 lines deleted...]
-        <v>2241</v>
       </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
-        <v>2228</v>
+        <v>2177</v>
       </c>
       <c r="B577" t="s">
-        <v>2229</v>
+        <v>2178</v>
       </c>
       <c r="C577" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D577" t="s">
         <v>2242</v>
       </c>
-      <c r="D577" t="s">
+      <c r="E577" s="2" t="s">
         <v>2243</v>
       </c>
-      <c r="E577" s="2" t="s">
+      <c r="F577" s="2" t="s">
         <v>2244</v>
-      </c>
-[...1 lines deleted...]
-        <v>2245</v>
       </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
-        <v>2228</v>
+        <v>2177</v>
       </c>
       <c r="B578" t="s">
-        <v>2229</v>
+        <v>2178</v>
       </c>
       <c r="C578" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D578" t="s">
         <v>2246</v>
       </c>
-      <c r="D578" t="s">
+      <c r="E578" s="2" t="s">
         <v>2247</v>
       </c>
-      <c r="E578" s="2" t="s">
+      <c r="F578" s="2" t="s">
         <v>2248</v>
-      </c>
-[...1 lines deleted...]
-        <v>2249</v>
       </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>2228</v>
+        <v>2249</v>
       </c>
       <c r="B579" t="s">
-        <v>2229</v>
+        <v>2250</v>
       </c>
       <c r="C579" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
       <c r="D579" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
       <c r="E579" s="2" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
       <c r="F579" s="2" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>2228</v>
+        <v>2249</v>
       </c>
       <c r="B580" t="s">
-        <v>2229</v>
+        <v>2250</v>
       </c>
       <c r="C580" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="D580" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="E580" s="2" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="F580" s="2" t="s">
-        <v>2257</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
-        <v>2228</v>
+        <v>2249</v>
       </c>
       <c r="B581" t="s">
-        <v>2229</v>
+        <v>2250</v>
       </c>
       <c r="C581" t="s">
-        <v>2258</v>
+        <v>893</v>
       </c>
       <c r="D581" t="s">
+        <v>894</v>
+      </c>
+      <c r="E581" s="2" t="s">
+        <v>895</v>
+      </c>
+      <c r="F581" s="2" t="s">
         <v>2259</v>
-      </c>
-[...4 lines deleted...]
-        <v>2261</v>
       </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>2228</v>
+        <v>2249</v>
       </c>
       <c r="B582" t="s">
-        <v>2229</v>
+        <v>2250</v>
       </c>
       <c r="C582" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D582" t="s">
+        <v>2261</v>
+      </c>
+      <c r="E582" s="2" t="s">
         <v>2262</v>
       </c>
-      <c r="D582" t="s">
+      <c r="F582" s="2" t="s">
         <v>2263</v>
-      </c>
-[...4 lines deleted...]
-        <v>2265</v>
       </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>2228</v>
+        <v>2264</v>
       </c>
       <c r="B583" t="s">
-        <v>2229</v>
+        <v>2265</v>
       </c>
       <c r="C583" t="s">
         <v>2266</v>
       </c>
       <c r="D583" t="s">
         <v>2267</v>
       </c>
       <c r="E583" s="2" t="s">
         <v>2268</v>
       </c>
       <c r="F583" s="2" t="s">
         <v>2269</v>
       </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>2228</v>
+        <v>2264</v>
       </c>
       <c r="B584" t="s">
-        <v>2229</v>
+        <v>2265</v>
       </c>
       <c r="C584" t="s">
         <v>2270</v>
       </c>
       <c r="D584" t="s">
         <v>2271</v>
       </c>
       <c r="E584" s="2" t="s">
         <v>2272</v>
       </c>
       <c r="F584" s="2" t="s">
         <v>2273</v>
       </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
-        <v>2228</v>
+        <v>2264</v>
       </c>
       <c r="B585" t="s">
-        <v>2229</v>
+        <v>2265</v>
       </c>
       <c r="C585" t="s">
-        <v>905</v>
+        <v>2274</v>
       </c>
       <c r="D585" t="s">
-        <v>906</v>
+        <v>2275</v>
       </c>
       <c r="E585" s="2" t="s">
-        <v>2274</v>
+        <v>2276</v>
       </c>
       <c r="F585" s="2" t="s">
-        <v>2275</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
-        <v>2228</v>
+        <v>2264</v>
       </c>
       <c r="B586" t="s">
-        <v>2229</v>
+        <v>2265</v>
       </c>
       <c r="C586" t="s">
-        <v>2276</v>
+        <v>2278</v>
       </c>
       <c r="D586" t="s">
-        <v>2277</v>
+        <v>2279</v>
       </c>
       <c r="E586" s="2" t="s">
-        <v>2278</v>
+        <v>2280</v>
       </c>
       <c r="F586" s="2" t="s">
-        <v>2279</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
-        <v>2228</v>
+        <v>2264</v>
       </c>
       <c r="B587" t="s">
-        <v>2229</v>
+        <v>2265</v>
       </c>
       <c r="C587" t="s">
-        <v>2280</v>
+        <v>2282</v>
       </c>
       <c r="D587" t="s">
-        <v>2281</v>
+        <v>2283</v>
       </c>
       <c r="E587" s="2" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="F587" s="2" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
-        <v>2228</v>
+        <v>2264</v>
       </c>
       <c r="B588" t="s">
-        <v>2229</v>
+        <v>2265</v>
       </c>
       <c r="C588" t="s">
-        <v>2284</v>
+        <v>2286</v>
       </c>
       <c r="D588" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="E588" s="2" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
       <c r="F588" s="2" t="s">
-        <v>2287</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
-        <v>2228</v>
+        <v>2264</v>
       </c>
       <c r="B589" t="s">
-        <v>2229</v>
+        <v>2265</v>
       </c>
       <c r="C589" t="s">
-        <v>2288</v>
+        <v>2290</v>
       </c>
       <c r="D589" t="s">
-        <v>2289</v>
+        <v>2291</v>
       </c>
       <c r="E589" s="2" t="s">
-        <v>2290</v>
+        <v>2292</v>
       </c>
       <c r="F589" s="2" t="s">
-        <v>2291</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
-        <v>2228</v>
+        <v>2264</v>
       </c>
       <c r="B590" t="s">
-        <v>2229</v>
+        <v>2265</v>
       </c>
       <c r="C590" t="s">
-        <v>2292</v>
+        <v>2294</v>
       </c>
       <c r="D590" t="s">
-        <v>2293</v>
+        <v>2295</v>
       </c>
       <c r="E590" s="2" t="s">
-        <v>2294</v>
+        <v>2296</v>
       </c>
       <c r="F590" s="2" t="s">
-        <v>2295</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
-        <v>2296</v>
+        <v>2264</v>
       </c>
       <c r="B591" t="s">
-        <v>2297</v>
+        <v>2265</v>
       </c>
       <c r="C591" t="s">
         <v>2298</v>
       </c>
       <c r="D591" t="s">
         <v>2299</v>
       </c>
       <c r="E591" s="2" t="s">
         <v>2300</v>
       </c>
       <c r="F591" s="2" t="s">
         <v>2301</v>
       </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
-        <v>2296</v>
+        <v>2264</v>
       </c>
       <c r="B592" t="s">
-        <v>2297</v>
+        <v>2265</v>
       </c>
       <c r="C592" t="s">
         <v>2302</v>
       </c>
       <c r="D592" t="s">
         <v>2303</v>
       </c>
       <c r="E592" s="2" t="s">
         <v>2304</v>
       </c>
       <c r="F592" s="2" t="s">
         <v>2305</v>
       </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
-        <v>2296</v>
+        <v>2264</v>
       </c>
       <c r="B593" t="s">
-        <v>2297</v>
+        <v>2265</v>
       </c>
       <c r="C593" t="s">
         <v>2306</v>
       </c>
       <c r="D593" t="s">
         <v>2307</v>
       </c>
       <c r="E593" s="2" t="s">
         <v>2308</v>
       </c>
       <c r="F593" s="2" t="s">
         <v>2309</v>
       </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
-        <v>2296</v>
+        <v>2264</v>
       </c>
       <c r="B594" t="s">
-        <v>2297</v>
+        <v>2265</v>
       </c>
       <c r="C594" t="s">
+        <v>909</v>
+      </c>
+      <c r="D594" t="s">
+        <v>910</v>
+      </c>
+      <c r="E594" s="2" t="s">
         <v>2310</v>
       </c>
-      <c r="D594" t="s">
+      <c r="F594" s="2" t="s">
         <v>2311</v>
-      </c>
-[...4 lines deleted...]
-        <v>2313</v>
       </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
-        <v>2296</v>
+        <v>2264</v>
       </c>
       <c r="B595" t="s">
-        <v>2297</v>
+        <v>2265</v>
       </c>
       <c r="C595" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D595" t="s">
+        <v>2313</v>
+      </c>
+      <c r="E595" s="2" t="s">
         <v>2314</v>
       </c>
-      <c r="D595" t="s">
+      <c r="F595" s="2" t="s">
         <v>2315</v>
-      </c>
-[...4 lines deleted...]
-        <v>2317</v>
       </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
-        <v>2296</v>
+        <v>2264</v>
       </c>
       <c r="B596" t="s">
-        <v>2297</v>
+        <v>2265</v>
       </c>
       <c r="C596" t="s">
+        <v>2316</v>
+      </c>
+      <c r="D596" t="s">
+        <v>2317</v>
+      </c>
+      <c r="E596" s="2" t="s">
         <v>2318</v>
       </c>
-      <c r="D596" t="s">
+      <c r="F596" s="2" t="s">
         <v>2319</v>
-      </c>
-[...4 lines deleted...]
-        <v>2321</v>
       </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B597" t="s">
+        <v>2265</v>
+      </c>
+      <c r="C597" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D597" t="s">
+        <v>2321</v>
+      </c>
+      <c r="E597" s="2" t="s">
         <v>2322</v>
       </c>
-      <c r="B597" t="s">
+      <c r="F597" s="2" t="s">
         <v>2323</v>
-      </c>
-[...10 lines deleted...]
-        <v>2327</v>
       </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
-        <v>2322</v>
+        <v>2264</v>
       </c>
       <c r="B598" t="s">
-        <v>2323</v>
+        <v>2265</v>
       </c>
       <c r="C598" t="s">
-        <v>2328</v>
+        <v>2324</v>
       </c>
       <c r="D598" t="s">
-        <v>1417</v>
+        <v>2325</v>
       </c>
       <c r="E598" s="2" t="s">
-        <v>2329</v>
+        <v>2326</v>
       </c>
       <c r="F598" s="2" t="s">
-        <v>2330</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
-        <v>2322</v>
+        <v>2264</v>
       </c>
       <c r="B599" t="s">
-        <v>2323</v>
+        <v>2265</v>
       </c>
       <c r="C599" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D599" t="s">
+        <v>2329</v>
+      </c>
+      <c r="E599" s="2" t="s">
+        <v>2330</v>
+      </c>
+      <c r="F599" s="2" t="s">
         <v>2331</v>
-      </c>
-[...7 lines deleted...]
-        <v>2334</v>
       </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
-        <v>2322</v>
+        <v>2332</v>
       </c>
       <c r="B600" t="s">
-        <v>2323</v>
+        <v>2333</v>
       </c>
       <c r="C600" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D600" t="s">
         <v>2335</v>
       </c>
-      <c r="D600" t="s">
+      <c r="E600" s="2" t="s">
         <v>2336</v>
       </c>
-      <c r="E600" s="2" t="s">
+      <c r="F600" s="2" t="s">
         <v>2337</v>
-      </c>
-[...1 lines deleted...]
-        <v>2338</v>
       </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>2322</v>
+        <v>2332</v>
       </c>
       <c r="B601" t="s">
-        <v>2323</v>
+        <v>2333</v>
       </c>
       <c r="C601" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D601" t="s">
         <v>2339</v>
       </c>
-      <c r="D601" t="s">
+      <c r="E601" s="2" t="s">
         <v>2340</v>
       </c>
-      <c r="E601" s="2" t="s">
+      <c r="F601" s="2" t="s">
         <v>2341</v>
-      </c>
-[...1 lines deleted...]
-        <v>2342</v>
       </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
-        <v>2322</v>
+        <v>2332</v>
       </c>
       <c r="B602" t="s">
-        <v>2323</v>
+        <v>2333</v>
       </c>
       <c r="C602" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D602" t="s">
         <v>2343</v>
       </c>
-      <c r="D602" t="s">
+      <c r="E602" s="2" t="s">
         <v>2344</v>
       </c>
-      <c r="E602" s="2" t="s">
+      <c r="F602" s="2" t="s">
         <v>2345</v>
-      </c>
-[...1 lines deleted...]
-        <v>2346</v>
       </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
-        <v>2322</v>
+        <v>2332</v>
       </c>
       <c r="B603" t="s">
-        <v>2323</v>
+        <v>2333</v>
       </c>
       <c r="C603" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D603" t="s">
         <v>2347</v>
       </c>
-      <c r="D603" t="s">
+      <c r="E603" s="2" t="s">
         <v>2348</v>
       </c>
-      <c r="E603" s="2" t="s">
+      <c r="F603" s="2" t="s">
         <v>2349</v>
-      </c>
-[...1 lines deleted...]
-        <v>2350</v>
       </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
-        <v>2322</v>
+        <v>2332</v>
       </c>
       <c r="B604" t="s">
-        <v>2323</v>
+        <v>2333</v>
       </c>
       <c r="C604" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D604" t="s">
         <v>2351</v>
       </c>
-      <c r="D604" t="s">
+      <c r="E604" s="2" t="s">
         <v>2352</v>
       </c>
-      <c r="E604" s="2" t="s">
+      <c r="F604" s="2" t="s">
         <v>2353</v>
-      </c>
-[...1 lines deleted...]
-        <v>2354</v>
       </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
-        <v>2322</v>
+        <v>2332</v>
       </c>
       <c r="B605" t="s">
-        <v>2323</v>
+        <v>2333</v>
       </c>
       <c r="C605" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D605" t="s">
         <v>2355</v>
       </c>
-      <c r="D605" t="s">
+      <c r="E605" s="2" t="s">
         <v>2356</v>
       </c>
-      <c r="E605" s="2" t="s">
+      <c r="F605" s="2" t="s">
         <v>2357</v>
-      </c>
-[...1 lines deleted...]
-        <v>2358</v>
       </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
-        <v>2322</v>
+        <v>2358</v>
       </c>
       <c r="B606" t="s">
-        <v>2323</v>
+        <v>2359</v>
       </c>
       <c r="C606" t="s">
-        <v>2359</v>
+        <v>2360</v>
       </c>
       <c r="D606" t="s">
-        <v>2360</v>
+        <v>2361</v>
       </c>
       <c r="E606" s="2" t="s">
-        <v>2361</v>
+        <v>2362</v>
       </c>
       <c r="F606" s="2" t="s">
-        <v>2362</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
-        <v>2322</v>
+        <v>2358</v>
       </c>
       <c r="B607" t="s">
-        <v>2323</v>
+        <v>2359</v>
       </c>
       <c r="C607" t="s">
-        <v>2363</v>
+        <v>2364</v>
       </c>
       <c r="D607" t="s">
-        <v>2364</v>
+        <v>1453</v>
       </c>
       <c r="E607" s="2" t="s">
         <v>2365</v>
       </c>
       <c r="F607" s="2" t="s">
         <v>2366</v>
       </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
-        <v>2322</v>
+        <v>2358</v>
       </c>
       <c r="B608" t="s">
-        <v>2323</v>
+        <v>2359</v>
       </c>
       <c r="C608" t="s">
         <v>2367</v>
       </c>
       <c r="D608" t="s">
         <v>2368</v>
       </c>
       <c r="E608" s="2" t="s">
         <v>2369</v>
       </c>
       <c r="F608" s="2" t="s">
         <v>2370</v>
       </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
-        <v>2322</v>
+        <v>2358</v>
       </c>
       <c r="B609" t="s">
-        <v>2323</v>
+        <v>2359</v>
       </c>
       <c r="C609" t="s">
         <v>2371</v>
       </c>
       <c r="D609" t="s">
-        <v>1486</v>
+        <v>2372</v>
       </c>
       <c r="E609" s="2" t="s">
-        <v>2372</v>
+        <v>2373</v>
       </c>
       <c r="F609" s="2" t="s">
-        <v>2373</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
-        <v>2322</v>
+        <v>2358</v>
       </c>
       <c r="B610" t="s">
-        <v>2323</v>
+        <v>2359</v>
       </c>
       <c r="C610" t="s">
-        <v>2374</v>
+        <v>2375</v>
       </c>
       <c r="D610" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="E610" s="2" t="s">
-        <v>2376</v>
+        <v>2377</v>
       </c>
       <c r="F610" s="2" t="s">
-        <v>2377</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
-        <v>2322</v>
+        <v>2358</v>
       </c>
       <c r="B611" t="s">
-        <v>2323</v>
+        <v>2359</v>
       </c>
       <c r="C611" t="s">
-        <v>2378</v>
+        <v>2379</v>
       </c>
       <c r="D611" t="s">
-        <v>1525</v>
+        <v>2380</v>
       </c>
       <c r="E611" s="2" t="s">
-        <v>2379</v>
+        <v>2381</v>
       </c>
       <c r="F611" s="2" t="s">
-        <v>2380</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
-        <v>2322</v>
+        <v>2358</v>
       </c>
       <c r="B612" t="s">
-        <v>2323</v>
+        <v>2359</v>
       </c>
       <c r="C612" t="s">
-        <v>2381</v>
+        <v>2383</v>
       </c>
       <c r="D612" t="s">
-        <v>2382</v>
+        <v>2384</v>
       </c>
       <c r="E612" s="2" t="s">
-        <v>2383</v>
+        <v>2385</v>
       </c>
       <c r="F612" s="2" t="s">
-        <v>2384</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
-        <v>2322</v>
+        <v>2358</v>
       </c>
       <c r="B613" t="s">
-        <v>2323</v>
+        <v>2359</v>
       </c>
       <c r="C613" t="s">
-        <v>2385</v>
+        <v>2387</v>
       </c>
       <c r="D613" t="s">
-        <v>2386</v>
+        <v>2388</v>
       </c>
       <c r="E613" s="2" t="s">
-        <v>2387</v>
+        <v>2389</v>
       </c>
       <c r="F613" s="2" t="s">
-        <v>2388</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
-        <v>2322</v>
+        <v>2358</v>
       </c>
       <c r="B614" t="s">
-        <v>2323</v>
+        <v>2359</v>
       </c>
       <c r="C614" t="s">
-        <v>2389</v>
+        <v>2391</v>
       </c>
       <c r="D614" t="s">
-        <v>2390</v>
+        <v>2392</v>
       </c>
       <c r="E614" s="2" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
       <c r="F614" s="2" t="s">
-        <v>2392</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
-        <v>2322</v>
+        <v>2358</v>
       </c>
       <c r="B615" t="s">
-        <v>2323</v>
+        <v>2359</v>
       </c>
       <c r="C615" t="s">
-        <v>2393</v>
+        <v>2395</v>
       </c>
       <c r="D615" t="s">
-        <v>2394</v>
+        <v>2396</v>
       </c>
       <c r="E615" s="2" t="s">
-        <v>2395</v>
+        <v>2397</v>
       </c>
       <c r="F615" s="2" t="s">
-        <v>2396</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
-        <v>2322</v>
+        <v>2358</v>
       </c>
       <c r="B616" t="s">
-        <v>2323</v>
+        <v>2359</v>
       </c>
       <c r="C616" t="s">
-        <v>2397</v>
+        <v>2399</v>
       </c>
       <c r="D616" t="s">
-        <v>2398</v>
+        <v>2400</v>
       </c>
       <c r="E616" s="2" t="s">
-        <v>2399</v>
+        <v>2401</v>
       </c>
       <c r="F616" s="2" t="s">
-        <v>2400</v>
+        <v>2402</v>
       </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
-        <v>2322</v>
+        <v>2358</v>
       </c>
       <c r="B617" t="s">
-        <v>2323</v>
+        <v>2359</v>
       </c>
       <c r="C617" t="s">
-        <v>2401</v>
+        <v>2403</v>
       </c>
       <c r="D617" t="s">
-        <v>2402</v>
+        <v>2404</v>
       </c>
       <c r="E617" s="2" t="s">
-        <v>2403</v>
+        <v>2405</v>
       </c>
       <c r="F617" s="2" t="s">
-        <v>2404</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
-        <v>2405</v>
+        <v>2358</v>
       </c>
       <c r="B618" t="s">
-        <v>2406</v>
+        <v>2359</v>
       </c>
       <c r="C618" t="s">
         <v>2407</v>
       </c>
       <c r="D618" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E618" s="2" t="s">
         <v>2408</v>
       </c>
-      <c r="E618" s="2" t="s">
+      <c r="F618" s="2" t="s">
         <v>2409</v>
-      </c>
-[...1 lines deleted...]
-        <v>2410</v>
       </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
-        <v>2405</v>
+        <v>2358</v>
       </c>
       <c r="B619" t="s">
-        <v>2406</v>
+        <v>2359</v>
       </c>
       <c r="C619" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D619" t="s">
         <v>2411</v>
       </c>
-      <c r="D619" t="s">
+      <c r="E619" s="2" t="s">
         <v>2412</v>
       </c>
-      <c r="E619" s="2" t="s">
+      <c r="F619" s="2" t="s">
         <v>2413</v>
-      </c>
-[...1 lines deleted...]
-        <v>2414</v>
       </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
-        <v>2405</v>
+        <v>2358</v>
       </c>
       <c r="B620" t="s">
-        <v>2406</v>
+        <v>2359</v>
       </c>
       <c r="C620" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D620" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E620" s="2" t="s">
         <v>2415</v>
       </c>
-      <c r="D620" t="s">
+      <c r="F620" s="2" t="s">
         <v>2416</v>
-      </c>
-[...4 lines deleted...]
-        <v>2418</v>
       </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>2405</v>
+        <v>2358</v>
       </c>
       <c r="B621" t="s">
-        <v>2406</v>
+        <v>2359</v>
       </c>
       <c r="C621" t="s">
+        <v>2417</v>
+      </c>
+      <c r="D621" t="s">
+        <v>2418</v>
+      </c>
+      <c r="E621" s="2" t="s">
         <v>2419</v>
       </c>
-      <c r="D621" t="s">
+      <c r="F621" s="2" t="s">
         <v>2420</v>
-      </c>
-[...4 lines deleted...]
-        <v>2422</v>
       </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
-        <v>2405</v>
+        <v>2358</v>
       </c>
       <c r="B622" t="s">
-        <v>2406</v>
+        <v>2359</v>
       </c>
       <c r="C622" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D622" t="s">
+        <v>2422</v>
+      </c>
+      <c r="E622" s="2" t="s">
         <v>2423</v>
       </c>
-      <c r="D622" t="s">
+      <c r="F622" s="2" t="s">
         <v>2424</v>
-      </c>
-[...4 lines deleted...]
-        <v>2426</v>
       </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
-        <v>2405</v>
+        <v>2358</v>
       </c>
       <c r="B623" t="s">
-        <v>2406</v>
+        <v>2359</v>
       </c>
       <c r="C623" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D623" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E623" s="2" t="s">
         <v>2427</v>
       </c>
-      <c r="D623" t="s">
+      <c r="F623" s="2" t="s">
         <v>2428</v>
-      </c>
-[...4 lines deleted...]
-        <v>2430</v>
       </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>2405</v>
+        <v>2358</v>
       </c>
       <c r="B624" t="s">
-        <v>2406</v>
+        <v>2359</v>
       </c>
       <c r="C624" t="s">
+        <v>2429</v>
+      </c>
+      <c r="D624" t="s">
+        <v>2430</v>
+      </c>
+      <c r="E624" s="2" t="s">
         <v>2431</v>
       </c>
-      <c r="D624" t="s">
+      <c r="F624" s="2" t="s">
         <v>2432</v>
-      </c>
-[...4 lines deleted...]
-        <v>2434</v>
       </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>2405</v>
+        <v>2358</v>
       </c>
       <c r="B625" t="s">
-        <v>2406</v>
+        <v>2359</v>
       </c>
       <c r="C625" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D625" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E625" s="2" t="s">
         <v>2435</v>
       </c>
-      <c r="D625" t="s">
+      <c r="F625" s="2" t="s">
         <v>2436</v>
-      </c>
-[...4 lines deleted...]
-        <v>2438</v>
       </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
-        <v>2405</v>
+        <v>2358</v>
       </c>
       <c r="B626" t="s">
-        <v>2406</v>
+        <v>2359</v>
       </c>
       <c r="C626" t="s">
+        <v>2437</v>
+      </c>
+      <c r="D626" t="s">
+        <v>2438</v>
+      </c>
+      <c r="E626" s="2" t="s">
         <v>2439</v>
       </c>
-      <c r="D626" t="s">
+      <c r="F626" s="2" t="s">
         <v>2440</v>
-      </c>
-[...4 lines deleted...]
-        <v>2442</v>
       </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
-        <v>2405</v>
+        <v>2441</v>
       </c>
       <c r="B627" t="s">
-        <v>2406</v>
+        <v>2442</v>
       </c>
       <c r="C627" t="s">
         <v>2443</v>
       </c>
       <c r="D627" t="s">
         <v>2444</v>
       </c>
       <c r="E627" s="2" t="s">
         <v>2445</v>
       </c>
       <c r="F627" s="2" t="s">
         <v>2446</v>
       </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
-        <v>2405</v>
+        <v>2441</v>
       </c>
       <c r="B628" t="s">
-        <v>2406</v>
+        <v>2442</v>
       </c>
       <c r="C628" t="s">
         <v>2447</v>
       </c>
       <c r="D628" t="s">
         <v>2448</v>
       </c>
       <c r="E628" s="2" t="s">
         <v>2449</v>
       </c>
       <c r="F628" s="2" t="s">
         <v>2450</v>
       </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
-        <v>2405</v>
+        <v>2441</v>
       </c>
       <c r="B629" t="s">
-        <v>2406</v>
+        <v>2442</v>
       </c>
       <c r="C629" t="s">
         <v>2451</v>
       </c>
       <c r="D629" t="s">
         <v>2452</v>
       </c>
       <c r="E629" s="2" t="s">
         <v>2453</v>
       </c>
       <c r="F629" s="2" t="s">
         <v>2454</v>
       </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
-        <v>2405</v>
+        <v>2441</v>
       </c>
       <c r="B630" t="s">
-        <v>2406</v>
+        <v>2442</v>
       </c>
       <c r="C630" t="s">
         <v>2455</v>
       </c>
       <c r="D630" t="s">
         <v>2456</v>
       </c>
       <c r="E630" s="2" t="s">
         <v>2457</v>
       </c>
       <c r="F630" s="2" t="s">
         <v>2458</v>
       </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
-        <v>2405</v>
+        <v>2441</v>
       </c>
       <c r="B631" t="s">
-        <v>2406</v>
+        <v>2442</v>
       </c>
       <c r="C631" t="s">
         <v>2459</v>
       </c>
       <c r="D631" t="s">
         <v>2460</v>
       </c>
       <c r="E631" s="2" t="s">
         <v>2461</v>
       </c>
       <c r="F631" s="2" t="s">
         <v>2462</v>
       </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
-        <v>2405</v>
+        <v>2441</v>
       </c>
       <c r="B632" t="s">
-        <v>2406</v>
+        <v>2442</v>
       </c>
       <c r="C632" t="s">
         <v>2463</v>
       </c>
       <c r="D632" t="s">
         <v>2464</v>
       </c>
       <c r="E632" s="2" t="s">
         <v>2465</v>
       </c>
       <c r="F632" s="2" t="s">
         <v>2466</v>
       </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
-        <v>2405</v>
+        <v>2441</v>
       </c>
       <c r="B633" t="s">
-        <v>2406</v>
+        <v>2442</v>
       </c>
       <c r="C633" t="s">
         <v>2467</v>
       </c>
       <c r="D633" t="s">
         <v>2468</v>
       </c>
       <c r="E633" s="2" t="s">
         <v>2469</v>
       </c>
       <c r="F633" s="2" t="s">
         <v>2470</v>
       </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
-        <v>2405</v>
+        <v>2441</v>
       </c>
       <c r="B634" t="s">
-        <v>2406</v>
+        <v>2442</v>
       </c>
       <c r="C634" t="s">
         <v>2471</v>
       </c>
       <c r="D634" t="s">
         <v>2472</v>
       </c>
       <c r="E634" s="2" t="s">
         <v>2473</v>
       </c>
       <c r="F634" s="2" t="s">
         <v>2474</v>
       </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
-        <v>2405</v>
+        <v>2441</v>
       </c>
       <c r="B635" t="s">
-        <v>2406</v>
+        <v>2442</v>
       </c>
       <c r="C635" t="s">
         <v>2475</v>
       </c>
       <c r="D635" t="s">
         <v>2476</v>
       </c>
       <c r="E635" s="2" t="s">
         <v>2477</v>
       </c>
       <c r="F635" s="2" t="s">
         <v>2478</v>
       </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
-        <v>2405</v>
+        <v>2441</v>
       </c>
       <c r="B636" t="s">
-        <v>2406</v>
+        <v>2442</v>
       </c>
       <c r="C636" t="s">
-        <v>62</v>
+        <v>2479</v>
       </c>
       <c r="D636" t="s">
-        <v>63</v>
+        <v>2480</v>
       </c>
       <c r="E636" s="2" t="s">
-        <v>2479</v>
+        <v>2481</v>
       </c>
       <c r="F636" s="2" t="s">
-        <v>2480</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
-        <v>2405</v>
+        <v>2441</v>
       </c>
       <c r="B637" t="s">
-        <v>2406</v>
+        <v>2442</v>
       </c>
       <c r="C637" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="D637" t="s">
-        <v>2482</v>
+        <v>2484</v>
       </c>
       <c r="E637" s="2" t="s">
-        <v>2483</v>
+        <v>2485</v>
       </c>
       <c r="F637" s="2" t="s">
-        <v>2484</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
-        <v>2405</v>
+        <v>2441</v>
       </c>
       <c r="B638" t="s">
-        <v>2406</v>
+        <v>2442</v>
       </c>
       <c r="C638" t="s">
-        <v>2485</v>
+        <v>2487</v>
       </c>
       <c r="D638" t="s">
-        <v>2486</v>
+        <v>2488</v>
       </c>
       <c r="E638" s="2" t="s">
-        <v>2487</v>
+        <v>2489</v>
       </c>
       <c r="F638" s="2" t="s">
-        <v>2488</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
-        <v>2405</v>
+        <v>2441</v>
       </c>
       <c r="B639" t="s">
-        <v>2406</v>
+        <v>2442</v>
       </c>
       <c r="C639" t="s">
-        <v>2489</v>
+        <v>2491</v>
       </c>
       <c r="D639" t="s">
-        <v>2490</v>
+        <v>2492</v>
       </c>
       <c r="E639" s="2" t="s">
-        <v>2491</v>
+        <v>2493</v>
       </c>
       <c r="F639" s="2" t="s">
-        <v>2492</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>2405</v>
+        <v>2441</v>
       </c>
       <c r="B640" t="s">
-        <v>2406</v>
+        <v>2442</v>
       </c>
       <c r="C640" t="s">
-        <v>2493</v>
+        <v>2495</v>
       </c>
       <c r="D640" t="s">
-        <v>2494</v>
+        <v>2496</v>
       </c>
       <c r="E640" s="2" t="s">
-        <v>2495</v>
+        <v>2497</v>
       </c>
       <c r="F640" s="2" t="s">
-        <v>2496</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
-        <v>2405</v>
+        <v>2441</v>
       </c>
       <c r="B641" t="s">
-        <v>2406</v>
+        <v>2442</v>
       </c>
       <c r="C641" t="s">
-        <v>2497</v>
+        <v>2499</v>
       </c>
       <c r="D641" t="s">
-        <v>2498</v>
+        <v>2500</v>
       </c>
       <c r="E641" s="2" t="s">
-        <v>2499</v>
+        <v>2501</v>
       </c>
       <c r="F641" s="2" t="s">
-        <v>2500</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
-        <v>2405</v>
+        <v>2441</v>
       </c>
       <c r="B642" t="s">
-        <v>2406</v>
+        <v>2442</v>
       </c>
       <c r="C642" t="s">
-        <v>2501</v>
+        <v>2503</v>
       </c>
       <c r="D642" t="s">
-        <v>2502</v>
+        <v>2504</v>
       </c>
       <c r="E642" s="2" t="s">
-        <v>2503</v>
+        <v>2505</v>
       </c>
       <c r="F642" s="2" t="s">
-        <v>2504</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>2505</v>
+        <v>2441</v>
       </c>
       <c r="B643" t="s">
-        <v>2506</v>
+        <v>2442</v>
       </c>
       <c r="C643" t="s">
         <v>2507</v>
       </c>
       <c r="D643" t="s">
         <v>2508</v>
       </c>
       <c r="E643" s="2" t="s">
         <v>2509</v>
       </c>
       <c r="F643" s="2" t="s">
         <v>2510</v>
       </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>2505</v>
+        <v>2441</v>
       </c>
       <c r="B644" t="s">
-        <v>2506</v>
+        <v>2442</v>
       </c>
       <c r="C644" t="s">
-        <v>1316</v>
+        <v>2511</v>
       </c>
       <c r="D644" t="s">
-        <v>1317</v>
+        <v>2512</v>
       </c>
       <c r="E644" s="2" t="s">
-        <v>2511</v>
+        <v>2513</v>
       </c>
       <c r="F644" s="2" t="s">
-        <v>2512</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
-        <v>2505</v>
+        <v>2441</v>
       </c>
       <c r="B645" t="s">
-        <v>2506</v>
+        <v>2442</v>
       </c>
       <c r="C645" t="s">
-        <v>2513</v>
+        <v>62</v>
       </c>
       <c r="D645" t="s">
-        <v>2514</v>
+        <v>63</v>
       </c>
       <c r="E645" s="2" t="s">
         <v>2515</v>
       </c>
       <c r="F645" s="2" t="s">
         <v>2516</v>
       </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
+        <v>2441</v>
+      </c>
+      <c r="B646" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C646" t="s">
         <v>2517</v>
       </c>
-      <c r="B646" t="s">
+      <c r="D646" t="s">
         <v>2518</v>
       </c>
-      <c r="C646" t="s">
+      <c r="E646" s="2" t="s">
         <v>2519</v>
       </c>
-      <c r="D646" t="s">
+      <c r="F646" s="2" t="s">
         <v>2520</v>
-      </c>
-[...4 lines deleted...]
-        <v>2522</v>
       </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>2517</v>
+        <v>2441</v>
       </c>
       <c r="B647" t="s">
-        <v>2518</v>
+        <v>2442</v>
       </c>
       <c r="C647" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D647" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E647" s="2" t="s">
         <v>2523</v>
       </c>
-      <c r="D647" t="s">
+      <c r="F647" s="2" t="s">
         <v>2524</v>
-      </c>
-[...4 lines deleted...]
-        <v>2526</v>
       </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
-        <v>2517</v>
+        <v>2441</v>
       </c>
       <c r="B648" t="s">
-        <v>2518</v>
+        <v>2442</v>
       </c>
       <c r="C648" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D648" t="s">
+        <v>2526</v>
+      </c>
+      <c r="E648" s="2" t="s">
         <v>2527</v>
       </c>
-      <c r="D648" t="s">
+      <c r="F648" s="2" t="s">
         <v>2528</v>
-      </c>
-[...4 lines deleted...]
-        <v>2530</v>
       </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
-        <v>2517</v>
+        <v>2441</v>
       </c>
       <c r="B649" t="s">
-        <v>2518</v>
+        <v>2442</v>
       </c>
       <c r="C649" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D649" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E649" s="2" t="s">
         <v>2531</v>
       </c>
-      <c r="D649" t="s">
+      <c r="F649" s="2" t="s">
         <v>2532</v>
-      </c>
-[...4 lines deleted...]
-        <v>2534</v>
       </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
-        <v>2517</v>
+        <v>2441</v>
       </c>
       <c r="B650" t="s">
-        <v>2518</v>
+        <v>2442</v>
       </c>
       <c r="C650" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D650" t="s">
+        <v>2534</v>
+      </c>
+      <c r="E650" s="2" t="s">
         <v>2535</v>
       </c>
-      <c r="D650" t="s">
+      <c r="F650" s="2" t="s">
         <v>2536</v>
-      </c>
-[...4 lines deleted...]
-        <v>2538</v>
       </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>2517</v>
+        <v>2441</v>
       </c>
       <c r="B651" t="s">
-        <v>2518</v>
+        <v>2442</v>
       </c>
       <c r="C651" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D651" t="s">
+        <v>2538</v>
+      </c>
+      <c r="E651" s="2" t="s">
         <v>2539</v>
       </c>
-      <c r="D651" t="s">
+      <c r="F651" s="2" t="s">
         <v>2540</v>
-      </c>
-[...4 lines deleted...]
-        <v>2542</v>
       </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
-        <v>2517</v>
+        <v>2541</v>
       </c>
       <c r="B652" t="s">
-        <v>2518</v>
+        <v>2542</v>
       </c>
       <c r="C652" t="s">
         <v>2543</v>
       </c>
       <c r="D652" t="s">
         <v>2544</v>
       </c>
       <c r="E652" s="2" t="s">
         <v>2545</v>
       </c>
       <c r="F652" s="2" t="s">
         <v>2546</v>
       </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>2517</v>
+        <v>2541</v>
       </c>
       <c r="B653" t="s">
-        <v>2518</v>
+        <v>2542</v>
       </c>
       <c r="C653" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D653" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E653" s="2" t="s">
         <v>2547</v>
       </c>
-      <c r="D653" t="s">
+      <c r="F653" s="2" t="s">
         <v>2548</v>
-      </c>
-[...4 lines deleted...]
-        <v>2550</v>
       </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>2517</v>
+        <v>2541</v>
       </c>
       <c r="B654" t="s">
-        <v>2518</v>
+        <v>2542</v>
       </c>
       <c r="C654" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D654" t="s">
+        <v>2550</v>
+      </c>
+      <c r="E654" s="2" t="s">
         <v>2551</v>
       </c>
-      <c r="D654" t="s">
+      <c r="F654" s="2" t="s">
         <v>2552</v>
-      </c>
-[...4 lines deleted...]
-        <v>2554</v>
       </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
-        <v>2517</v>
+        <v>2553</v>
       </c>
       <c r="B655" t="s">
-        <v>2518</v>
+        <v>2554</v>
       </c>
       <c r="C655" t="s">
-        <v>387</v>
+        <v>2555</v>
       </c>
       <c r="D655" t="s">
-        <v>388</v>
+        <v>2556</v>
       </c>
       <c r="E655" s="2" t="s">
-        <v>2555</v>
+        <v>2557</v>
       </c>
       <c r="F655" s="2" t="s">
-        <v>2556</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
-        <v>2517</v>
+        <v>2553</v>
       </c>
       <c r="B656" t="s">
-        <v>2518</v>
+        <v>2554</v>
       </c>
       <c r="C656" t="s">
-        <v>2557</v>
+        <v>2559</v>
       </c>
       <c r="D656" t="s">
-        <v>2558</v>
+        <v>2560</v>
       </c>
       <c r="E656" s="2" t="s">
-        <v>2559</v>
+        <v>2561</v>
       </c>
       <c r="F656" s="2" t="s">
-        <v>2560</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
-        <v>2517</v>
+        <v>2553</v>
       </c>
       <c r="B657" t="s">
-        <v>2518</v>
+        <v>2554</v>
       </c>
       <c r="C657" t="s">
-        <v>2561</v>
+        <v>2563</v>
       </c>
       <c r="D657" t="s">
-        <v>2562</v>
+        <v>2564</v>
       </c>
       <c r="E657" s="2" t="s">
-        <v>2563</v>
+        <v>2565</v>
       </c>
       <c r="F657" s="2" t="s">
-        <v>2564</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>2517</v>
+        <v>2553</v>
       </c>
       <c r="B658" t="s">
-        <v>2518</v>
+        <v>2554</v>
       </c>
       <c r="C658" t="s">
-        <v>2565</v>
+        <v>2567</v>
       </c>
       <c r="D658" t="s">
-        <v>2566</v>
+        <v>2568</v>
       </c>
       <c r="E658" s="2" t="s">
-        <v>2567</v>
+        <v>2569</v>
       </c>
       <c r="F658" s="2" t="s">
-        <v>2568</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>2517</v>
+        <v>2553</v>
       </c>
       <c r="B659" t="s">
-        <v>2518</v>
+        <v>2554</v>
       </c>
       <c r="C659" t="s">
-        <v>2569</v>
+        <v>2571</v>
       </c>
       <c r="D659" t="s">
-        <v>2570</v>
+        <v>2572</v>
       </c>
       <c r="E659" s="2" t="s">
-        <v>2571</v>
+        <v>2573</v>
       </c>
       <c r="F659" s="2" t="s">
-        <v>2572</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>2517</v>
+        <v>2553</v>
       </c>
       <c r="B660" t="s">
-        <v>2518</v>
+        <v>2554</v>
       </c>
       <c r="C660" t="s">
-        <v>2573</v>
+        <v>2575</v>
       </c>
       <c r="D660" t="s">
-        <v>2574</v>
+        <v>2576</v>
       </c>
       <c r="E660" s="2" t="s">
-        <v>2575</v>
+        <v>2577</v>
       </c>
       <c r="F660" s="2" t="s">
-        <v>2576</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
-        <v>2517</v>
+        <v>2553</v>
       </c>
       <c r="B661" t="s">
-        <v>2518</v>
+        <v>2554</v>
       </c>
       <c r="C661" t="s">
-        <v>2577</v>
+        <v>2579</v>
       </c>
       <c r="D661" t="s">
-        <v>2578</v>
+        <v>2580</v>
       </c>
       <c r="E661" s="2" t="s">
-        <v>2579</v>
+        <v>2581</v>
       </c>
       <c r="F661" s="2" t="s">
-        <v>2580</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>2517</v>
+        <v>2553</v>
       </c>
       <c r="B662" t="s">
-        <v>2518</v>
+        <v>2554</v>
       </c>
       <c r="C662" t="s">
-        <v>2581</v>
+        <v>2583</v>
       </c>
       <c r="D662" t="s">
-        <v>2582</v>
+        <v>2584</v>
       </c>
       <c r="E662" s="2" t="s">
-        <v>2583</v>
+        <v>2585</v>
       </c>
       <c r="F662" s="2" t="s">
-        <v>2584</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>2517</v>
+        <v>2553</v>
       </c>
       <c r="B663" t="s">
-        <v>2518</v>
+        <v>2554</v>
       </c>
       <c r="C663" t="s">
-        <v>2585</v>
+        <v>2587</v>
       </c>
       <c r="D663" t="s">
-        <v>2586</v>
+        <v>2588</v>
       </c>
       <c r="E663" s="2" t="s">
-        <v>2587</v>
+        <v>2589</v>
       </c>
       <c r="F663" s="2" t="s">
-        <v>2588</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>2517</v>
+        <v>2553</v>
       </c>
       <c r="B664" t="s">
-        <v>2518</v>
+        <v>2554</v>
       </c>
       <c r="C664" t="s">
-        <v>2589</v>
+        <v>391</v>
       </c>
       <c r="D664" t="s">
-        <v>2590</v>
+        <v>392</v>
       </c>
       <c r="E664" s="2" t="s">
         <v>2591</v>
       </c>
       <c r="F664" s="2" t="s">
         <v>2592</v>
       </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
-        <v>2517</v>
+        <v>2553</v>
       </c>
       <c r="B665" t="s">
-        <v>2518</v>
+        <v>2554</v>
       </c>
       <c r="C665" t="s">
         <v>2593</v>
       </c>
       <c r="D665" t="s">
         <v>2594</v>
       </c>
       <c r="E665" s="2" t="s">
         <v>2595</v>
       </c>
       <c r="F665" s="2" t="s">
         <v>2596</v>
       </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
-        <v>2517</v>
+        <v>2553</v>
       </c>
       <c r="B666" t="s">
-        <v>2518</v>
+        <v>2554</v>
       </c>
       <c r="C666" t="s">
         <v>2597</v>
       </c>
       <c r="D666" t="s">
         <v>2598</v>
       </c>
       <c r="E666" s="2" t="s">
         <v>2599</v>
       </c>
       <c r="F666" s="2" t="s">
         <v>2600</v>
       </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" t="s">
-        <v>2517</v>
+        <v>2553</v>
       </c>
       <c r="B667" t="s">
-        <v>2518</v>
+        <v>2554</v>
       </c>
       <c r="C667" t="s">
         <v>2601</v>
       </c>
       <c r="D667" t="s">
-        <v>2428</v>
+        <v>2602</v>
       </c>
       <c r="E667" s="2" t="s">
-        <v>2602</v>
+        <v>2603</v>
       </c>
       <c r="F667" s="2" t="s">
-        <v>2603</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" t="s">
-        <v>2517</v>
+        <v>2553</v>
       </c>
       <c r="B668" t="s">
-        <v>2518</v>
+        <v>2554</v>
       </c>
       <c r="C668" t="s">
-        <v>2604</v>
+        <v>2605</v>
       </c>
       <c r="D668" t="s">
-        <v>2604</v>
+        <v>2606</v>
       </c>
       <c r="E668" s="2" t="s">
-        <v>2605</v>
+        <v>2607</v>
       </c>
       <c r="F668" s="2" t="s">
-        <v>2606</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" t="s">
-        <v>2517</v>
+        <v>2553</v>
       </c>
       <c r="B669" t="s">
-        <v>2518</v>
+        <v>2554</v>
       </c>
       <c r="C669" t="s">
-        <v>2607</v>
+        <v>2609</v>
       </c>
       <c r="D669" t="s">
-        <v>2608</v>
+        <v>2610</v>
       </c>
       <c r="E669" s="2" t="s">
-        <v>2609</v>
+        <v>2611</v>
       </c>
       <c r="F669" s="2" t="s">
-        <v>2610</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" t="s">
-        <v>2517</v>
+        <v>2553</v>
       </c>
       <c r="B670" t="s">
-        <v>2518</v>
+        <v>2554</v>
       </c>
       <c r="C670" t="s">
-        <v>2611</v>
+        <v>2613</v>
       </c>
       <c r="D670" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
       <c r="E670" s="2" t="s">
-        <v>2613</v>
+        <v>2615</v>
       </c>
       <c r="F670" s="2" t="s">
-        <v>2614</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" t="s">
-        <v>2517</v>
+        <v>2553</v>
       </c>
       <c r="B671" t="s">
-        <v>2518</v>
+        <v>2554</v>
       </c>
       <c r="C671" t="s">
-        <v>2615</v>
+        <v>2617</v>
       </c>
       <c r="D671" t="s">
-        <v>2616</v>
+        <v>2618</v>
       </c>
       <c r="E671" s="2" t="s">
-        <v>2617</v>
+        <v>2619</v>
       </c>
       <c r="F671" s="2" t="s">
-        <v>2618</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" t="s">
-        <v>2517</v>
+        <v>2553</v>
       </c>
       <c r="B672" t="s">
-        <v>2518</v>
+        <v>2554</v>
       </c>
       <c r="C672" t="s">
-        <v>2619</v>
+        <v>2621</v>
       </c>
       <c r="D672" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
       <c r="E672" s="2" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
       <c r="F672" s="2" t="s">
-        <v>2622</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" t="s">
-        <v>2517</v>
+        <v>2553</v>
       </c>
       <c r="B673" t="s">
-        <v>2518</v>
+        <v>2554</v>
       </c>
       <c r="C673" t="s">
-        <v>2623</v>
+        <v>2625</v>
       </c>
       <c r="D673" t="s">
-        <v>2624</v>
+        <v>2626</v>
       </c>
       <c r="E673" s="2" t="s">
-        <v>2625</v>
+        <v>2627</v>
       </c>
       <c r="F673" s="2" t="s">
-        <v>2626</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
-        <v>2517</v>
+        <v>2553</v>
       </c>
       <c r="B674" t="s">
-        <v>2518</v>
+        <v>2554</v>
       </c>
       <c r="C674" t="s">
-        <v>2627</v>
+        <v>2629</v>
       </c>
       <c r="D674" t="s">
-        <v>2628</v>
+        <v>2630</v>
       </c>
       <c r="E674" s="2" t="s">
-        <v>2629</v>
+        <v>2631</v>
       </c>
       <c r="F674" s="2" t="s">
-        <v>2630</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" t="s">
-        <v>2517</v>
+        <v>2553</v>
       </c>
       <c r="B675" t="s">
-        <v>2518</v>
+        <v>2554</v>
       </c>
       <c r="C675" t="s">
-        <v>2631</v>
+        <v>2633</v>
       </c>
       <c r="D675" t="s">
-        <v>2632</v>
+        <v>2634</v>
       </c>
       <c r="E675" s="2" t="s">
-        <v>2633</v>
+        <v>2635</v>
       </c>
       <c r="F675" s="2" t="s">
-        <v>2634</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" t="s">
-        <v>2517</v>
+        <v>2553</v>
       </c>
       <c r="B676" t="s">
-        <v>2518</v>
+        <v>2554</v>
       </c>
       <c r="C676" t="s">
-        <v>2635</v>
+        <v>2637</v>
       </c>
       <c r="D676" t="s">
-        <v>2636</v>
+        <v>2464</v>
       </c>
       <c r="E676" s="2" t="s">
-        <v>2637</v>
+        <v>2638</v>
       </c>
       <c r="F676" s="2" t="s">
-        <v>2638</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" t="s">
-        <v>2639</v>
+        <v>2553</v>
       </c>
       <c r="B677" t="s">
+        <v>2554</v>
+      </c>
+      <c r="C677" t="s">
         <v>2640</v>
       </c>
-      <c r="C677" t="s">
+      <c r="D677" t="s">
+        <v>2640</v>
+      </c>
+      <c r="E677" s="2" t="s">
         <v>2641</v>
       </c>
-      <c r="D677" t="s">
+      <c r="F677" s="2" t="s">
         <v>2642</v>
-      </c>
-[...4 lines deleted...]
-        <v>2644</v>
       </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" t="s">
-        <v>2639</v>
+        <v>2553</v>
       </c>
       <c r="B678" t="s">
-        <v>2640</v>
+        <v>2554</v>
       </c>
       <c r="C678" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D678" t="s">
+        <v>2644</v>
+      </c>
+      <c r="E678" s="2" t="s">
         <v>2645</v>
       </c>
-      <c r="D678" t="s">
+      <c r="F678" s="2" t="s">
         <v>2646</v>
-      </c>
-[...4 lines deleted...]
-        <v>2648</v>
       </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" t="s">
-        <v>2639</v>
+        <v>2553</v>
       </c>
       <c r="B679" t="s">
-        <v>2640</v>
+        <v>2554</v>
       </c>
       <c r="C679" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D679" t="s">
+        <v>2648</v>
+      </c>
+      <c r="E679" s="2" t="s">
         <v>2649</v>
       </c>
-      <c r="D679" t="s">
+      <c r="F679" s="2" t="s">
         <v>2650</v>
-      </c>
-[...4 lines deleted...]
-        <v>2652</v>
       </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" t="s">
-        <v>2639</v>
+        <v>2553</v>
       </c>
       <c r="B680" t="s">
-        <v>2640</v>
+        <v>2554</v>
       </c>
       <c r="C680" t="s">
+        <v>2651</v>
+      </c>
+      <c r="D680" t="s">
+        <v>2652</v>
+      </c>
+      <c r="E680" s="2" t="s">
         <v>2653</v>
       </c>
-      <c r="D680" t="s">
+      <c r="F680" s="2" t="s">
         <v>2654</v>
-      </c>
-[...4 lines deleted...]
-        <v>2656</v>
       </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" t="s">
-        <v>2639</v>
+        <v>2553</v>
       </c>
       <c r="B681" t="s">
-        <v>2640</v>
+        <v>2554</v>
       </c>
       <c r="C681" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D681" t="s">
+        <v>2656</v>
+      </c>
+      <c r="E681" s="2" t="s">
         <v>2657</v>
       </c>
-      <c r="D681" t="s">
+      <c r="F681" s="2" t="s">
         <v>2658</v>
-      </c>
-[...4 lines deleted...]
-        <v>2660</v>
       </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" t="s">
-        <v>2639</v>
+        <v>2553</v>
       </c>
       <c r="B682" t="s">
-        <v>2640</v>
+        <v>2554</v>
       </c>
       <c r="C682" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D682" t="s">
+        <v>2660</v>
+      </c>
+      <c r="E682" s="2" t="s">
         <v>2661</v>
       </c>
-      <c r="D682" t="s">
+      <c r="F682" s="2" t="s">
         <v>2662</v>
-      </c>
-[...4 lines deleted...]
-        <v>2664</v>
       </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" t="s">
-        <v>2639</v>
+        <v>2553</v>
       </c>
       <c r="B683" t="s">
-        <v>2640</v>
+        <v>2554</v>
       </c>
       <c r="C683" t="s">
+        <v>2663</v>
+      </c>
+      <c r="D683" t="s">
+        <v>2664</v>
+      </c>
+      <c r="E683" s="2" t="s">
         <v>2665</v>
       </c>
-      <c r="D683" t="s">
+      <c r="F683" s="2" t="s">
         <v>2666</v>
-      </c>
-[...4 lines deleted...]
-        <v>2668</v>
       </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" t="s">
-        <v>2639</v>
+        <v>2553</v>
       </c>
       <c r="B684" t="s">
-        <v>2640</v>
+        <v>2554</v>
       </c>
       <c r="C684" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D684" t="s">
+        <v>2668</v>
+      </c>
+      <c r="E684" s="2" t="s">
         <v>2669</v>
       </c>
-      <c r="D684" t="s">
+      <c r="F684" s="2" t="s">
         <v>2670</v>
-      </c>
-[...4 lines deleted...]
-        <v>2672</v>
       </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" t="s">
-        <v>2639</v>
+        <v>2553</v>
       </c>
       <c r="B685" t="s">
-        <v>2640</v>
+        <v>2554</v>
       </c>
       <c r="C685" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E685" s="2" t="s">
         <v>2673</v>
       </c>
-      <c r="D685" t="s">
+      <c r="F685" s="2" t="s">
         <v>2674</v>
-      </c>
-[...4 lines deleted...]
-        <v>2676</v>
       </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" t="s">
-        <v>2639</v>
+        <v>2675</v>
       </c>
       <c r="B686" t="s">
-        <v>2640</v>
+        <v>2676</v>
       </c>
       <c r="C686" t="s">
         <v>2677</v>
       </c>
       <c r="D686" t="s">
         <v>2678</v>
       </c>
       <c r="E686" s="2" t="s">
         <v>2679</v>
       </c>
       <c r="F686" s="2" t="s">
         <v>2680</v>
       </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" t="s">
+        <v>2675</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C687" t="s">
         <v>2681</v>
       </c>
-      <c r="B687" t="s">
+      <c r="D687" t="s">
         <v>2682</v>
       </c>
-      <c r="C687" t="s">
+      <c r="E687" s="2" t="s">
         <v>2683</v>
       </c>
-      <c r="D687" t="s">
+      <c r="F687" s="2" t="s">
         <v>2684</v>
-      </c>
-[...4 lines deleted...]
-        <v>2686</v>
       </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" t="s">
-        <v>2681</v>
+        <v>2675</v>
       </c>
       <c r="B688" t="s">
-        <v>2682</v>
+        <v>2676</v>
       </c>
       <c r="C688" t="s">
-        <v>302</v>
+        <v>2685</v>
       </c>
       <c r="D688" t="s">
-        <v>303</v>
+        <v>2686</v>
       </c>
       <c r="E688" s="2" t="s">
         <v>2687</v>
       </c>
       <c r="F688" s="2" t="s">
         <v>2688</v>
       </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" t="s">
-        <v>2681</v>
+        <v>2675</v>
       </c>
       <c r="B689" t="s">
-        <v>2682</v>
+        <v>2676</v>
       </c>
       <c r="C689" t="s">
         <v>2689</v>
       </c>
       <c r="D689" t="s">
         <v>2690</v>
       </c>
       <c r="E689" s="2" t="s">
         <v>2691</v>
       </c>
       <c r="F689" s="2" t="s">
         <v>2692</v>
       </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" t="s">
-        <v>2681</v>
+        <v>2675</v>
       </c>
       <c r="B690" t="s">
-        <v>2682</v>
+        <v>2676</v>
       </c>
       <c r="C690" t="s">
         <v>2693</v>
       </c>
       <c r="D690" t="s">
         <v>2694</v>
       </c>
       <c r="E690" s="2" t="s">
         <v>2695</v>
       </c>
       <c r="F690" s="2" t="s">
         <v>2696</v>
       </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" t="s">
-        <v>2681</v>
+        <v>2675</v>
       </c>
       <c r="B691" t="s">
-        <v>2682</v>
+        <v>2676</v>
       </c>
       <c r="C691" t="s">
         <v>2697</v>
       </c>
       <c r="D691" t="s">
         <v>2698</v>
       </c>
       <c r="E691" s="2" t="s">
         <v>2699</v>
       </c>
       <c r="F691" s="2" t="s">
         <v>2700</v>
       </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" t="s">
-        <v>2681</v>
+        <v>2675</v>
       </c>
       <c r="B692" t="s">
-        <v>2682</v>
+        <v>2676</v>
       </c>
       <c r="C692" t="s">
         <v>2701</v>
       </c>
       <c r="D692" t="s">
         <v>2702</v>
       </c>
       <c r="E692" s="2" t="s">
         <v>2703</v>
       </c>
       <c r="F692" s="2" t="s">
         <v>2704</v>
       </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" t="s">
-        <v>2681</v>
+        <v>2675</v>
       </c>
       <c r="B693" t="s">
-        <v>2682</v>
+        <v>2676</v>
       </c>
       <c r="C693" t="s">
         <v>2705</v>
       </c>
       <c r="D693" t="s">
         <v>2706</v>
       </c>
       <c r="E693" s="2" t="s">
         <v>2707</v>
       </c>
       <c r="F693" s="2" t="s">
         <v>2708</v>
+      </c>
+    </row>
+    <row r="694" spans="1:6">
+      <c r="A694" t="s">
+        <v>2675</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D694" t="s">
+        <v>2710</v>
+      </c>
+      <c r="E694" s="2" t="s">
+        <v>2711</v>
+      </c>
+      <c r="F694" s="2" t="s">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="695" spans="1:6">
+      <c r="A695" t="s">
+        <v>2675</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2713</v>
+      </c>
+      <c r="D695" t="s">
+        <v>2714</v>
+      </c>
+      <c r="E695" s="2" t="s">
+        <v>2715</v>
+      </c>
+      <c r="F695" s="2" t="s">
+        <v>2716</v>
+      </c>
+    </row>
+    <row r="696" spans="1:6">
+      <c r="A696" t="s">
+        <v>2717</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D696" t="s">
+        <v>2720</v>
+      </c>
+      <c r="E696" s="2" t="s">
+        <v>2721</v>
+      </c>
+      <c r="F696" s="2" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="697" spans="1:6">
+      <c r="A697" t="s">
+        <v>2717</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C697" t="s">
+        <v>306</v>
+      </c>
+      <c r="D697" t="s">
+        <v>307</v>
+      </c>
+      <c r="E697" s="2" t="s">
+        <v>2723</v>
+      </c>
+      <c r="F697" s="2" t="s">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="698" spans="1:6">
+      <c r="A698" t="s">
+        <v>2717</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D698" t="s">
+        <v>2726</v>
+      </c>
+      <c r="E698" s="2" t="s">
+        <v>2727</v>
+      </c>
+      <c r="F698" s="2" t="s">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="699" spans="1:6">
+      <c r="A699" t="s">
+        <v>2717</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2729</v>
+      </c>
+      <c r="D699" t="s">
+        <v>2730</v>
+      </c>
+      <c r="E699" s="2" t="s">
+        <v>2731</v>
+      </c>
+      <c r="F699" s="2" t="s">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="700" spans="1:6">
+      <c r="A700" t="s">
+        <v>2717</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D700" t="s">
+        <v>2734</v>
+      </c>
+      <c r="E700" s="2" t="s">
+        <v>2735</v>
+      </c>
+      <c r="F700" s="2" t="s">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="701" spans="1:6">
+      <c r="A701" t="s">
+        <v>2717</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D701" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E701" s="2" t="s">
+        <v>2739</v>
+      </c>
+      <c r="F701" s="2" t="s">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="702" spans="1:6">
+      <c r="A702" t="s">
+        <v>2717</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2741</v>
+      </c>
+      <c r="D702" t="s">
+        <v>2742</v>
+      </c>
+      <c r="E702" s="2" t="s">
+        <v>2743</v>
+      </c>
+      <c r="F702" s="2" t="s">
+        <v>2744</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">