--- v5 (2026-07-07)
+++ v6 (2026-08-21)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2745">
   <si>
     <t>www.algas.lv</t>
   </si>
   <si>
-    <t>07/2026</t>
+    <t>08/2026</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_lv</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_lv</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_lv</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
   <si>
     <t>Administrācija</t>
   </si>