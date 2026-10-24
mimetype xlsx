--- v6 (2026-08-21)
+++ v7 (2026-10-24)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2745">
   <si>
     <t>www.algas.lv</t>
   </si>
   <si>
-    <t>08/2026</t>
+    <t>10/2026</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>category_name_lv</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>position_name_lv</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>job_description_lv</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
   <si>
     <t>Administrācija</t>
   </si>
@@ -208,102 +208,102 @@
   <si>
     <t>CSR specialist</t>
   </si>
   <si>
     <t>KSA speciālists</t>
   </si>
   <si>
     <t>* Management of corporate social responsibility (CSR) projects.
 * Preparation of press releases and cooperation with the media and organizing press conferences
 * Content preparation for company websites, digital media and social networks (Facebook, Instagram, YouTube)
 * Procurement and care of company materials (brochures, POS materials, posters, brochures)
 * Design and implementation of company events
 * Taking care of editing and translating company materials
 * Various administrative tasks such as planning, monitoring results, reporting, budgeting, etc.</t>
   </si>
   <si>
     <t>* Korporatīvās sociālās atbildības (KSA) projektu vadība.
 * Preses relīžu sagatavošana un sadarbība ar medijiem un preses konferenču organizēšana
 * Saturs sagatavošana uzņēmuma vietnēm, digitālajiem medijiem un sociālajiem tīkliem (Facebook, Instagram, YouTube)
 * Uzņēmuma materiālu iepirkšana un uzraudzība (brošūras, POS materiāli, plakāti, brošūras)
 * Uzņēmuma pasākumu dizains un īstenošana
 * Uzņēmuma materiālu rediģēšanas un tulkošanas uzraudzība
 * Dažādas administratīvās uzdevumu izpilde, piemēram, plānošana, rezultātu uzraudzība, atskaišu sagatavošana, budžetēšana utt.</t>
   </si>
   <si>
-    <t>Data Entry Operator</t>
-[...22 lines deleted...]
-  <si>
     <t>Data entry operator</t>
   </si>
   <si>
     <t>Datu ievades operators</t>
   </si>
   <si>
     <t>* Inputting and updating data into computer systems accurately and efficiently.
 * Verifying and correcting data to ensure accuracy and completeness.
 * Maintaining organized records and files for easy retrieval of information.
 * Assisting in the preparation of reports and documents as required.
 * Collaborating with team members to ensure data integrity and consistency.
 * Responding to inquiries related to data entry and assisting with troubleshooting issues.
 * Performing regular backups of data to prevent loss of information.
 * Managing and prioritizing multiple tasks to meet deadlines effectively.
 * Ensuring compliance with data protection regulations and company policies.
 * Supporting administrative tasks as needed to enhance overall office productivity.</t>
   </si>
   <si>
     <t>* Ievadīt un atjaunināt datus datoru sistēmās precīzi un efektīvi.
 * Verificēt un labot datus, lai nodrošinātu to pareizību un pilnību.
 * Uzturēt organizētus ierakstus un failus, lai informāciju būtu viegli atrast.
 * Palīdzēt sagatavot ziņojumus un dokumentus pēc vajadzības.
 * Sadarboties ar komandas locekļiem, lai nodrošinātu datu integritāti un viennozīmību.
 * Atbildēt uz vaicājumiem saistītiem ar datu ievadi un palīdzēt risināt problēmas.
 * Veikt regulārus datu kopiju izveidošanu, lai novērstu informācijas zaudējumus.
 * Vadīt un prioritizēt vairākas uzdevumi, lai efektīvi pildītu termiņus.
 * Nodrošināt datu aizsardzības regulu un uzņēmuma politikas ievērošanu.
 * Atbalstīt administratīvās uzdevumus pēc vajadzības, lai uzlabotu biroja produktivitāti.</t>
+  </si>
+  <si>
+    <t>Data Entry Operator</t>
+  </si>
+  <si>
+    <t>Datu ievādes operators</t>
+  </si>
+  <si>
+    <t>* Processing payroll by using ADP software. 
+* Maintaining all employee payroll records. 
+* Entering payroll information for all employees.
+* Recording tax withholding information.
+* Making appropriate changes in compliance with internal policies and external local, state and federal income tax regulations. 
+* Creating paper checks as well as direct deposits.
+* Creating reports to ensure accuracy of payroll processing.</t>
+  </si>
+  <si>
+    <t>* Algas apstrāde, izmantojot ADP programmatūru.
+* Visu darbinieku algas ierakstu uzturēšana.
+* Ievadot algas informāciju visiem darbiniekiem.
+* Ierakstot nodokļu atlikšanas informāciju.
+* Veicot atbilstošas izmaiņas saskaņā ar iekšējiem noteikumiem un ārējiem vietējiem, valsts un federālajiem ienākuma nodokļu regulējumiem.
+* Izveidojot papīra čekus un tiešos depozītus.
+* Izveidojot atskaites, lai nodrošinātu algas apstrādes precizitāti.</t>
   </si>
   <si>
     <t>Diversity, Equity and Inclusion Manager</t>
   </si>
   <si>
     <t>Daudzveidības, vienlīdzības un iekļaušanas vadītāj</t>
   </si>
   <si>
     <t>* Works with managers at various levels to assess the current state of diversity, equity and inclusion, identify potential solutions and influence steps for specific action planning.
 * Collaborates with other components to develop and execute short- and long-term business strategies for Diversity, Equity and Inclusion (DEI).
 * Develop and implement DEI capability development programs and initiatives in support of corporate strategies and individual support needs.
 * Conducts equality and inclusion audits of corporate and team initiatives.
 * Monitor progress on DEI corporate commitments.
 * Manages communication of DEI principles, plans, progress, and supplemental CR stories.
 * Collaborates with partners and leaders to influence policies and identify resources needed to create an inclusive environment.</t>
   </si>
   <si>
     <t>* Strādā ar dažādu līmeņu vadītājiem, lai novērtētu pašreizējo dažādības, vienlīdzības un iekļaušanas stāvokli, identificētu iespējamos risinājumus un ietekmētu soļus konkrētai rīcības plānošanai.
 * Sadarbojas ar citiem komponentiem, lai izstrādātu un īstenotu īstermiņa un ilgtermiņa biznesa stratēģijas dažādībai, taisnīgumam un iekļaušanai (DEI).
 * Izstrādāt un ieviest DEI spēju attīstības programmas un iniciatīvas korporatīvo stratēģiju un individuālo atbalsta vajadzību atbalstam.
 * Veic korporatīvo un komandu iniciatīvu līdztiesības un iekļaušanas auditus.
 * Pārraugiet DEI korporatīvo saistību izpildi.
 * Pārvalda komunikāciju par DEI principiem, plāniem, progresu un papildu CR stāstiem.
 * Sadarbojas ar partneriem un vadītājiem, lai ietekmētu politiku un noteiktu resursus, kas nepieciešami iekļaujošas vides izveidei.</t>
   </si>
@@ -14669,51 +14669,51 @@
   </si>
   <si>
     <t>Reģionālais direktors/vadītājs</t>
   </si>
   <si>
     <t>* Responsibility for managing, directing, and acting on behalf of a foreign branch of the company (based on the authorisation of the parent company).
 * Responsibility for the ongoing implementation and achievement of the defined financial plan.
 * Inspecting the process compliance in the company.
 * Designing the short-term and long-term strategy of the company.
 * Designing and approving new opportunities to gain profit.
 * Representing the company at important business meetings and negotiations.
 * Communicating with members of senior management of the company and other departments.
 * Completing and sending regular reports to the parent company.</t>
   </si>
   <si>
     <t>* Atbildība par ārzemju filiāles vadīšanu, virzīšanu un rīcību uzņēmuma vārdā (balstoties uz mātes uzņēmuma pilnvarojumu).
 * Atbildība par noteikta finanšu plāna nepārtrauktu īstenošanu un sasniegšanu.
 * Uzņēmuma procesu atbilstības pārbaude.
 * Uzņēmuma īstermiņa un ilgtermiņa stratēģijas izstrāde.
 * Jaunu iespēju izstrāde un apstiprināšana, lai gūtu peļņu.
 * Uzņēmuma pārstāvēšana svarīgos biznesa sanāksmēs un sarunās.
 * Komunikācija ar uzņēmuma augstākās vadības locekļiem un citiem departamentiem.
 * Regulāro ziņojumu aizpildīšana un nosūtīšana mātes uzņēmumam.</t>
   </si>
   <si>
-    <t>Economic/Financial Manager</t>
+    <t>Economic/Financial Director</t>
   </si>
   <si>
     <t>Ekonomikas/finanšu vadītājs</t>
   </si>
   <si>
     <t>* Responsibility for the smooth running of the economic department in the company.
 * Planning, managing, and monitoring all the financial activities in the company.
 * Managing, coordinating, motivating and assessing subordinate employees.
 * Drawing up a budget, forecasts, and a financial plan.
 * Managing and monitoring the cash flow of the company.
 * Communicating with commercial financial institutions, auditors, tax authorities, etc.
 * Completing reports and their presenting to the owners of the company.</t>
   </si>
   <si>
     <t>* Atbildība par uzņēmuma ekonomisko departamenta darbības gludu kārtošanu.
 * Plānošana, vadīšana un uzraudzīšana uzņēmumā notiekošo finanšu aktivitāšu.
 * Vadīšana, koordinēšana, motivēšana un vērtēšana pakļautajiem darbiniekiem.
 * Būžeta, prognožu un finanšu plāna izstrāde.
 * Uzņēmuma skaidro naudas plūsmu vadīšana un uzraudzīšana.
 * Komunikācija ar komerciālām finanšu iestādēm, auditoriem, nodokļu iestādēm utt.
 * Atskaitu izstrāde un to prezentēšana uzņēmuma īpašniekiem.</t>
   </si>
   <si>
     <t>IT Director</t>
   </si>